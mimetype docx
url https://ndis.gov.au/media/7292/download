--- v0 (2026-06-20)
+++ v1 (2026-09-13)
@@ -12,1959 +12,2728 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="476F8D2F" w14:textId="3F3404F0" w:rsidR="00E94B15" w:rsidRDefault="006D03DE" w:rsidP="00FE2006">
+    <w:p w14:paraId="476F8D2F" w14:textId="3F3404F0" w:rsidR="009C3EB1" w:rsidRPr="009C3EB1" w:rsidRDefault="006D03DE" w:rsidP="009C3EB1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
-      <w:r>
+      <w:r w:rsidRPr="009C3EB1">
         <w:t>Changing your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E9293B" w14:textId="644B69DE" w:rsidR="008C3501" w:rsidRDefault="006D03DE" w:rsidP="006D03DE">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="75E9293B" w14:textId="644B69DE" w:rsidR="008C3501" w:rsidRPr="009C3EB1" w:rsidRDefault="006D03DE" w:rsidP="009C3EB1">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
         <w:t xml:space="preserve">This fact sheet </w:t>
       </w:r>
-      <w:r w:rsidR="005B130D">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005B130D" w:rsidRPr="00754720">
         <w:t>explains</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D03DE">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00754720">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25979C83" w14:textId="6279F4EC" w:rsidR="00A46100" w:rsidRDefault="00A46100" w:rsidP="00AB7C92">
+    <w:p w14:paraId="25979C83" w14:textId="11D12760" w:rsidR="00A46100" w:rsidRPr="00754720" w:rsidRDefault="00A05A32" w:rsidP="00AB7C92">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>plan changes</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B09" w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00343D66">
+        <w:t xml:space="preserve">hat type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46100" w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>plan variations</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>plan change</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B09" w:rsidRPr="00D077CB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00343D66">
+        <w:t xml:space="preserve"> do you need</w:t>
+      </w:r>
+      <w:r w:rsidR="00B964BD" w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>plan reassessments</w:t>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A94A5F5" w14:textId="600B8B60" w:rsidR="008C3501" w:rsidRDefault="006D03DE" w:rsidP="00AB7C92">
+    <w:p w14:paraId="335841D7" w14:textId="7B7C913D" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="003E15FB" w:rsidP="00AB7C92">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6A2B7387">
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is a </w:t>
+      </w:r>
+      <w:r w:rsidR="003576D1" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="006D03DE" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lan variation</w:t>
+      </w:r>
+      <w:r w:rsidR="003576D1" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5C2EF9" w14:textId="58021B64" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="003576D1" w:rsidP="00AB7C92">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>What is a p</w:t>
+      </w:r>
+      <w:r w:rsidR="006D03DE" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lan reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A94A5F5" w14:textId="641CA22F" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00A05A32" w:rsidP="00AB7C92">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>how to ask for changes to your plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1E6B2B59" w:rsidRPr="6A2B7387">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00B964BD" w:rsidRPr="00754720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>hat happens next?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F74D356" w14:textId="26E8C32F" w:rsidR="004D32B5" w:rsidRPr="00830A50" w:rsidRDefault="00691E47" w:rsidP="006D03DE">
+    <w:p w14:paraId="0F74D356" w14:textId="06CBE9D5" w:rsidR="004D32B5" w:rsidRPr="00754720" w:rsidRDefault="00B34A32" w:rsidP="006D03DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Plan changes</w:t>
+      <w:r w:rsidRPr="00754720">
+        <w:t>What type of plan change do you need</w:t>
+      </w:r>
+      <w:r w:rsidR="00B964BD" w:rsidRPr="00754720">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D994D8" w14:textId="3F81D7E0" w:rsidR="008C3501" w:rsidRDefault="00691E47" w:rsidP="00AE4F18">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BF5704C" w14:textId="327D902B" w:rsidR="00BA0A3F" w:rsidRPr="00754720" w:rsidRDefault="00691E47" w:rsidP="00AE4F18">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The NDIS is designed to give you the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002152D1">
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc122689910"/>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">reasonable and necessary </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The NDIS is designed to give you the </w:t>
+      </w:r>
+      <w:r w:rsidR="002152D1" w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>supports you need to build your skills, maximise your independence, and help you pursue your goals. If your circumstances and needs change, your plan may also need to change.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="6A2B7387">
+        <w:t xml:space="preserve">reasonable and necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For more information, you can read </w:t>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">supports you need to build your skills, maximise your independence and help you pursue your goals. If your circumstances and </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3067" w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="45539E7F">
+        <w:t>disability support needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are two types of </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="45539E7F">
+        <w:t xml:space="preserve"> change, your plan may also need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47069" w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>plan</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="45539E7F">
+        <w:t>change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6464179E" w14:textId="36447D0B" w:rsidR="00EE1505" w:rsidRPr="00754720" w:rsidRDefault="2AD9B02C" w:rsidP="00691E47">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> changes we can make: plan variations and plan reassessments.</w:t>
-[...409 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">There are two </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3067" w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>You should tell us about any changes in your situation so we can make sure you are getting the right support. You can talk to your support coordinator, recovery coach or my NDIS contact about your situation and what has changed.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>different ways we can change your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63434DAC" w14:textId="5C770BA4" w:rsidR="00EE1505" w:rsidRPr="00754720" w:rsidRDefault="2AD9B02C" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Plan_variations" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3393747C" w14:textId="7C7DD2BA" w:rsidR="00144FC2" w:rsidRPr="00D14BDB" w:rsidRDefault="2AD9B02C" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Plan_reassessments" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EA3362" w14:textId="1F71D09E" w:rsidR="00144FC2" w:rsidRPr="00D14BDB" w:rsidRDefault="00144FC2" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...17 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">If we </w:t>
+      </w:r>
+      <w:r w:rsidR="0057095A" w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>We must reassess your plan before the reassessment date in your plan. We’ll arrange a check-in meeting with you around 3 months before your plan reassessment date</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00192D2D">
+        <w:t xml:space="preserve">decide to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. At this check-in meeting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E1AE4">
+        <w:t xml:space="preserve">change your plan, we’ll only fund a support if it relates to your disability. This means there must be a direct link between your disability support </w:t>
+      </w:r>
+      <w:r w:rsidR="00973922" w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00192D2D">
+        <w:t>needs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we’ll</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> and the NDIS supports we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283816F0" w14:textId="00E722CA" w:rsidR="00BA0A3F" w:rsidRPr="00D14BDB" w:rsidRDefault="00BA0A3F" w:rsidP="00BA0A3F">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cs="Arial"/>
-[...133 lines deleted...]
-        <w:r w:rsidRPr="009C39BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">For more information, you can read </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-AU"/>
           </w:rPr>
-          <w:t>Our Guideline – Changing your plan</w:t>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r w:rsidR="007437BB" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ur </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>G</w:t>
+        </w:r>
+        <w:r w:rsidR="007437BB" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>uideline</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C39BE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="007437BB" w:rsidRPr="00754720">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Our </w:t>
+        </w:r>
+        <w:r w:rsidR="007437BB" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guideline </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>– Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D14BDB">
         <w:t xml:space="preserve"> on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C3B45E" w14:textId="52D00E82" w:rsidR="000135C2" w:rsidRPr="00F6134C" w:rsidRDefault="006D62B1" w:rsidP="009C39BE">
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00F6134C">
+    <w:p w14:paraId="1D45CF9B" w14:textId="77777777" w:rsidR="00B558A7" w:rsidRDefault="00B558A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Plan_variations"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAE6837" w14:textId="5C1C553A" w:rsidR="004D32B5" w:rsidRPr="00754720" w:rsidRDefault="005063DF" w:rsidP="00760C3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:lastRenderedPageBreak/>
+        <w:t>What is a p</w:t>
+      </w:r>
+      <w:r w:rsidR="00691E47" w:rsidRPr="00754720">
+        <w:t>lan variation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A87DE3" w14:textId="59F87DCD" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00B9612D" w:rsidP="00B9612D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">What if I spend my funding before the end of the funding period? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6134C">
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc122689911"/>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plan variation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5432A" w:rsidRPr="00754720">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80983" w:rsidRPr="00D14BDB">
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5432A" w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> we make changes to your current plan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77282" w:rsidRPr="00754720">
+        <w:t xml:space="preserve">There are some changes we can make to your current plan without doing a plan reassessment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F564C1" w:rsidRPr="00754720">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F6134C">
+        <w:t xml:space="preserve">We can vary your plan if you ask us to, or if we think a plan variation is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9219F" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00F564C1" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4022CE16" w14:textId="0D26955A" w:rsidR="00FA1DD0" w:rsidRPr="00754720" w:rsidRDefault="00B03A1E" w:rsidP="00D14BDB">
+      <w:r w:rsidRPr="00754720">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9624C" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t>vary your plan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD8A970" w14:textId="1AAADE6D" w:rsidR="00235F6E" w:rsidRPr="00D14BDB" w:rsidRDefault="00235F6E" w:rsidP="00235F6E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to fix an error in your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74407FB3" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to change your plan statement of goals or aspirations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696FFBD9" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to change your plan reassessment date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081D9D8F" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to change how your funding is managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733235BD" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to change your funding periods or funding components</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684475BD" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to update who needs to provide a support or how it needs to be provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2565CB06" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>to add crisis or emergency funding because of a significant change to your NDIS support needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B13903D" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00D14BDB" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>to make a minor variation to your plan to increase your funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA03F4B" w14:textId="77777777" w:rsidR="00504411" w:rsidRPr="00754720" w:rsidRDefault="00504411" w:rsidP="00504411">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>if you’ve given us the information, quotes or reports we asked for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18363D01" w14:textId="63D0D19C" w:rsidR="00365449" w:rsidRPr="00754720" w:rsidRDefault="00AC17FF" w:rsidP="00365449">
+      <w:r w:rsidRPr="00754720">
+        <w:t>You may need to give us new information or evidence to help us decide if we can vary your plan. The type of information or evidence depends on the reason you’re asking for a plan variation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00365449" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">To learn more, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidR="007437BB" w:rsidRPr="00754720">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
-            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>Our Guideline</w:t>
+        </w:r>
+        <w:r w:rsidR="00637921" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00365449" w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321A2400" w14:textId="4CF982B7" w:rsidR="009F2EF0" w:rsidRPr="00754720" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Spending in line with your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D7A20B" w14:textId="1B18947A" w:rsidR="000E22A5" w:rsidRPr="00754720" w:rsidRDefault="000E22A5" w:rsidP="000E22A5">
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">It’s </w:t>
+      </w:r>
+      <w:r w:rsidR="1CB35171" w:rsidRPr="00D14BDB">
+        <w:t>important that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> you stay within the funding amounts in your plan, including any funding periods or funding components. Staying within your plan funding helps you manage your supports and continue to pay for the supports you need for the full length of your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63706333" w14:textId="6D9654F7" w:rsidR="000E22A5" w:rsidRPr="00754720" w:rsidRDefault="000E22A5" w:rsidP="000E22A5">
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">Usually, we </w:t>
+      </w:r>
+      <w:r w:rsidR="00592E47" w:rsidRPr="00D14BDB">
+        <w:t>aren’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> allowed to pay for supports outside of your plan if you </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05620" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">spend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t>your funding before the end of your funding period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BA2A8B" w14:textId="77777777" w:rsidR="004A6FC9" w:rsidRPr="00D14BDB" w:rsidRDefault="000E22A5" w:rsidP="000E22A5">
+      <w:r w:rsidRPr="00754720">
+        <w:t>Under the laws for the NDIS there are some very limited circumstances when we may pay for supports outside of your plan. This might happen if</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6FC9" w:rsidRPr="00D14BDB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7F9E0" w14:textId="161A0A35" w:rsidR="004A6FC9" w:rsidRPr="00D14BDB" w:rsidRDefault="000E22A5" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>there’s a serious risk to your life, health or safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B62ED61" w14:textId="26526335" w:rsidR="004A6FC9" w:rsidRPr="00D14BDB" w:rsidRDefault="000E22A5" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>you couldn’t ask for a plan change because of your disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39792FF0" w14:textId="3E67643D" w:rsidR="000E22A5" w:rsidRPr="00754720" w:rsidRDefault="000E22A5" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>your plan funding was misused due to fraud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208D0E99" w14:textId="443EDD09" w:rsidR="009F2EF0" w:rsidRPr="00754720" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:r w:rsidRPr="00754720">
+        <w:t>Learn more about what to do if you spend your funding before the end of the funding period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00754720">
+          <w:rPr>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Our Guideline – Your Plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F6134C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00754720">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBE8E09" w14:textId="77777777" w:rsidR="00F6134C" w:rsidRDefault="00F6134C">
-[...12 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="34291C43" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00266965" w:rsidRDefault="009F2EF0" w:rsidP="00266965">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00266965">
+        <w:lastRenderedPageBreak/>
+        <w:t>Who can ask for a plan variation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507B58C0" w14:textId="7B5B45F7" w:rsidR="00863229" w:rsidRPr="00466D70" w:rsidRDefault="00466D70" w:rsidP="005C4442">
-[...5 lines deleted...]
-        <w:t>How to ask for changes to your plan</w:t>
+    <w:p w14:paraId="282DFD99" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>We can accept plan variation requests from:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040E5CCA" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="00466D70" w:rsidP="00466D70">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> let you know what information or evidence you’ll need to prepare.</w:t>
+    <w:p w14:paraId="0766A676" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61576A96" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="00466D70" w:rsidP="00466D70">
-[...14 lines deleted...]
-    <w:p w14:paraId="54F281C9" w14:textId="099EA0ED" w:rsidR="008C3501" w:rsidRDefault="003F0DA7" w:rsidP="00D40187">
+    <w:p w14:paraId="080CA21C" w14:textId="01295D17" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
       <w:pPr>
         <w:pStyle w:val="Paragraphbullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD09E4">
-[...3 lines deleted...]
-        <w:r w:rsidR="00033063">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="appointing-a-nominee" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">change of details or change of </w:t>
+          <w:t>plan nominee</w:t>
         </w:r>
-        <w:r w:rsidR="00033063" w:rsidRPr="00A34275">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67B3CA36" w14:textId="4CF808EA" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">if the participant is a child, the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>situation f</w:t>
+          <w:t>child representative</w:t>
         </w:r>
-        <w:r w:rsidR="00033063">
+      </w:hyperlink>
+      <w:r w:rsidR="00983A7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776162BD" w14:textId="763C3285" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">You need to give your consent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> someone other than you, your plan nominee</w:t>
+      </w:r>
+      <w:r w:rsidR="00753898">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC242C" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>child representative to ask for a plan variation for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E15E6CA" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>If you want to give someone consent to ask for a plan variation on your behalf, you can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5943D695" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>orm</w:t>
+          <w:t>consent for your NDIS information form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="21D08291" w:rsidRPr="6A2B7387">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7EB659AB" w14:textId="1198950B" w:rsidR="008C3501" w:rsidRDefault="00466D70" w:rsidP="00D40187">
+    <w:p w14:paraId="1A8BEE12" w14:textId="1904D8AD" w:rsidR="009F2EF0" w:rsidRPr="00D14BDB" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
       <w:pPr>
         <w:pStyle w:val="Paragraphbullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00466D70">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>calling us</w:t>
+          <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00466D70">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> and we’ll record your consent. You can choose to give consent verbally or in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0538D726" w14:textId="77777777" w:rsidR="009F2EF0" w:rsidRPr="00754720" w:rsidRDefault="009F2EF0" w:rsidP="009F2EF0">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How to give consent</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237BA86D" w14:textId="50E4D687" w:rsidR="004F41E0" w:rsidRPr="00266965" w:rsidRDefault="004F41E0" w:rsidP="00266965">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00266965">
+        <w:t xml:space="preserve">How to ask for </w:t>
+      </w:r>
+      <w:r w:rsidR="00395B5F" w:rsidRPr="00266965">
+        <w:t>a plan variation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEEFA38" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRPr="00754720" w:rsidRDefault="00E3423D" w:rsidP="00E3423D">
+      <w:r w:rsidRPr="00754720">
+        <w:t>You can ask for a plan variation at any time. You can request a plan variation by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A021847" w14:textId="00D4F9E3" w:rsidR="00E3423D" w:rsidRPr="00754720" w:rsidRDefault="00E3423D" w:rsidP="00E3423D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">completing the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="what…" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan variation request form</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D6A1EC8" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRPr="00D14BDB" w:rsidRDefault="00E3423D" w:rsidP="00E3423D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00754720">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contacting us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00754720">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E4F704" w14:textId="3881B264" w:rsidR="00222CF9" w:rsidRPr="00754720" w:rsidRDefault="00222CF9" w:rsidP="00D14BDB">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">To learn more about how to </w:t>
+      </w:r>
+      <w:r w:rsidR="004939DB" w:rsidRPr="00D14BDB">
+        <w:t>ask for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> a plan variation</w:t>
+      </w:r>
+      <w:r w:rsidR="00771525" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidR="00C37C28" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00771525" w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69040C6E" w14:textId="10E219E1" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="005063DF" w:rsidP="00760C3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Plan_reassessments"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00754720">
+        <w:t>What is a p</w:t>
+      </w:r>
+      <w:r w:rsidR="004F41E0" w:rsidRPr="00754720">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00760C3C" w:rsidRPr="00754720">
+        <w:t>an reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C21144E" w14:textId="71699645" w:rsidR="00C410F7" w:rsidRPr="00D14BDB" w:rsidRDefault="005343D1" w:rsidP="009B2E70">
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plan reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B537A1" w:rsidRPr="00754720">
+        <w:t>is when we replace your current plan with a new one.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B537A1" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00133A76" w:rsidRPr="00D14BDB">
+        <w:t>may need to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> reassess your plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00133A76" w:rsidRPr="00754720">
+        <w:t xml:space="preserve">if your ongoing need for NDIS supports has significantly changed and your current plan doesn’t meet your </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0260" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">disability support </w:t>
+      </w:r>
+      <w:r w:rsidR="00133A76" w:rsidRPr="00754720">
+        <w:t>needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154C33AC" w14:textId="77777777" w:rsidR="004551DF" w:rsidRPr="00754720" w:rsidRDefault="004551DF" w:rsidP="004551DF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>We can reassess your plan if there’s been a significant and ongoing change to your:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C500A86" w14:textId="7C973C50" w:rsidR="004478C4" w:rsidRPr="00D14BDB" w:rsidRDefault="004478C4" w:rsidP="004478C4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00466D70">
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>function</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB" w:rsidDel="00D62165">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>al capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44662573" w14:textId="3CAD1C36" w:rsidR="004551DF" w:rsidRPr="00D14BDB" w:rsidRDefault="004478C4" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>personal situation or environment</w:t>
+      </w:r>
+      <w:r w:rsidR="004551DF" w:rsidRPr="00754720">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F01B558" w14:textId="2E990F44" w:rsidR="00443096" w:rsidRPr="00D14BDB" w:rsidRDefault="00443096" w:rsidP="00D14BDB">
+      <w:r w:rsidRPr="00754720">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sometimes, we may decide to do a CEO-initiated plan reassessment. We’ll talk to you about why you need a plan reassessment and work with you to create your new plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479AEB73" w14:textId="40EB6F88" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00FD1AFF" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When we do a plan reassessment, we’ll </w:t>
+      </w:r>
+      <w:r w:rsidR="00885DE4" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>look at everything in your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You’ll meet with an NDIS planner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00573A11" w:rsidRPr="00754720">
+        <w:t>create your new plan</w:t>
+      </w:r>
+      <w:r w:rsidR="0077515C" w:rsidRPr="00754720">
+        <w:t>, if</w:t>
+      </w:r>
+      <w:r w:rsidR="006B662F" w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> we need to</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7FF9" w:rsidRPr="00754720">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B662F" w:rsidRPr="00754720">
+        <w:t>In this case, y</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7FF9" w:rsidRPr="00754720">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> old plan will </w:t>
+      </w:r>
+      <w:r w:rsidR="00B627F7" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>end,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you’ll receive a new plan with new funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF45DE2" w14:textId="2A2C3FC2" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00FD1AFF" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF263C" w:rsidRPr="00754720">
+        <w:t>there’s been a significant and ongoing change to your situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F049A" w14:textId="3F26917D" w:rsidR="00851970" w:rsidRPr="00D14BDB" w:rsidRDefault="00851970" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sometimes your plan may no longer meet your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>disability support needs. You can ask for a plan reassessment if your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ongoing need for NDIS supports has significantly changed</w:t>
+      </w:r>
+      <w:r w:rsidR="00105CA2" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00105CA2" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We want to</w:t>
+      </w:r>
+      <w:r w:rsidR="00105CA2" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make sure you’re getting the right </w:t>
+      </w:r>
+      <w:r w:rsidR="00105CA2" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>supports in your plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00105CA2" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6D0D9D" w14:textId="6C88B631" w:rsidR="00851970" w:rsidRPr="00754720" w:rsidRDefault="00851970" w:rsidP="00851970">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>For example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you may need personal care supports if your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>usual informal supports can’t support you anymore and the change is ongoing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31447F9E" w14:textId="1B7B44BC" w:rsidR="00105CA2" w:rsidRPr="00754720" w:rsidRDefault="00105CA2" w:rsidP="00851970">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>You can talk to your support coordinator, recovery coach or my NDIS contact about your situation and what has changed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AB8CFF" w14:textId="08BC32F7" w:rsidR="00E4455C" w:rsidRPr="00D14BDB" w:rsidRDefault="00E4455C" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>To learn more</w:t>
+      </w:r>
+      <w:r w:rsidR="00427854" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="00427854" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00427854" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBE65AC" w14:textId="1893A3FD" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00FD1AFF" w:rsidP="004057B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t>When the reassessment date in your plan is coming up</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777366FE" w14:textId="0DAF4DC5" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="00FD1AFF" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We must reassess your plan before the reassessment date in your plan. We’ll arrange a check-in meeting with you around 3 months before your plan reassessment date</w:t>
+      </w:r>
+      <w:r w:rsidR="00192D2D" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. At this check-in meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1AE4" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00192D2D" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talk </w:t>
+      </w:r>
+      <w:r w:rsidR="00593876" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>about how your plan is meeting your needs. We’ll also write to you to let you know your reassessment is coming up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2172D827" w14:textId="1161DD77" w:rsidR="008C3501" w:rsidRPr="00D14BDB" w:rsidRDefault="00894BC9" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We do this to make sure your NDIS supports continue to meet your disability support needs and circumstances as your life </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02C41" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>changes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02C41" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It’s</w:t>
+      </w:r>
+      <w:r w:rsidR="6E9491AA" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a good chance to think about how your plan is working for you and if your goals or </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0113" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disability support needs </w:t>
+      </w:r>
+      <w:r w:rsidR="6E9491AA" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have changed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219A67F3" w14:textId="3DE499CE" w:rsidR="009E0367" w:rsidRPr="00754720" w:rsidRDefault="6E9491AA" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidR="00007AB7" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">circumstances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>haven’t changed</w:t>
+      </w:r>
+      <w:r w:rsidR="00007AB7" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and your current plan is still meeting your disability support needs, we may consider approving a new plan with the same NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247771A8" w14:textId="0D3F914B" w:rsidR="00D36A9C" w:rsidRPr="00754720" w:rsidRDefault="000E13B1" w:rsidP="00FD1AFF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>To learn more, go to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36A9C" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="007437BB" w:rsidRPr="00754720">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Our Guideline </w:t>
+        </w:r>
+        <w:r w:rsidR="000B7A96" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>– Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557A32C0" w14:textId="77777777" w:rsidR="007C5748" w:rsidRPr="00266965" w:rsidRDefault="007C5748" w:rsidP="00266965">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00266965">
+        <w:t>Who can ask for a plan reassessment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9DA86" w14:textId="67A7FA10" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We can only accept plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9202F" w:rsidRPr="00D14BDB">
+        <w:t>reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> requests from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B411A4D" w14:textId="77777777" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9ACABA" w14:textId="2194068B" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="appointing-a-nominee" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C5FF161" w14:textId="03B21709" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">if the participant is a child, the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53F19FB1" w14:textId="66812E3D" w:rsidR="00982E74" w:rsidRPr="00D14BDB" w:rsidRDefault="00982E74" w:rsidP="007C5748">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>your legal guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD399C" w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BBC55F" w14:textId="19C4DDFF" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">You can’t give consent to someone else to ask for a plan </w:t>
+      </w:r>
+      <w:r w:rsidR="0027473D" w:rsidRPr="00D14BDB">
+        <w:t>reassessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> on your behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F8AA7" w14:textId="00328AF9" w:rsidR="007C5748" w:rsidRPr="00D14BDB" w:rsidRDefault="007C5748" w:rsidP="007C5748">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">If someone else tells us you’re at risk because of a change in your </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6D8E" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">disability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>support needs, we’ll contact you. We’ll talk to you to understand your situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B58C0" w14:textId="622A790D" w:rsidR="00863229" w:rsidRPr="00754720" w:rsidRDefault="00466D70" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">How to ask for </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2C31" w:rsidRPr="00754720">
+        <w:t>a plan reassessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C32ED0" w14:textId="01E1F6D3" w:rsidR="00260951" w:rsidRPr="00D14BDB" w:rsidRDefault="006A2C31" w:rsidP="00AB3850">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To ask for a plan reassessment, you</w:t>
+      </w:r>
+      <w:r w:rsidR="00794782" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00794782" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>give us</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3850" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00260951" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00260951" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor="w…" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan reassessment request form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AB3850" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You’ll need evidence to show a significant change to your ongoing </w:t>
+      </w:r>
+      <w:r w:rsidR="0059573A" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>disability support needs either because of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0929850B" w14:textId="69DC6A18" w:rsidR="0059573A" w:rsidRPr="00D14BDB" w:rsidRDefault="0059573A" w:rsidP="0059573A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a change to your </w:t>
+      </w:r>
+      <w:r w:rsidR="00260951" w:rsidRPr="00D14BDB">
+        <w:t>function</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0228" w:rsidRPr="00D14BDB">
+        <w:t>al ca</w:t>
+      </w:r>
+      <w:r w:rsidR="002F23D9" w:rsidRPr="00D14BDB">
+        <w:t>pacity</w:t>
+      </w:r>
+      <w:r w:rsidR="00260951" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t>that’s directly related to your disability support needs, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CE4656" w14:textId="4DB73999" w:rsidR="00260951" w:rsidRPr="00D14BDB" w:rsidRDefault="0065392D" w:rsidP="00D14BDB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">a change in your </w:t>
+      </w:r>
+      <w:r w:rsidR="00260951" w:rsidRPr="00D14BDB">
+        <w:t>personal situation or environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352091CC" w14:textId="1272DE30" w:rsidR="00B7532C" w:rsidRPr="00D14BDB" w:rsidRDefault="00D3784C" w:rsidP="00260951">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You need to give us any </w:t>
+      </w:r>
+      <w:r w:rsidR="0064127B" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assessments, reports, or other evidence from your </w:t>
+      </w:r>
+      <w:r w:rsidR="0064127B" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>treating</w:t>
+      </w:r>
+      <w:r w:rsidR="0064127B" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663148" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>so we can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B11FA" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your disability support needs</w:t>
+      </w:r>
+      <w:r w:rsidR="0064127B" w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC66CC" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC66CC" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To learn more about the different evidence we need to add specific NDIS supports in your plan, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor=":~:text=(DOCX%20298KB)-,Evidence%20you%20need%20to%20give%20us%20before%20we%20create%20or%20change%20your%20plan,-Evidence%20you%20need" w:history="1">
+        <w:r w:rsidR="00CC66CC" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>Factsheet – Evidence we need to include NDIS supports in your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC66CC" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E86CA8A" w14:textId="551A9393" w:rsidR="009041BE" w:rsidRPr="00754720" w:rsidRDefault="009041BE" w:rsidP="001B1BCC">
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">If your request isn’t made using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="w…" w:history="1">
+        <w:r w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>plan reassessment request form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="55FEC540" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">doesn’t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t>include all the information and evidence we need, it won’t be a valid request. We can’t make a plan reassessment decision if your request is not valid.</w:t>
+      </w:r>
+      <w:r w:rsidR="006261FE" w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006261FE" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">If you need help to complete the form, you can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="006261FE" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006261FE" w:rsidRPr="00D14BDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017182DE" w14:textId="0A9B39EF" w:rsidR="00DD754F" w:rsidRPr="00754720" w:rsidRDefault="00307059" w:rsidP="00466D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To learn more about </w:t>
+      </w:r>
+      <w:r w:rsidR="006C719C" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>how to ask for a plan reassessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02B36" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="007437BB" w:rsidRPr="00754720">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Our Guideline </w:t>
+        </w:r>
+        <w:r w:rsidR="00935A1B" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>– Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00935A1B" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCA2B05" w14:textId="0ABDE77C" w:rsidR="00DF104D" w:rsidRPr="00266965" w:rsidRDefault="007C3F2B" w:rsidP="00266965">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Who_can_ask"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00266965">
+        <w:t>What happens next?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414BDB9A" w14:textId="2FFC64B4" w:rsidR="007C3F2B" w:rsidRPr="00D14BDB" w:rsidRDefault="007C3F2B" w:rsidP="007C3F2B">
+      <w:r w:rsidRPr="00754720">
+        <w:t>After you ask us to change your plan, we’ll make a decision:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C34CB5F" w14:textId="32662F41" w:rsidR="00DF104D" w:rsidRPr="00D14BDB" w:rsidRDefault="006C173E" w:rsidP="00D85EA8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphbullet"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="006E24A2" w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1800 800 110</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="006E24A2" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days for a plan variation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A513874" w14:textId="259A6F9C" w:rsidR="00466D70" w:rsidRDefault="00466D70" w:rsidP="00D40187">
+    <w:p w14:paraId="35D65169" w14:textId="152F94BA" w:rsidR="0077120E" w:rsidRPr="00D14BDB" w:rsidRDefault="00DF104D" w:rsidP="00D85EA8">
       <w:pPr>
         <w:pStyle w:val="Paragraphbullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="6A2B7387">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97D76" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="006C173E" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A39" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r w:rsidR="006E24A2" w:rsidRPr="00D14BDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a plan reassessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0057115E" w:rsidRPr="00754720">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4A8CB1" w14:textId="08BB40C9" w:rsidR="008C3501" w:rsidRPr="00754720" w:rsidRDefault="000A1A6C" w:rsidP="000A1A6C">
+      <w:r w:rsidRPr="00D14BDB">
+        <w:lastRenderedPageBreak/>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="004C17AA" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">’ll </w:t>
+      </w:r>
+      <w:r w:rsidR="006C173E" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">let you know </w:t>
+      </w:r>
+      <w:r w:rsidR="00787A88" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="006C173E" w:rsidRPr="00D14BDB">
+        <w:t>we need more information</w:t>
+      </w:r>
+      <w:r w:rsidR="00787A88" w:rsidRPr="00D14BDB">
+        <w:t xml:space="preserve"> to make our decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371593AF" w14:textId="064D17F0" w:rsidR="00083D17" w:rsidRPr="00D14BDB" w:rsidRDefault="00090C08" w:rsidP="00DF104D">
+      <w:r w:rsidRPr="00754720">
+        <w:t>To learn more</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE296C" w:rsidRPr="00754720">
+        <w:t xml:space="preserve">, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="00EE296C" w:rsidRPr="00D14BDB">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>visiting one of our offices</w:t>
-[...6 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Our Guideline – Plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00EE296C" w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidR="00EE296C" w:rsidRPr="00D14BDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EE296C" w:rsidRPr="00754720">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52A14452" w14:textId="30B87862" w:rsidR="008C3501" w:rsidRDefault="00466D70" w:rsidP="00466D70">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="44E1FF1D" w14:textId="20A8BAF5" w:rsidR="00872840" w:rsidRPr="00754720" w:rsidRDefault="006C173E" w:rsidP="009A57AB">
+      <w:r w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">You’ll need to give us any new information to help us decide if we can make changes to your plan. The information we need will depend on the reason you’re asking for changes. If your support needs have changed, we’ll need assessments, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00547539">
+        <w:t xml:space="preserve">If we decide to change your plan, we’ll work with you to make the changes you need. </w:t>
+      </w:r>
+      <w:r w:rsidR="00872840" w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>reports,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">We’ll </w:t>
+      </w:r>
+      <w:r w:rsidR="00872840" w:rsidRPr="00D14BDB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or other evidence from your health professionals.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB1C06">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidR="00872840" w:rsidRPr="00754720">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:r w:rsidR="00EB1C06" w:rsidRPr="00B82C08">
+        <w:t xml:space="preserve"> send you a copy of your new plan within 7 days of your plan being approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B96E35A" w14:textId="73C73A9F" w:rsidR="0010491A" w:rsidRPr="00DA2925" w:rsidRDefault="006C173E" w:rsidP="009A57AB">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve">If we decide not to change your plan, we’ll explain our decision. We’ll talk to you about your </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44D61" w:rsidRPr="00754720">
+        <w:t>review rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> and other ways we can support you.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D7B" w:rsidRPr="00754720">
+        <w:t xml:space="preserve"> For more information, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidR="00A70D7B" w:rsidRPr="00754720">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Factsheet</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> What evidence you need to give us before we create or change your plan</w:t>
+          <w:t>Our Guideline – Reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E61D65">
-[...11 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A70D7B" w:rsidRPr="00754720">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="433839BF" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="006C173E" w:rsidP="006C173E">
-[...4 lines deleted...]
-        <w:t>What happens next?</w:t>
+    <w:p w14:paraId="2758B3E1" w14:textId="77777777" w:rsidR="0010491A" w:rsidRPr="00DA2925" w:rsidRDefault="0010491A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2925">
+        <w:rPr>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4A8CB1" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="006C173E" w:rsidP="006C173E">
-[...115 lines deleted...]
-    <w:p w14:paraId="09122186" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="09122186" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:lastRenderedPageBreak/>
         <w:t>National Disability Insurance Agency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179CCEAD" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00D43B75" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="179CCEAD" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://ndis.gov.au/" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ndis.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B170C7" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="75B170C7" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D43B75">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33406965" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="33406965" w14:textId="222BD77E" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00E3450B">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49181F22" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="49181F22" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6F3438" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="3D6F3438" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00892BAF">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="001A2E13">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>X</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="009C27F0">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00234434">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00DA2925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E330C27" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="6E330C27" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For people who need help with English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37661CC5" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="37661CC5" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="54"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TIS:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 131 450</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A7AEB" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="636A7AEB" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="235"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For people who are deaf or hard of hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FA82E9" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="06FA82E9" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="53"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TTY:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00884352">
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 677</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537CC995" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00884352" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="537CC995" w14:textId="77777777" w:rsidR="00AE17CE" w:rsidRPr="00DA2925" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Voice relay</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Voice relay:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2925">
+        <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662D98A3" w14:textId="110494CC" w:rsidR="00AE5BA9" w:rsidRPr="00000566" w:rsidRDefault="00AE17CE" w:rsidP="00000566">
+    <w:p w14:paraId="71820B86" w14:textId="45A2F968" w:rsidR="005E28E4" w:rsidRPr="005626E7" w:rsidRDefault="00AE17CE" w:rsidP="005626E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA2925">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00F25BA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>relayservice.gov.au</w:t>
+          <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00AE5BA9" w:rsidRPr="00000566" w:rsidSect="002B27DE">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:sectPr w:rsidR="005E28E4" w:rsidRPr="005626E7" w:rsidSect="002B27DE">
+      <w:headerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640935ED" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F">
+    <w:p w14:paraId="700483A5" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5066C29A" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3626D155" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="783B4FF1" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1676CC43" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6686D59E" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5DBDFFD7" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5D0CB518" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4B8C3954" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5D801CA9" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="16D874BC" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="09031503" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59F80D1A" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F">
+    <w:p w14:paraId="64F8D42F" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1B8F37" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="103AB079" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="38F10D1B" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="12908C38" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4E5FF7CA" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="52B1EA1B" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0E6EF2F7" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="516BA973" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2A5071B4" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6B26C075" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="48B23FF0" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CCD4FA8" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40">
+    <w:p w14:paraId="6B5F9E85" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1981,363 +2750,368 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15B1503B" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B1503B" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="00876220">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="-401223638"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="45BE7E60" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F"/>
   <w:p w14:paraId="2AD3CE3E" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F"/>
   <w:p w14:paraId="6F2F8B46" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F"/>
   <w:p w14:paraId="1F773739" w14:textId="3E312032" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E9BD974" w14:textId="1FB0213B" w:rsidR="009D48FB" w:rsidRPr="009C39BE" w:rsidRDefault="00D07623" w:rsidP="00070BB6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C39BE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009C39BE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>Changing your plan</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:id w:val="-779870939"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="009C39BE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009C39BE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009C39BE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="009C39BE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009C39BE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F377FC1" w14:textId="2DCF8D3A" w:rsidR="00AB7C92" w:rsidRPr="009C39BE" w:rsidRDefault="006532B6" w:rsidP="009C39BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2328"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44FF6B1B" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F">
+    <w:p w14:paraId="3ED96C9E" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BCCFBD" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0C53490F" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3628B06E" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="52054D4B" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="30730E37" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="48F510E6" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7C9614E1" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="24ABE6F6" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="71C84282" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2AAC5895" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="30CF2093" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47104513" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F">
+    <w:p w14:paraId="3FBBAC77" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5636BE32" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5FD7C1E0" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1DD42AD9" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6F7C8399" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="16D16A56" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7AE9327D" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5F42F007" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="25FF17E2" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4643FCB0" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3941BFA2" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2A617F92" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AE2132E" w14:textId="77777777" w:rsidR="003B6F40" w:rsidRDefault="003B6F40">
+    <w:p w14:paraId="1F8CDFDD" w14:textId="77777777" w:rsidR="00876220" w:rsidRDefault="00876220">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="524D9E78" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="20E8FCA4" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F"/>
   <w:p w14:paraId="526D98DD" w14:textId="77777777" w:rsidR="008C3501" w:rsidRDefault="008C3501" w:rsidP="00863C7F"/>
   <w:p w14:paraId="1CA0DCE3" w14:textId="0DD98454" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60052781" w14:textId="2B1E75B9" w:rsidR="004675CC" w:rsidRDefault="00E50CCE" w:rsidP="00697A3E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="417F4546" wp14:editId="49516D1B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="417F4546" wp14:editId="49516D1B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1381125</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1173860477" name="Rectangle 1173860477">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
@@ -2378,67 +3152,67 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 1173860477" style="position:absolute;margin-left:544.05pt;margin-top:-108.75pt;width:595.25pt;height:841.6pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="4494C1FC" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAFA9mgOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBS2k3qTY1MZsiglgQhbYi9bbNjkkwOxuy2zT+e6cnvb3hPd58L1+NthUD9r5xpCCeRSCQSmca&#10;qhS8756mdyB80GR06wgV/KCHVXF5kevMuBNtcNiGSnAJ+UwrqEPoMil9WaPVfuY6JPa+XG914LOv&#10;pOn1icttK+dRlEirG+IPte7wscbye3u0ClIczD7drz8/1hNvk7fJzctr9azU9dX4cA8i4Bj+wnDG&#10;Z3QomOngjmS8aBXwkKBgOo+XCxBnP04jVgdWt8liCbLI5f8NxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv&#10;07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxl&#10;dAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB&#10;3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQMym64AgAA6QUAAA4AAAAAAAAAAAAAAAAAPQIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAAAAAAAAAAAAAAAAIQUA&#10;AGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhABQPZoDjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAc48BAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAIOQAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHSR&#10;AQAAAA==&#10;">
-              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+            <v:rect w14:anchorId="35A98842" id="Rectangle 1173860477" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:544.05pt;margin-top:-108.75pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAFA9mgOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBS2k3qTY1MZsiglgQhbYi9bbNjkkwOxuy2zT+e6cnvb3hPd58L1+NthUD9r5xpCCeRSCQSmca&#10;qhS8756mdyB80GR06wgV/KCHVXF5kevMuBNtcNiGSnAJ+UwrqEPoMil9WaPVfuY6JPa+XG914LOv&#10;pOn1icttK+dRlEirG+IPte7wscbye3u0ClIczD7drz8/1hNvk7fJzctr9azU9dX4cA8i4Bj+wnDG&#10;Z3QomOngjmS8aBXwkKBgOo+XCxBnP04jVgdWt8liCbLI5f8NxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv&#10;07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxl&#10;dAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB&#10;3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQMym64AgAA6QUAAA4AAAAAAAAAAAAAAAAAPQIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAAAAAAAAAAAAAAAAIQUA&#10;AGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhABQPZoDjAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAc48BAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAIOQAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHSR&#10;AQAAAA==&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2562,50 +3336,313 @@
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA70E5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01FA72B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64F8FB0E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02D25190"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D80AA94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033110C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F28572C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2674,51 +3711,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07464208"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3F257AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2823,51 +3860,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11594555"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4482B2C4"/>
+    <w:lvl w:ilvl="0" w:tplc="838CF8D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="951A866C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7A384F28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="052A8BB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="69544654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="73B208A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8056DB5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C3886AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C43A7F4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904C352C"/>
     <w:lvl w:ilvl="0" w:tplc="357A149C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2937,51 +4087,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13B54310"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E600388A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3086,51 +4236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13EC0040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E24E97C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3199,51 +4349,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193D6BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5AACE21E"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3316,51 +4466,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDC1578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0E7DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3430,51 +4580,165 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5F3502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9A4DB4"/>
+    <w:lvl w:ilvl="0" w:tplc="73CA7A00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0C802B8"/>
     <w:lvl w:ilvl="0" w:tplc="489E4EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1419" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-699" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3544,51 +4808,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3621" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4341" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4A9A98"/>
     <w:lvl w:ilvl="0" w:tplc="532AF2B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -3633,51 +4897,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275F1867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B98CC6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3746,51 +5010,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD95CC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="297028C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3895,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9172E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31D07AF2"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="57" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4012,51 +5276,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315D0BED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A185688"/>
+    <w:lvl w:ilvl="0" w:tplc="FE48D464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7EFE5EB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D9264232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F2A41314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D5CD4F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C0003B94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="22EAE6FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="871A95A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AC0E20F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
@@ -4135,51 +5512,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35A95A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBBC3286"/>
+    <w:lvl w:ilvl="0" w:tplc="9BE2C890">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D0783946">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AEBE2458">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AD868986">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4318819C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AA4C987E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8B442B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C5ED7B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="68A04028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4248,51 +5738,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -4370,51 +5860,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2C4E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="473C2E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="783" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1503" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2943" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3663" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4383" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5823" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6543" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD54557"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4457,51 +6060,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455625E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13F4B6A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48EF2B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8490E6EC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4570,51 +6259,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49446771"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34088FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4719,51 +6408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB30A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE3458"/>
     <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4836,51 +6525,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DF75290"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B420116"/>
+    <w:lvl w:ilvl="0" w:tplc="EDBAC12E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="737CC034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B1AFB4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D906A0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E9A06558">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56EE7DC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C883B88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C9A54F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DCF68482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4950,51 +6752,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5037,51 +6839,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5126,51 +6928,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62400D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3E0FAD6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5239,51 +7041,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F60400"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38FC6362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5388,51 +7190,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF36510"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B75CDCF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5505,51 +7420,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA733D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8A21178"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5618,51 +7533,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB34F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FBAD01A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1779" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5732,865 +7647,1892 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45875792">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1403412302">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1848784963">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1607611780">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="18968610">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="6" w16cid:durableId="1220018893">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1848784963">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="18968610">
+  <w:num w:numId="7" w16cid:durableId="1752268465">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1220018893">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="862402279">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1731490631">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="623803465">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="3555962">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="343434603">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="699091987">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="968171986">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="475805917">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="531840627">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1215459325">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1731490631">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="33" w16cid:durableId="176386587">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="739518056">
+  <w:num w:numId="34" w16cid:durableId="1566180320">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="145901810">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="1000960597">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1405688485">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="194318754">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1846675300">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1631667450">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1191452234">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2121563748">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1942253602">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="979117657">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="894582885">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2000108538">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="895553321">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="411316600">
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="dgnword-docGUID" w:val="{8068618F-0D3F-4268-B343-77B2CF252D4E}"/>
+    <w:docVar w:name="dgnword-eventsink" w:val="1552935888912"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009B7D86"/>
     <w:rsid w:val="00000566"/>
+    <w:rsid w:val="00002627"/>
+    <w:rsid w:val="00004452"/>
     <w:rsid w:val="0000481D"/>
+    <w:rsid w:val="0000499C"/>
     <w:rsid w:val="000053BE"/>
+    <w:rsid w:val="000060CD"/>
+    <w:rsid w:val="00006454"/>
+    <w:rsid w:val="00007AB7"/>
     <w:rsid w:val="000116A4"/>
     <w:rsid w:val="000135C2"/>
+    <w:rsid w:val="00014AB8"/>
+    <w:rsid w:val="00014CD0"/>
+    <w:rsid w:val="00014F5F"/>
     <w:rsid w:val="00015A0B"/>
+    <w:rsid w:val="0001666C"/>
+    <w:rsid w:val="00021869"/>
+    <w:rsid w:val="00025152"/>
+    <w:rsid w:val="00026B43"/>
+    <w:rsid w:val="000271CC"/>
+    <w:rsid w:val="00031899"/>
     <w:rsid w:val="00031E6B"/>
+    <w:rsid w:val="000326F8"/>
     <w:rsid w:val="00033063"/>
+    <w:rsid w:val="0003352F"/>
+    <w:rsid w:val="00040A49"/>
+    <w:rsid w:val="000417F6"/>
+    <w:rsid w:val="00042DC1"/>
     <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="0004471D"/>
     <w:rsid w:val="00044917"/>
+    <w:rsid w:val="00044BE2"/>
+    <w:rsid w:val="0004502D"/>
+    <w:rsid w:val="000501CF"/>
+    <w:rsid w:val="00053902"/>
+    <w:rsid w:val="000549A6"/>
+    <w:rsid w:val="00055253"/>
     <w:rsid w:val="00055C40"/>
+    <w:rsid w:val="00056308"/>
+    <w:rsid w:val="00056392"/>
     <w:rsid w:val="000611A3"/>
+    <w:rsid w:val="00062DA0"/>
     <w:rsid w:val="00062F64"/>
+    <w:rsid w:val="00063FB2"/>
+    <w:rsid w:val="00065385"/>
     <w:rsid w:val="00066632"/>
     <w:rsid w:val="00070BB6"/>
     <w:rsid w:val="00076875"/>
+    <w:rsid w:val="00077A89"/>
+    <w:rsid w:val="00080425"/>
     <w:rsid w:val="000813E8"/>
     <w:rsid w:val="000823E2"/>
+    <w:rsid w:val="00083D17"/>
     <w:rsid w:val="00085BF8"/>
+    <w:rsid w:val="00086260"/>
     <w:rsid w:val="00086FE7"/>
+    <w:rsid w:val="000878BD"/>
+    <w:rsid w:val="00090C08"/>
+    <w:rsid w:val="00092B98"/>
     <w:rsid w:val="000949A6"/>
+    <w:rsid w:val="00095600"/>
+    <w:rsid w:val="000961A8"/>
+    <w:rsid w:val="00096F1B"/>
+    <w:rsid w:val="000A00FC"/>
+    <w:rsid w:val="000A04FA"/>
+    <w:rsid w:val="000A1A6C"/>
+    <w:rsid w:val="000A1DDF"/>
     <w:rsid w:val="000A3679"/>
+    <w:rsid w:val="000A54C1"/>
     <w:rsid w:val="000A5807"/>
+    <w:rsid w:val="000A637E"/>
+    <w:rsid w:val="000A682F"/>
+    <w:rsid w:val="000A7129"/>
     <w:rsid w:val="000A73DE"/>
+    <w:rsid w:val="000B3173"/>
+    <w:rsid w:val="000B3BA0"/>
+    <w:rsid w:val="000B3C37"/>
+    <w:rsid w:val="000B7A96"/>
+    <w:rsid w:val="000C02A9"/>
+    <w:rsid w:val="000C3EF7"/>
+    <w:rsid w:val="000C5232"/>
+    <w:rsid w:val="000C58FF"/>
     <w:rsid w:val="000C722E"/>
+    <w:rsid w:val="000C7921"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D13C4"/>
+    <w:rsid w:val="000D32FD"/>
+    <w:rsid w:val="000D3600"/>
+    <w:rsid w:val="000D3AC1"/>
     <w:rsid w:val="000D3B4C"/>
     <w:rsid w:val="000D48BB"/>
     <w:rsid w:val="000D66A5"/>
     <w:rsid w:val="000E03CA"/>
+    <w:rsid w:val="000E13B1"/>
     <w:rsid w:val="000E1AE4"/>
+    <w:rsid w:val="000E22A5"/>
     <w:rsid w:val="000E4F82"/>
     <w:rsid w:val="000E6A29"/>
+    <w:rsid w:val="000E6A5A"/>
+    <w:rsid w:val="000F684F"/>
+    <w:rsid w:val="000F6A68"/>
     <w:rsid w:val="00102A1D"/>
     <w:rsid w:val="00103FF3"/>
     <w:rsid w:val="0010491A"/>
+    <w:rsid w:val="00105CA2"/>
+    <w:rsid w:val="00106E43"/>
     <w:rsid w:val="001156B2"/>
     <w:rsid w:val="001164E6"/>
     <w:rsid w:val="001166E4"/>
+    <w:rsid w:val="001203A9"/>
+    <w:rsid w:val="00120F3A"/>
+    <w:rsid w:val="001211B3"/>
     <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="001269B4"/>
     <w:rsid w:val="0012766B"/>
     <w:rsid w:val="001337AF"/>
+    <w:rsid w:val="00133A76"/>
     <w:rsid w:val="00134F7D"/>
     <w:rsid w:val="00135675"/>
     <w:rsid w:val="00136A88"/>
     <w:rsid w:val="001375CA"/>
+    <w:rsid w:val="001376FB"/>
+    <w:rsid w:val="00137962"/>
     <w:rsid w:val="00137F04"/>
+    <w:rsid w:val="00137FDA"/>
     <w:rsid w:val="00141182"/>
     <w:rsid w:val="0014207A"/>
+    <w:rsid w:val="00142A58"/>
+    <w:rsid w:val="00143761"/>
+    <w:rsid w:val="00144FC2"/>
+    <w:rsid w:val="00146690"/>
     <w:rsid w:val="0015045C"/>
+    <w:rsid w:val="00151CAB"/>
+    <w:rsid w:val="00153299"/>
+    <w:rsid w:val="00153F8B"/>
     <w:rsid w:val="00154227"/>
+    <w:rsid w:val="001567AC"/>
+    <w:rsid w:val="00161244"/>
+    <w:rsid w:val="00162731"/>
+    <w:rsid w:val="00163921"/>
+    <w:rsid w:val="00165C54"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="00167AAB"/>
     <w:rsid w:val="00167B1C"/>
     <w:rsid w:val="00167BD1"/>
     <w:rsid w:val="0017173B"/>
     <w:rsid w:val="00173CE7"/>
+    <w:rsid w:val="00174E58"/>
+    <w:rsid w:val="00176337"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="00181E4F"/>
     <w:rsid w:val="00183747"/>
+    <w:rsid w:val="0018465A"/>
+    <w:rsid w:val="00184BC6"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="00190FD2"/>
+    <w:rsid w:val="001929BB"/>
     <w:rsid w:val="00192D2D"/>
+    <w:rsid w:val="001948E0"/>
     <w:rsid w:val="0019499F"/>
+    <w:rsid w:val="00194DBF"/>
+    <w:rsid w:val="00195E20"/>
     <w:rsid w:val="001A15AB"/>
     <w:rsid w:val="001A16E5"/>
+    <w:rsid w:val="001A5603"/>
+    <w:rsid w:val="001A7DE6"/>
+    <w:rsid w:val="001B1753"/>
+    <w:rsid w:val="001B1BCC"/>
+    <w:rsid w:val="001B1C9F"/>
+    <w:rsid w:val="001B308C"/>
     <w:rsid w:val="001B5EC7"/>
+    <w:rsid w:val="001B6442"/>
+    <w:rsid w:val="001C0B9B"/>
+    <w:rsid w:val="001C1996"/>
     <w:rsid w:val="001C7547"/>
     <w:rsid w:val="001D09ED"/>
+    <w:rsid w:val="001D359D"/>
     <w:rsid w:val="001D3B18"/>
+    <w:rsid w:val="001D51A1"/>
+    <w:rsid w:val="001D5D6A"/>
+    <w:rsid w:val="001D6887"/>
     <w:rsid w:val="001D7DAC"/>
+    <w:rsid w:val="001E02A6"/>
     <w:rsid w:val="001E1246"/>
+    <w:rsid w:val="001E17ED"/>
     <w:rsid w:val="001E6258"/>
     <w:rsid w:val="001E630D"/>
+    <w:rsid w:val="001F39D7"/>
     <w:rsid w:val="00200D61"/>
     <w:rsid w:val="00201623"/>
+    <w:rsid w:val="00202827"/>
+    <w:rsid w:val="00202A5E"/>
+    <w:rsid w:val="00202AD4"/>
+    <w:rsid w:val="002048A3"/>
+    <w:rsid w:val="002055C9"/>
+    <w:rsid w:val="00205BCF"/>
     <w:rsid w:val="002065F2"/>
+    <w:rsid w:val="00206FC8"/>
+    <w:rsid w:val="00211809"/>
     <w:rsid w:val="002150D0"/>
     <w:rsid w:val="002152D1"/>
+    <w:rsid w:val="0022076E"/>
+    <w:rsid w:val="00220FC4"/>
     <w:rsid w:val="002217F1"/>
+    <w:rsid w:val="00222CF9"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="0022462B"/>
+    <w:rsid w:val="0022557D"/>
+    <w:rsid w:val="00225896"/>
     <w:rsid w:val="00226A83"/>
     <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="00233B0F"/>
+    <w:rsid w:val="00234F62"/>
+    <w:rsid w:val="00235958"/>
+    <w:rsid w:val="00235F6E"/>
     <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="00236884"/>
+    <w:rsid w:val="00237174"/>
     <w:rsid w:val="0023795F"/>
+    <w:rsid w:val="00243CE9"/>
     <w:rsid w:val="00244A76"/>
+    <w:rsid w:val="002507F0"/>
+    <w:rsid w:val="00250CD2"/>
+    <w:rsid w:val="00251D02"/>
+    <w:rsid w:val="00251E8B"/>
     <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="002564EB"/>
+    <w:rsid w:val="002606E2"/>
+    <w:rsid w:val="00260951"/>
+    <w:rsid w:val="00260B52"/>
+    <w:rsid w:val="00261791"/>
     <w:rsid w:val="00261B98"/>
+    <w:rsid w:val="00263A42"/>
+    <w:rsid w:val="0026497B"/>
+    <w:rsid w:val="00266965"/>
     <w:rsid w:val="002675ED"/>
+    <w:rsid w:val="00270ECC"/>
+    <w:rsid w:val="00272EA9"/>
     <w:rsid w:val="00273580"/>
+    <w:rsid w:val="0027473D"/>
+    <w:rsid w:val="0027798C"/>
     <w:rsid w:val="00284018"/>
     <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="00287B3B"/>
+    <w:rsid w:val="00293368"/>
     <w:rsid w:val="002945F0"/>
+    <w:rsid w:val="002952DF"/>
+    <w:rsid w:val="002A13A0"/>
+    <w:rsid w:val="002A2997"/>
+    <w:rsid w:val="002A2AD1"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002A550C"/>
+    <w:rsid w:val="002A5985"/>
     <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B3AC3"/>
+    <w:rsid w:val="002B4F5E"/>
     <w:rsid w:val="002B5D3A"/>
+    <w:rsid w:val="002B5F1F"/>
+    <w:rsid w:val="002B7709"/>
+    <w:rsid w:val="002C0414"/>
     <w:rsid w:val="002C2CC5"/>
+    <w:rsid w:val="002C4F21"/>
     <w:rsid w:val="002C5483"/>
+    <w:rsid w:val="002C684B"/>
+    <w:rsid w:val="002E3325"/>
+    <w:rsid w:val="002E3A7F"/>
+    <w:rsid w:val="002E3B9D"/>
+    <w:rsid w:val="002E413C"/>
+    <w:rsid w:val="002E4D04"/>
     <w:rsid w:val="002E4D47"/>
     <w:rsid w:val="002E5295"/>
+    <w:rsid w:val="002F00B1"/>
+    <w:rsid w:val="002F085C"/>
+    <w:rsid w:val="002F09C2"/>
+    <w:rsid w:val="002F23D9"/>
+    <w:rsid w:val="002F3C01"/>
+    <w:rsid w:val="002F471A"/>
+    <w:rsid w:val="002F4923"/>
     <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="00302D32"/>
     <w:rsid w:val="003040DE"/>
     <w:rsid w:val="00304C4D"/>
+    <w:rsid w:val="00305C6D"/>
+    <w:rsid w:val="00307059"/>
     <w:rsid w:val="00307C02"/>
+    <w:rsid w:val="00310F8A"/>
+    <w:rsid w:val="003110B3"/>
+    <w:rsid w:val="00314185"/>
+    <w:rsid w:val="0031481F"/>
     <w:rsid w:val="0031601B"/>
+    <w:rsid w:val="00316DE8"/>
     <w:rsid w:val="003171D5"/>
     <w:rsid w:val="00321AAF"/>
+    <w:rsid w:val="00322990"/>
+    <w:rsid w:val="003236B0"/>
     <w:rsid w:val="00323BB7"/>
+    <w:rsid w:val="00327CD2"/>
+    <w:rsid w:val="003312C9"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="003322BC"/>
+    <w:rsid w:val="003403A0"/>
+    <w:rsid w:val="00340491"/>
+    <w:rsid w:val="00341D31"/>
+    <w:rsid w:val="00341E87"/>
     <w:rsid w:val="00343D66"/>
+    <w:rsid w:val="00345CB2"/>
+    <w:rsid w:val="003465B0"/>
+    <w:rsid w:val="00350B75"/>
     <w:rsid w:val="00351C58"/>
+    <w:rsid w:val="003576D1"/>
     <w:rsid w:val="003606C8"/>
     <w:rsid w:val="00360F21"/>
+    <w:rsid w:val="00361C10"/>
     <w:rsid w:val="003622D9"/>
+    <w:rsid w:val="00363F6D"/>
+    <w:rsid w:val="00365449"/>
+    <w:rsid w:val="00370F45"/>
+    <w:rsid w:val="0037141C"/>
+    <w:rsid w:val="00372001"/>
+    <w:rsid w:val="003724DE"/>
+    <w:rsid w:val="00372897"/>
+    <w:rsid w:val="0037561B"/>
+    <w:rsid w:val="00380FCC"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="00384A0D"/>
+    <w:rsid w:val="00385493"/>
     <w:rsid w:val="003859E0"/>
+    <w:rsid w:val="00385B0B"/>
+    <w:rsid w:val="00385C9E"/>
     <w:rsid w:val="00385D7F"/>
+    <w:rsid w:val="00385DE8"/>
+    <w:rsid w:val="003867D3"/>
+    <w:rsid w:val="00391C4C"/>
+    <w:rsid w:val="00391FB5"/>
+    <w:rsid w:val="00393E02"/>
+    <w:rsid w:val="003940CB"/>
+    <w:rsid w:val="00395B5F"/>
+    <w:rsid w:val="00397F74"/>
+    <w:rsid w:val="003A0230"/>
     <w:rsid w:val="003A136B"/>
+    <w:rsid w:val="003A13CF"/>
+    <w:rsid w:val="003A1721"/>
+    <w:rsid w:val="003A1B67"/>
+    <w:rsid w:val="003A350C"/>
+    <w:rsid w:val="003A385A"/>
     <w:rsid w:val="003A3FCC"/>
+    <w:rsid w:val="003A45D6"/>
     <w:rsid w:val="003A57E1"/>
     <w:rsid w:val="003A60EF"/>
+    <w:rsid w:val="003A673D"/>
     <w:rsid w:val="003A761D"/>
     <w:rsid w:val="003A7E9D"/>
+    <w:rsid w:val="003B11FA"/>
     <w:rsid w:val="003B1EB4"/>
     <w:rsid w:val="003B2010"/>
+    <w:rsid w:val="003B2275"/>
     <w:rsid w:val="003B2BB8"/>
+    <w:rsid w:val="003B3067"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B6F40"/>
+    <w:rsid w:val="003B7AF8"/>
     <w:rsid w:val="003C77CA"/>
     <w:rsid w:val="003D0D08"/>
     <w:rsid w:val="003D34FF"/>
+    <w:rsid w:val="003D3E9E"/>
+    <w:rsid w:val="003D6CE4"/>
+    <w:rsid w:val="003D6F4B"/>
+    <w:rsid w:val="003E15FB"/>
+    <w:rsid w:val="003E2941"/>
+    <w:rsid w:val="003E479E"/>
+    <w:rsid w:val="003E502B"/>
+    <w:rsid w:val="003E52AC"/>
     <w:rsid w:val="003F0DA7"/>
     <w:rsid w:val="003F1767"/>
+    <w:rsid w:val="003F1C4B"/>
     <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F2E8C"/>
     <w:rsid w:val="003F3AFE"/>
     <w:rsid w:val="003F6ED7"/>
+    <w:rsid w:val="003F7721"/>
     <w:rsid w:val="0040062A"/>
+    <w:rsid w:val="0040096A"/>
     <w:rsid w:val="00402A0A"/>
+    <w:rsid w:val="004057B0"/>
+    <w:rsid w:val="00412468"/>
     <w:rsid w:val="00412BD7"/>
     <w:rsid w:val="00413C12"/>
     <w:rsid w:val="00414887"/>
     <w:rsid w:val="004152C8"/>
+    <w:rsid w:val="00416EBD"/>
+    <w:rsid w:val="0042191C"/>
+    <w:rsid w:val="0042263B"/>
+    <w:rsid w:val="004242F1"/>
     <w:rsid w:val="00424C96"/>
+    <w:rsid w:val="00426DB6"/>
+    <w:rsid w:val="00427854"/>
+    <w:rsid w:val="00427A3C"/>
+    <w:rsid w:val="0043311A"/>
     <w:rsid w:val="00434C8F"/>
+    <w:rsid w:val="004378BD"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="004424BD"/>
+    <w:rsid w:val="00443096"/>
+    <w:rsid w:val="004439EA"/>
+    <w:rsid w:val="0044623D"/>
+    <w:rsid w:val="00446998"/>
+    <w:rsid w:val="004478C4"/>
+    <w:rsid w:val="0045189E"/>
+    <w:rsid w:val="004551DF"/>
     <w:rsid w:val="00456099"/>
+    <w:rsid w:val="0045637B"/>
+    <w:rsid w:val="00456572"/>
+    <w:rsid w:val="00460819"/>
+    <w:rsid w:val="004642ED"/>
+    <w:rsid w:val="004664FB"/>
     <w:rsid w:val="00466D70"/>
     <w:rsid w:val="004675CC"/>
     <w:rsid w:val="004728EF"/>
+    <w:rsid w:val="00472A28"/>
+    <w:rsid w:val="00474953"/>
+    <w:rsid w:val="00475A1E"/>
     <w:rsid w:val="00475E7D"/>
     <w:rsid w:val="004762CF"/>
     <w:rsid w:val="00477CA6"/>
     <w:rsid w:val="0048002C"/>
+    <w:rsid w:val="004819AD"/>
+    <w:rsid w:val="004821EF"/>
+    <w:rsid w:val="00482563"/>
+    <w:rsid w:val="0048443E"/>
     <w:rsid w:val="00484B2E"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="0048678C"/>
+    <w:rsid w:val="00486EE5"/>
     <w:rsid w:val="0048709D"/>
     <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="00491E7D"/>
+    <w:rsid w:val="004939DB"/>
     <w:rsid w:val="00494995"/>
+    <w:rsid w:val="00497666"/>
+    <w:rsid w:val="004A0FA6"/>
+    <w:rsid w:val="004A2DF7"/>
     <w:rsid w:val="004A3026"/>
     <w:rsid w:val="004A48F8"/>
+    <w:rsid w:val="004A554C"/>
     <w:rsid w:val="004A6330"/>
+    <w:rsid w:val="004A6D7E"/>
+    <w:rsid w:val="004A6FC9"/>
+    <w:rsid w:val="004A71D6"/>
+    <w:rsid w:val="004B22D3"/>
+    <w:rsid w:val="004B2DE5"/>
     <w:rsid w:val="004B3E12"/>
     <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="004B70DF"/>
+    <w:rsid w:val="004C17AA"/>
+    <w:rsid w:val="004C17B6"/>
+    <w:rsid w:val="004C2406"/>
     <w:rsid w:val="004C2D9C"/>
+    <w:rsid w:val="004C38B6"/>
+    <w:rsid w:val="004C4EE1"/>
+    <w:rsid w:val="004C5E65"/>
     <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004D135A"/>
     <w:rsid w:val="004D13E8"/>
     <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D3D34"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
+    <w:rsid w:val="004D6C50"/>
+    <w:rsid w:val="004D7B09"/>
+    <w:rsid w:val="004E06A5"/>
+    <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E461E"/>
+    <w:rsid w:val="004E499A"/>
+    <w:rsid w:val="004E4C30"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004E5D83"/>
     <w:rsid w:val="004E66DC"/>
     <w:rsid w:val="004E7FF9"/>
     <w:rsid w:val="004F3876"/>
+    <w:rsid w:val="004F41E0"/>
+    <w:rsid w:val="004F644F"/>
+    <w:rsid w:val="004F7202"/>
+    <w:rsid w:val="004F787A"/>
+    <w:rsid w:val="004F7CD9"/>
+    <w:rsid w:val="00500AA5"/>
     <w:rsid w:val="00501519"/>
+    <w:rsid w:val="00503035"/>
+    <w:rsid w:val="00504411"/>
+    <w:rsid w:val="0050494F"/>
+    <w:rsid w:val="00504CA3"/>
+    <w:rsid w:val="00505FF9"/>
+    <w:rsid w:val="005063DF"/>
+    <w:rsid w:val="005065FD"/>
+    <w:rsid w:val="00506A36"/>
+    <w:rsid w:val="00510C03"/>
+    <w:rsid w:val="005140A9"/>
     <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="005161AC"/>
     <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="0052040D"/>
     <w:rsid w:val="00521295"/>
     <w:rsid w:val="005218AD"/>
     <w:rsid w:val="00525FBE"/>
     <w:rsid w:val="00531541"/>
     <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="005343D1"/>
+    <w:rsid w:val="005349CE"/>
     <w:rsid w:val="00535418"/>
+    <w:rsid w:val="00537E57"/>
+    <w:rsid w:val="00540406"/>
     <w:rsid w:val="00541A3F"/>
     <w:rsid w:val="00545D23"/>
+    <w:rsid w:val="00546BA9"/>
     <w:rsid w:val="00547539"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00555B79"/>
+    <w:rsid w:val="00556C96"/>
+    <w:rsid w:val="00557057"/>
     <w:rsid w:val="0055735C"/>
+    <w:rsid w:val="00557FCB"/>
     <w:rsid w:val="00560EED"/>
     <w:rsid w:val="005612AC"/>
+    <w:rsid w:val="005626E7"/>
+    <w:rsid w:val="00562777"/>
     <w:rsid w:val="00562C90"/>
+    <w:rsid w:val="00566368"/>
     <w:rsid w:val="00566BDE"/>
     <w:rsid w:val="00570781"/>
+    <w:rsid w:val="0057095A"/>
+    <w:rsid w:val="00570CA1"/>
+    <w:rsid w:val="0057115E"/>
     <w:rsid w:val="0057203C"/>
+    <w:rsid w:val="005735BC"/>
     <w:rsid w:val="00573A11"/>
     <w:rsid w:val="00573D29"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00576162"/>
+    <w:rsid w:val="005779C0"/>
+    <w:rsid w:val="00581488"/>
+    <w:rsid w:val="00581ABB"/>
+    <w:rsid w:val="00583820"/>
+    <w:rsid w:val="005851EC"/>
+    <w:rsid w:val="0058671D"/>
+    <w:rsid w:val="00590ED3"/>
     <w:rsid w:val="00591383"/>
+    <w:rsid w:val="00592E47"/>
+    <w:rsid w:val="00593876"/>
     <w:rsid w:val="005938B8"/>
+    <w:rsid w:val="00593BA5"/>
     <w:rsid w:val="00593C73"/>
     <w:rsid w:val="00594F27"/>
+    <w:rsid w:val="0059573A"/>
+    <w:rsid w:val="005979F3"/>
+    <w:rsid w:val="005A0A81"/>
+    <w:rsid w:val="005A0AEC"/>
+    <w:rsid w:val="005A0C06"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A1EF8"/>
+    <w:rsid w:val="005A21C9"/>
     <w:rsid w:val="005A3353"/>
+    <w:rsid w:val="005A4933"/>
+    <w:rsid w:val="005A5AC1"/>
     <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A66A6"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B00B5"/>
     <w:rsid w:val="005B130D"/>
+    <w:rsid w:val="005B22DD"/>
     <w:rsid w:val="005B39EC"/>
+    <w:rsid w:val="005B57F3"/>
     <w:rsid w:val="005B69D4"/>
+    <w:rsid w:val="005C3090"/>
     <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005C3DAE"/>
     <w:rsid w:val="005C4442"/>
     <w:rsid w:val="005C4A01"/>
+    <w:rsid w:val="005D1F24"/>
     <w:rsid w:val="005D3224"/>
     <w:rsid w:val="005D578E"/>
+    <w:rsid w:val="005D693D"/>
     <w:rsid w:val="005D7475"/>
+    <w:rsid w:val="005E0CFE"/>
+    <w:rsid w:val="005E14E0"/>
     <w:rsid w:val="005E15A7"/>
+    <w:rsid w:val="005E28E4"/>
+    <w:rsid w:val="005E3961"/>
+    <w:rsid w:val="005F04B5"/>
     <w:rsid w:val="005F2AD5"/>
     <w:rsid w:val="005F38A6"/>
+    <w:rsid w:val="005F5B21"/>
     <w:rsid w:val="00600C0B"/>
+    <w:rsid w:val="00601BBF"/>
+    <w:rsid w:val="00602908"/>
     <w:rsid w:val="006045D5"/>
+    <w:rsid w:val="00604F9D"/>
+    <w:rsid w:val="0060638D"/>
+    <w:rsid w:val="00612C36"/>
+    <w:rsid w:val="00614183"/>
     <w:rsid w:val="00615959"/>
+    <w:rsid w:val="0062559C"/>
+    <w:rsid w:val="00625922"/>
     <w:rsid w:val="00625DB6"/>
+    <w:rsid w:val="006261FE"/>
+    <w:rsid w:val="00626811"/>
     <w:rsid w:val="00626D38"/>
+    <w:rsid w:val="006300D6"/>
     <w:rsid w:val="006348AD"/>
     <w:rsid w:val="006368BC"/>
+    <w:rsid w:val="006376AE"/>
+    <w:rsid w:val="00637921"/>
+    <w:rsid w:val="0064127B"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="00647287"/>
+    <w:rsid w:val="00652B69"/>
     <w:rsid w:val="006532B6"/>
+    <w:rsid w:val="0065392D"/>
     <w:rsid w:val="006552D1"/>
+    <w:rsid w:val="00655BFA"/>
+    <w:rsid w:val="00655CB2"/>
+    <w:rsid w:val="00657F42"/>
+    <w:rsid w:val="00661461"/>
+    <w:rsid w:val="00661AEB"/>
     <w:rsid w:val="00661E4C"/>
     <w:rsid w:val="006626EE"/>
     <w:rsid w:val="00662B76"/>
+    <w:rsid w:val="00663148"/>
     <w:rsid w:val="00664E61"/>
+    <w:rsid w:val="00665719"/>
+    <w:rsid w:val="00665982"/>
+    <w:rsid w:val="0067095C"/>
     <w:rsid w:val="0067218E"/>
+    <w:rsid w:val="006724BE"/>
+    <w:rsid w:val="006757F5"/>
     <w:rsid w:val="006765FF"/>
+    <w:rsid w:val="006807B4"/>
     <w:rsid w:val="00683992"/>
+    <w:rsid w:val="006841C1"/>
+    <w:rsid w:val="00684686"/>
     <w:rsid w:val="00685FE3"/>
     <w:rsid w:val="00690D54"/>
     <w:rsid w:val="00691E47"/>
     <w:rsid w:val="006932B4"/>
+    <w:rsid w:val="00693E3E"/>
     <w:rsid w:val="00697A3E"/>
+    <w:rsid w:val="006A0239"/>
+    <w:rsid w:val="006A22C0"/>
+    <w:rsid w:val="006A2C31"/>
+    <w:rsid w:val="006A2FAA"/>
+    <w:rsid w:val="006A3670"/>
+    <w:rsid w:val="006A4881"/>
     <w:rsid w:val="006A4CE7"/>
+    <w:rsid w:val="006B0F71"/>
+    <w:rsid w:val="006B1C5F"/>
     <w:rsid w:val="006B2785"/>
     <w:rsid w:val="006B46BC"/>
     <w:rsid w:val="006B477D"/>
+    <w:rsid w:val="006B5E7F"/>
     <w:rsid w:val="006B662F"/>
+    <w:rsid w:val="006B708B"/>
     <w:rsid w:val="006C173E"/>
+    <w:rsid w:val="006C3E16"/>
+    <w:rsid w:val="006C4DBF"/>
+    <w:rsid w:val="006C5159"/>
+    <w:rsid w:val="006C5D5A"/>
+    <w:rsid w:val="006C719C"/>
     <w:rsid w:val="006D03DE"/>
     <w:rsid w:val="006D0E1C"/>
+    <w:rsid w:val="006D0EB8"/>
+    <w:rsid w:val="006D36FE"/>
+    <w:rsid w:val="006D3A39"/>
+    <w:rsid w:val="006D4A71"/>
+    <w:rsid w:val="006D4F5F"/>
     <w:rsid w:val="006D62B1"/>
+    <w:rsid w:val="006D63B6"/>
     <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E0585"/>
+    <w:rsid w:val="006E0692"/>
     <w:rsid w:val="006E1038"/>
+    <w:rsid w:val="006E1283"/>
+    <w:rsid w:val="006E15E6"/>
+    <w:rsid w:val="006E24A2"/>
+    <w:rsid w:val="006E3F66"/>
+    <w:rsid w:val="006E4268"/>
+    <w:rsid w:val="006E595D"/>
+    <w:rsid w:val="006F0530"/>
+    <w:rsid w:val="006F1FEB"/>
+    <w:rsid w:val="006F373B"/>
+    <w:rsid w:val="006F5276"/>
+    <w:rsid w:val="006F6B06"/>
     <w:rsid w:val="006F7C6B"/>
     <w:rsid w:val="00701760"/>
     <w:rsid w:val="007038ED"/>
+    <w:rsid w:val="00703E28"/>
+    <w:rsid w:val="00706E7B"/>
+    <w:rsid w:val="0071114E"/>
+    <w:rsid w:val="0071315D"/>
     <w:rsid w:val="00714B73"/>
+    <w:rsid w:val="00715918"/>
+    <w:rsid w:val="00717222"/>
     <w:rsid w:val="00720F63"/>
     <w:rsid w:val="00721750"/>
     <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="00721AA6"/>
     <w:rsid w:val="00721B8C"/>
     <w:rsid w:val="00726244"/>
     <w:rsid w:val="007279CC"/>
+    <w:rsid w:val="00730A2C"/>
+    <w:rsid w:val="00734E40"/>
+    <w:rsid w:val="00737D7A"/>
+    <w:rsid w:val="007400C3"/>
     <w:rsid w:val="00741317"/>
     <w:rsid w:val="007418A0"/>
+    <w:rsid w:val="007437BB"/>
+    <w:rsid w:val="007442A6"/>
+    <w:rsid w:val="0074439F"/>
+    <w:rsid w:val="00744537"/>
+    <w:rsid w:val="0074504F"/>
+    <w:rsid w:val="00746C42"/>
+    <w:rsid w:val="00747760"/>
+    <w:rsid w:val="007503E7"/>
     <w:rsid w:val="00750BC7"/>
     <w:rsid w:val="007511F4"/>
+    <w:rsid w:val="00752682"/>
     <w:rsid w:val="00753278"/>
+    <w:rsid w:val="00753898"/>
+    <w:rsid w:val="00754720"/>
     <w:rsid w:val="00756207"/>
+    <w:rsid w:val="00757C74"/>
+    <w:rsid w:val="0076063D"/>
     <w:rsid w:val="00760790"/>
     <w:rsid w:val="00760C3C"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="007650FF"/>
+    <w:rsid w:val="0077120E"/>
+    <w:rsid w:val="00771525"/>
+    <w:rsid w:val="00773002"/>
     <w:rsid w:val="0077515C"/>
     <w:rsid w:val="00780925"/>
+    <w:rsid w:val="007810E6"/>
     <w:rsid w:val="0078246D"/>
     <w:rsid w:val="007827BE"/>
+    <w:rsid w:val="0078317A"/>
     <w:rsid w:val="0078434B"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="00786275"/>
+    <w:rsid w:val="00787A88"/>
+    <w:rsid w:val="00787E37"/>
+    <w:rsid w:val="00794782"/>
+    <w:rsid w:val="00795F8A"/>
     <w:rsid w:val="007975EA"/>
+    <w:rsid w:val="007A0E5B"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A7717"/>
     <w:rsid w:val="007B0256"/>
+    <w:rsid w:val="007B11C9"/>
+    <w:rsid w:val="007B31C1"/>
+    <w:rsid w:val="007B341B"/>
     <w:rsid w:val="007B3EC4"/>
+    <w:rsid w:val="007B65FF"/>
+    <w:rsid w:val="007B7CE0"/>
+    <w:rsid w:val="007C2EAB"/>
+    <w:rsid w:val="007C3F2B"/>
     <w:rsid w:val="007C4833"/>
+    <w:rsid w:val="007C5748"/>
     <w:rsid w:val="007C6A03"/>
     <w:rsid w:val="007C778D"/>
     <w:rsid w:val="007D1E72"/>
+    <w:rsid w:val="007D2D09"/>
+    <w:rsid w:val="007D35C5"/>
+    <w:rsid w:val="007D3628"/>
+    <w:rsid w:val="007D51F3"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007E10B2"/>
+    <w:rsid w:val="007E23C6"/>
     <w:rsid w:val="007E4C82"/>
+    <w:rsid w:val="007E5DA5"/>
+    <w:rsid w:val="007E67FB"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007F504F"/>
+    <w:rsid w:val="007F64E9"/>
+    <w:rsid w:val="007F6742"/>
     <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="00805D86"/>
+    <w:rsid w:val="008061E6"/>
+    <w:rsid w:val="00806ED7"/>
+    <w:rsid w:val="00810583"/>
     <w:rsid w:val="00812D9F"/>
+    <w:rsid w:val="00817BDC"/>
+    <w:rsid w:val="00821C3B"/>
     <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="0082709D"/>
     <w:rsid w:val="008275E5"/>
+    <w:rsid w:val="008307D2"/>
     <w:rsid w:val="00830A50"/>
+    <w:rsid w:val="00830C79"/>
+    <w:rsid w:val="00833A2E"/>
     <w:rsid w:val="008342DA"/>
     <w:rsid w:val="008350FD"/>
+    <w:rsid w:val="008373F3"/>
+    <w:rsid w:val="008465C6"/>
+    <w:rsid w:val="008476B5"/>
+    <w:rsid w:val="00850912"/>
+    <w:rsid w:val="00851970"/>
+    <w:rsid w:val="00861108"/>
     <w:rsid w:val="00863229"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="00864156"/>
     <w:rsid w:val="00864C65"/>
+    <w:rsid w:val="00866345"/>
+    <w:rsid w:val="008703A7"/>
     <w:rsid w:val="00870606"/>
+    <w:rsid w:val="0087098C"/>
+    <w:rsid w:val="00870BD4"/>
+    <w:rsid w:val="00872840"/>
+    <w:rsid w:val="008728F8"/>
+    <w:rsid w:val="00872D0F"/>
+    <w:rsid w:val="00873999"/>
+    <w:rsid w:val="008747F6"/>
+    <w:rsid w:val="00876220"/>
+    <w:rsid w:val="008820EC"/>
+    <w:rsid w:val="00882499"/>
+    <w:rsid w:val="008844DF"/>
+    <w:rsid w:val="00885DE4"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="0089122C"/>
+    <w:rsid w:val="00894BC9"/>
+    <w:rsid w:val="00895225"/>
+    <w:rsid w:val="00895B6D"/>
     <w:rsid w:val="008A169A"/>
+    <w:rsid w:val="008A1CF3"/>
+    <w:rsid w:val="008A2C86"/>
+    <w:rsid w:val="008A2D51"/>
+    <w:rsid w:val="008A3FEF"/>
     <w:rsid w:val="008A6E6B"/>
     <w:rsid w:val="008A71E1"/>
+    <w:rsid w:val="008A7699"/>
+    <w:rsid w:val="008B0EEE"/>
+    <w:rsid w:val="008B16A8"/>
+    <w:rsid w:val="008B3A0B"/>
     <w:rsid w:val="008B4FF2"/>
     <w:rsid w:val="008B50FF"/>
+    <w:rsid w:val="008B5BDF"/>
     <w:rsid w:val="008C0D11"/>
+    <w:rsid w:val="008C156B"/>
     <w:rsid w:val="008C3501"/>
     <w:rsid w:val="008C5F2D"/>
+    <w:rsid w:val="008C7339"/>
+    <w:rsid w:val="008D0113"/>
+    <w:rsid w:val="008D05A1"/>
+    <w:rsid w:val="008D18E1"/>
+    <w:rsid w:val="008D1BF6"/>
     <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D5155"/>
+    <w:rsid w:val="008D51B9"/>
+    <w:rsid w:val="008D5B9C"/>
     <w:rsid w:val="008D5BDC"/>
+    <w:rsid w:val="008D7E83"/>
     <w:rsid w:val="008E10B5"/>
+    <w:rsid w:val="008E2847"/>
+    <w:rsid w:val="008E3E3D"/>
     <w:rsid w:val="008E52C1"/>
+    <w:rsid w:val="008E7BBA"/>
+    <w:rsid w:val="008F01F7"/>
+    <w:rsid w:val="0090093B"/>
+    <w:rsid w:val="00902106"/>
+    <w:rsid w:val="00902DB3"/>
+    <w:rsid w:val="009041BE"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="00911175"/>
     <w:rsid w:val="00911AB8"/>
+    <w:rsid w:val="00913866"/>
     <w:rsid w:val="009156B5"/>
+    <w:rsid w:val="009164B8"/>
+    <w:rsid w:val="00916EED"/>
+    <w:rsid w:val="0091727F"/>
+    <w:rsid w:val="00917680"/>
+    <w:rsid w:val="00921131"/>
     <w:rsid w:val="009212B9"/>
     <w:rsid w:val="00921E0E"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00922EFE"/>
     <w:rsid w:val="00923ED2"/>
+    <w:rsid w:val="00927F1C"/>
+    <w:rsid w:val="009302AC"/>
+    <w:rsid w:val="00930559"/>
+    <w:rsid w:val="00932987"/>
     <w:rsid w:val="00933C93"/>
     <w:rsid w:val="0093570D"/>
+    <w:rsid w:val="00935A1B"/>
+    <w:rsid w:val="00935C74"/>
     <w:rsid w:val="00940AC8"/>
+    <w:rsid w:val="00940CAE"/>
+    <w:rsid w:val="0094152F"/>
     <w:rsid w:val="00941B91"/>
+    <w:rsid w:val="0094346E"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="009504BD"/>
     <w:rsid w:val="00950F57"/>
+    <w:rsid w:val="00951110"/>
+    <w:rsid w:val="00952B57"/>
+    <w:rsid w:val="009546D4"/>
+    <w:rsid w:val="00954857"/>
     <w:rsid w:val="00956FF5"/>
+    <w:rsid w:val="0096139B"/>
+    <w:rsid w:val="00962D2D"/>
+    <w:rsid w:val="00964204"/>
+    <w:rsid w:val="009645F7"/>
     <w:rsid w:val="00967F56"/>
+    <w:rsid w:val="009721B9"/>
+    <w:rsid w:val="00973922"/>
+    <w:rsid w:val="00980C27"/>
+    <w:rsid w:val="00981643"/>
+    <w:rsid w:val="00982E74"/>
+    <w:rsid w:val="00983A7A"/>
+    <w:rsid w:val="00985FCA"/>
+    <w:rsid w:val="009860CA"/>
+    <w:rsid w:val="00986599"/>
+    <w:rsid w:val="00986651"/>
     <w:rsid w:val="00986E3E"/>
     <w:rsid w:val="00991CE7"/>
+    <w:rsid w:val="00993F87"/>
     <w:rsid w:val="00995E00"/>
     <w:rsid w:val="00997487"/>
+    <w:rsid w:val="009A0AB1"/>
+    <w:rsid w:val="009A1A21"/>
     <w:rsid w:val="009A54C5"/>
     <w:rsid w:val="009A57AB"/>
     <w:rsid w:val="009A6C49"/>
     <w:rsid w:val="009B0308"/>
     <w:rsid w:val="009B17AA"/>
+    <w:rsid w:val="009B1A3C"/>
+    <w:rsid w:val="009B2DBE"/>
+    <w:rsid w:val="009B2E70"/>
     <w:rsid w:val="009B398F"/>
+    <w:rsid w:val="009B4177"/>
+    <w:rsid w:val="009B4F1F"/>
     <w:rsid w:val="009B7D86"/>
+    <w:rsid w:val="009C2D77"/>
     <w:rsid w:val="009C2EEC"/>
     <w:rsid w:val="009C39BE"/>
     <w:rsid w:val="009C3DE1"/>
+    <w:rsid w:val="009C3EB1"/>
+    <w:rsid w:val="009C4D63"/>
+    <w:rsid w:val="009C4D94"/>
     <w:rsid w:val="009C6579"/>
     <w:rsid w:val="009C6628"/>
+    <w:rsid w:val="009C790D"/>
+    <w:rsid w:val="009C7AEF"/>
+    <w:rsid w:val="009D0236"/>
     <w:rsid w:val="009D0B71"/>
+    <w:rsid w:val="009D2383"/>
     <w:rsid w:val="009D29C6"/>
+    <w:rsid w:val="009D3F9E"/>
     <w:rsid w:val="009D48FB"/>
+    <w:rsid w:val="009D5782"/>
+    <w:rsid w:val="009D5AA1"/>
+    <w:rsid w:val="009D5AC5"/>
     <w:rsid w:val="009D5D43"/>
     <w:rsid w:val="009E0367"/>
+    <w:rsid w:val="009E2DE9"/>
+    <w:rsid w:val="009E48F6"/>
+    <w:rsid w:val="009E67DB"/>
     <w:rsid w:val="009E6A1E"/>
     <w:rsid w:val="009E7699"/>
+    <w:rsid w:val="009F16A3"/>
+    <w:rsid w:val="009F2EF0"/>
+    <w:rsid w:val="009F6D8E"/>
+    <w:rsid w:val="00A00B7E"/>
     <w:rsid w:val="00A024AB"/>
     <w:rsid w:val="00A04277"/>
+    <w:rsid w:val="00A0507F"/>
+    <w:rsid w:val="00A05A32"/>
+    <w:rsid w:val="00A05F1E"/>
     <w:rsid w:val="00A06038"/>
     <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A12D6F"/>
     <w:rsid w:val="00A138BE"/>
     <w:rsid w:val="00A14C9C"/>
+    <w:rsid w:val="00A17380"/>
     <w:rsid w:val="00A173CF"/>
+    <w:rsid w:val="00A179A7"/>
     <w:rsid w:val="00A21351"/>
     <w:rsid w:val="00A26E61"/>
     <w:rsid w:val="00A27F32"/>
+    <w:rsid w:val="00A31375"/>
+    <w:rsid w:val="00A32689"/>
     <w:rsid w:val="00A336AA"/>
     <w:rsid w:val="00A34275"/>
     <w:rsid w:val="00A345E1"/>
+    <w:rsid w:val="00A350C4"/>
+    <w:rsid w:val="00A35594"/>
+    <w:rsid w:val="00A40137"/>
+    <w:rsid w:val="00A403E1"/>
     <w:rsid w:val="00A4125C"/>
     <w:rsid w:val="00A41DF5"/>
     <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A43347"/>
     <w:rsid w:val="00A4412A"/>
     <w:rsid w:val="00A44D61"/>
+    <w:rsid w:val="00A4583D"/>
     <w:rsid w:val="00A46100"/>
+    <w:rsid w:val="00A46619"/>
     <w:rsid w:val="00A47174"/>
+    <w:rsid w:val="00A50491"/>
+    <w:rsid w:val="00A50681"/>
+    <w:rsid w:val="00A5419A"/>
+    <w:rsid w:val="00A54C1C"/>
+    <w:rsid w:val="00A573BE"/>
     <w:rsid w:val="00A61945"/>
     <w:rsid w:val="00A61DE7"/>
     <w:rsid w:val="00A6396D"/>
+    <w:rsid w:val="00A63C41"/>
     <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A63EF9"/>
     <w:rsid w:val="00A6495B"/>
+    <w:rsid w:val="00A64ACB"/>
+    <w:rsid w:val="00A6692B"/>
+    <w:rsid w:val="00A6732A"/>
+    <w:rsid w:val="00A67BA6"/>
+    <w:rsid w:val="00A7081F"/>
+    <w:rsid w:val="00A70861"/>
+    <w:rsid w:val="00A70D7B"/>
     <w:rsid w:val="00A71751"/>
+    <w:rsid w:val="00A7293D"/>
+    <w:rsid w:val="00A72BBA"/>
+    <w:rsid w:val="00A73C4E"/>
+    <w:rsid w:val="00A766C1"/>
+    <w:rsid w:val="00A801FD"/>
+    <w:rsid w:val="00A80983"/>
+    <w:rsid w:val="00A833AB"/>
+    <w:rsid w:val="00A84D41"/>
+    <w:rsid w:val="00A8553F"/>
+    <w:rsid w:val="00A9202F"/>
+    <w:rsid w:val="00A9219F"/>
     <w:rsid w:val="00A92769"/>
     <w:rsid w:val="00A932B8"/>
+    <w:rsid w:val="00A93464"/>
     <w:rsid w:val="00A93F95"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00A97786"/>
+    <w:rsid w:val="00A97C3C"/>
+    <w:rsid w:val="00AA0CB9"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA1A38"/>
     <w:rsid w:val="00AA6762"/>
+    <w:rsid w:val="00AA701B"/>
+    <w:rsid w:val="00AA701F"/>
     <w:rsid w:val="00AB0057"/>
+    <w:rsid w:val="00AB16C2"/>
+    <w:rsid w:val="00AB316B"/>
+    <w:rsid w:val="00AB3850"/>
+    <w:rsid w:val="00AB47F4"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB638D"/>
+    <w:rsid w:val="00AB6B79"/>
+    <w:rsid w:val="00AB7BF3"/>
     <w:rsid w:val="00AB7C92"/>
+    <w:rsid w:val="00AC024B"/>
+    <w:rsid w:val="00AC17FF"/>
+    <w:rsid w:val="00AC1D85"/>
+    <w:rsid w:val="00AC242C"/>
+    <w:rsid w:val="00AC2815"/>
+    <w:rsid w:val="00AC2AA2"/>
+    <w:rsid w:val="00AC2AA4"/>
+    <w:rsid w:val="00AC2D8D"/>
+    <w:rsid w:val="00AC3CD6"/>
+    <w:rsid w:val="00AC4553"/>
+    <w:rsid w:val="00AC7122"/>
+    <w:rsid w:val="00AC7A10"/>
+    <w:rsid w:val="00AD0228"/>
+    <w:rsid w:val="00AD0B02"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD2F70"/>
+    <w:rsid w:val="00AD399C"/>
+    <w:rsid w:val="00AD405D"/>
+    <w:rsid w:val="00AD53F2"/>
+    <w:rsid w:val="00AD7356"/>
+    <w:rsid w:val="00AD7472"/>
+    <w:rsid w:val="00AE12B6"/>
     <w:rsid w:val="00AE17CE"/>
+    <w:rsid w:val="00AE1EB3"/>
+    <w:rsid w:val="00AE3035"/>
     <w:rsid w:val="00AE49CA"/>
+    <w:rsid w:val="00AE4A2F"/>
     <w:rsid w:val="00AE4B44"/>
     <w:rsid w:val="00AE4F18"/>
     <w:rsid w:val="00AE5BA9"/>
+    <w:rsid w:val="00AE69B7"/>
+    <w:rsid w:val="00AF6DA5"/>
+    <w:rsid w:val="00AF7E65"/>
+    <w:rsid w:val="00B00679"/>
     <w:rsid w:val="00B00AE3"/>
+    <w:rsid w:val="00B0172A"/>
+    <w:rsid w:val="00B03A1E"/>
     <w:rsid w:val="00B03C6F"/>
     <w:rsid w:val="00B0500B"/>
     <w:rsid w:val="00B07745"/>
     <w:rsid w:val="00B078E1"/>
+    <w:rsid w:val="00B10F52"/>
+    <w:rsid w:val="00B122DD"/>
     <w:rsid w:val="00B1295A"/>
+    <w:rsid w:val="00B13B2D"/>
+    <w:rsid w:val="00B1506D"/>
     <w:rsid w:val="00B15799"/>
+    <w:rsid w:val="00B157D9"/>
+    <w:rsid w:val="00B16D4D"/>
     <w:rsid w:val="00B16DE2"/>
+    <w:rsid w:val="00B21AD6"/>
     <w:rsid w:val="00B22B1B"/>
+    <w:rsid w:val="00B22E23"/>
     <w:rsid w:val="00B234E9"/>
     <w:rsid w:val="00B237F5"/>
+    <w:rsid w:val="00B23C20"/>
+    <w:rsid w:val="00B244D9"/>
     <w:rsid w:val="00B256C4"/>
+    <w:rsid w:val="00B25BD9"/>
     <w:rsid w:val="00B2683B"/>
+    <w:rsid w:val="00B33BD3"/>
+    <w:rsid w:val="00B33C55"/>
+    <w:rsid w:val="00B34A32"/>
+    <w:rsid w:val="00B35376"/>
+    <w:rsid w:val="00B4021B"/>
     <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B428F6"/>
+    <w:rsid w:val="00B43951"/>
     <w:rsid w:val="00B43DAF"/>
+    <w:rsid w:val="00B43DBC"/>
     <w:rsid w:val="00B44B7D"/>
+    <w:rsid w:val="00B45BB4"/>
+    <w:rsid w:val="00B47069"/>
+    <w:rsid w:val="00B5010D"/>
+    <w:rsid w:val="00B51ACA"/>
+    <w:rsid w:val="00B51F22"/>
+    <w:rsid w:val="00B537A1"/>
+    <w:rsid w:val="00B558A7"/>
+    <w:rsid w:val="00B6051A"/>
     <w:rsid w:val="00B60D22"/>
     <w:rsid w:val="00B627F7"/>
+    <w:rsid w:val="00B64136"/>
+    <w:rsid w:val="00B644F8"/>
     <w:rsid w:val="00B650EC"/>
+    <w:rsid w:val="00B66A0E"/>
+    <w:rsid w:val="00B71D0A"/>
+    <w:rsid w:val="00B72F2C"/>
     <w:rsid w:val="00B73DA2"/>
+    <w:rsid w:val="00B7532C"/>
+    <w:rsid w:val="00B7616D"/>
+    <w:rsid w:val="00B76E75"/>
+    <w:rsid w:val="00B77282"/>
+    <w:rsid w:val="00B813F9"/>
     <w:rsid w:val="00B82C08"/>
+    <w:rsid w:val="00B8333B"/>
     <w:rsid w:val="00B84279"/>
+    <w:rsid w:val="00B878D6"/>
+    <w:rsid w:val="00B9277F"/>
+    <w:rsid w:val="00B942C6"/>
+    <w:rsid w:val="00B95A23"/>
     <w:rsid w:val="00B9612D"/>
+    <w:rsid w:val="00B964BD"/>
     <w:rsid w:val="00B97A26"/>
+    <w:rsid w:val="00BA07B4"/>
+    <w:rsid w:val="00BA0A3F"/>
     <w:rsid w:val="00BA1E2B"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA4BD4"/>
+    <w:rsid w:val="00BA51AC"/>
+    <w:rsid w:val="00BA5FE9"/>
+    <w:rsid w:val="00BB5151"/>
+    <w:rsid w:val="00BB57D4"/>
     <w:rsid w:val="00BB6296"/>
+    <w:rsid w:val="00BB68E2"/>
+    <w:rsid w:val="00BB77CE"/>
     <w:rsid w:val="00BC4095"/>
+    <w:rsid w:val="00BC7D3F"/>
+    <w:rsid w:val="00BD0260"/>
+    <w:rsid w:val="00BD052F"/>
+    <w:rsid w:val="00BD1884"/>
+    <w:rsid w:val="00BD2274"/>
+    <w:rsid w:val="00BD2A53"/>
+    <w:rsid w:val="00BD332E"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BD7097"/>
+    <w:rsid w:val="00BD7D61"/>
+    <w:rsid w:val="00BE30AA"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BE775F"/>
+    <w:rsid w:val="00BF70AA"/>
+    <w:rsid w:val="00C026F7"/>
+    <w:rsid w:val="00C02B36"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C07C4E"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C12EB6"/>
     <w:rsid w:val="00C135AE"/>
     <w:rsid w:val="00C146AE"/>
+    <w:rsid w:val="00C1651E"/>
+    <w:rsid w:val="00C17346"/>
+    <w:rsid w:val="00C20067"/>
+    <w:rsid w:val="00C21329"/>
+    <w:rsid w:val="00C22EA2"/>
+    <w:rsid w:val="00C23925"/>
+    <w:rsid w:val="00C24231"/>
+    <w:rsid w:val="00C244CC"/>
     <w:rsid w:val="00C26FBE"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C27D69"/>
     <w:rsid w:val="00C3020B"/>
+    <w:rsid w:val="00C30990"/>
+    <w:rsid w:val="00C344EC"/>
     <w:rsid w:val="00C34D0A"/>
+    <w:rsid w:val="00C354CE"/>
+    <w:rsid w:val="00C372AB"/>
     <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C37C28"/>
+    <w:rsid w:val="00C4030A"/>
+    <w:rsid w:val="00C410F7"/>
     <w:rsid w:val="00C42F36"/>
+    <w:rsid w:val="00C46D04"/>
+    <w:rsid w:val="00C473E9"/>
+    <w:rsid w:val="00C47525"/>
     <w:rsid w:val="00C47C16"/>
+    <w:rsid w:val="00C51D0C"/>
+    <w:rsid w:val="00C547DA"/>
     <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C56A43"/>
+    <w:rsid w:val="00C574C3"/>
     <w:rsid w:val="00C6471E"/>
+    <w:rsid w:val="00C663A2"/>
+    <w:rsid w:val="00C676E6"/>
+    <w:rsid w:val="00C731B4"/>
+    <w:rsid w:val="00C75A18"/>
+    <w:rsid w:val="00C766EC"/>
+    <w:rsid w:val="00C76FFE"/>
+    <w:rsid w:val="00C81252"/>
+    <w:rsid w:val="00C83FD6"/>
     <w:rsid w:val="00C84B05"/>
+    <w:rsid w:val="00C857CF"/>
+    <w:rsid w:val="00C86488"/>
+    <w:rsid w:val="00C86692"/>
     <w:rsid w:val="00C871F5"/>
+    <w:rsid w:val="00C90807"/>
+    <w:rsid w:val="00C918EC"/>
     <w:rsid w:val="00C920D0"/>
+    <w:rsid w:val="00C94BC3"/>
     <w:rsid w:val="00C9523F"/>
+    <w:rsid w:val="00C97D76"/>
+    <w:rsid w:val="00CA1398"/>
+    <w:rsid w:val="00CA501E"/>
+    <w:rsid w:val="00CA5817"/>
+    <w:rsid w:val="00CA59B4"/>
+    <w:rsid w:val="00CA6116"/>
+    <w:rsid w:val="00CB26D5"/>
     <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB3006"/>
+    <w:rsid w:val="00CB521C"/>
+    <w:rsid w:val="00CB69C0"/>
+    <w:rsid w:val="00CB6E0A"/>
+    <w:rsid w:val="00CB6EA9"/>
+    <w:rsid w:val="00CB761E"/>
     <w:rsid w:val="00CC0170"/>
+    <w:rsid w:val="00CC1273"/>
+    <w:rsid w:val="00CC39D3"/>
+    <w:rsid w:val="00CC4F4F"/>
     <w:rsid w:val="00CC6636"/>
+    <w:rsid w:val="00CC66CC"/>
     <w:rsid w:val="00CD09E4"/>
+    <w:rsid w:val="00CD290B"/>
+    <w:rsid w:val="00CD30CA"/>
+    <w:rsid w:val="00CD3130"/>
     <w:rsid w:val="00CD3DF5"/>
+    <w:rsid w:val="00CD5D0F"/>
+    <w:rsid w:val="00CD5D1A"/>
     <w:rsid w:val="00CD6741"/>
+    <w:rsid w:val="00CE0DA9"/>
     <w:rsid w:val="00CE2530"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CF30DC"/>
+    <w:rsid w:val="00CF4A86"/>
     <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00D005DA"/>
+    <w:rsid w:val="00D01AD5"/>
+    <w:rsid w:val="00D051A0"/>
+    <w:rsid w:val="00D067E3"/>
     <w:rsid w:val="00D073C7"/>
+    <w:rsid w:val="00D0743C"/>
     <w:rsid w:val="00D07623"/>
+    <w:rsid w:val="00D103C7"/>
+    <w:rsid w:val="00D10BF2"/>
     <w:rsid w:val="00D11E5D"/>
+    <w:rsid w:val="00D1327A"/>
+    <w:rsid w:val="00D14138"/>
     <w:rsid w:val="00D14196"/>
+    <w:rsid w:val="00D14BDB"/>
+    <w:rsid w:val="00D21C3C"/>
+    <w:rsid w:val="00D2681C"/>
+    <w:rsid w:val="00D27432"/>
+    <w:rsid w:val="00D300A4"/>
+    <w:rsid w:val="00D31B3F"/>
+    <w:rsid w:val="00D338C3"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35FF8"/>
     <w:rsid w:val="00D36290"/>
     <w:rsid w:val="00D36A9C"/>
+    <w:rsid w:val="00D3784C"/>
     <w:rsid w:val="00D40187"/>
+    <w:rsid w:val="00D40C4E"/>
     <w:rsid w:val="00D41299"/>
     <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D43126"/>
     <w:rsid w:val="00D431BB"/>
     <w:rsid w:val="00D4469C"/>
     <w:rsid w:val="00D46FE4"/>
     <w:rsid w:val="00D50054"/>
     <w:rsid w:val="00D513F1"/>
     <w:rsid w:val="00D51439"/>
     <w:rsid w:val="00D53644"/>
     <w:rsid w:val="00D541D4"/>
+    <w:rsid w:val="00D563DD"/>
+    <w:rsid w:val="00D62165"/>
+    <w:rsid w:val="00D63EB8"/>
     <w:rsid w:val="00D6572D"/>
+    <w:rsid w:val="00D661DA"/>
+    <w:rsid w:val="00D66C72"/>
+    <w:rsid w:val="00D67F3C"/>
+    <w:rsid w:val="00D74089"/>
     <w:rsid w:val="00D742B7"/>
+    <w:rsid w:val="00D744FE"/>
+    <w:rsid w:val="00D74DAA"/>
     <w:rsid w:val="00D750B6"/>
+    <w:rsid w:val="00D75328"/>
     <w:rsid w:val="00D76BFB"/>
+    <w:rsid w:val="00D80140"/>
+    <w:rsid w:val="00D8104B"/>
     <w:rsid w:val="00D82FC4"/>
+    <w:rsid w:val="00D83750"/>
+    <w:rsid w:val="00D85EA8"/>
     <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D93E1A"/>
+    <w:rsid w:val="00D94916"/>
     <w:rsid w:val="00D94D4B"/>
     <w:rsid w:val="00D95B38"/>
+    <w:rsid w:val="00DA1464"/>
+    <w:rsid w:val="00DA153D"/>
+    <w:rsid w:val="00DA15E0"/>
     <w:rsid w:val="00DA2519"/>
+    <w:rsid w:val="00DA2925"/>
+    <w:rsid w:val="00DA5023"/>
+    <w:rsid w:val="00DB2583"/>
+    <w:rsid w:val="00DB3608"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB64C6"/>
+    <w:rsid w:val="00DB7849"/>
+    <w:rsid w:val="00DC09A1"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DC349A"/>
+    <w:rsid w:val="00DC4D24"/>
     <w:rsid w:val="00DC4E40"/>
+    <w:rsid w:val="00DD03A6"/>
+    <w:rsid w:val="00DD273E"/>
+    <w:rsid w:val="00DD28FA"/>
     <w:rsid w:val="00DD3D47"/>
+    <w:rsid w:val="00DD67CA"/>
+    <w:rsid w:val="00DD7421"/>
+    <w:rsid w:val="00DD754F"/>
     <w:rsid w:val="00DD7AFD"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE37DB"/>
+    <w:rsid w:val="00DF104D"/>
+    <w:rsid w:val="00DF263C"/>
+    <w:rsid w:val="00DF4ABD"/>
     <w:rsid w:val="00DF76C2"/>
     <w:rsid w:val="00DF772F"/>
+    <w:rsid w:val="00E02C41"/>
     <w:rsid w:val="00E03EDE"/>
+    <w:rsid w:val="00E05620"/>
     <w:rsid w:val="00E06B66"/>
+    <w:rsid w:val="00E1106C"/>
     <w:rsid w:val="00E12311"/>
+    <w:rsid w:val="00E12CCC"/>
+    <w:rsid w:val="00E12DFF"/>
+    <w:rsid w:val="00E1384A"/>
     <w:rsid w:val="00E16357"/>
+    <w:rsid w:val="00E16BD9"/>
     <w:rsid w:val="00E1723C"/>
+    <w:rsid w:val="00E216D0"/>
     <w:rsid w:val="00E223D1"/>
+    <w:rsid w:val="00E2348F"/>
+    <w:rsid w:val="00E26850"/>
+    <w:rsid w:val="00E26AB6"/>
     <w:rsid w:val="00E26CDE"/>
+    <w:rsid w:val="00E27A12"/>
+    <w:rsid w:val="00E3423D"/>
+    <w:rsid w:val="00E3428B"/>
+    <w:rsid w:val="00E34AC5"/>
     <w:rsid w:val="00E34C4F"/>
+    <w:rsid w:val="00E3595B"/>
+    <w:rsid w:val="00E36591"/>
     <w:rsid w:val="00E409DF"/>
+    <w:rsid w:val="00E40AAC"/>
+    <w:rsid w:val="00E42C46"/>
     <w:rsid w:val="00E43F17"/>
+    <w:rsid w:val="00E43FA2"/>
+    <w:rsid w:val="00E4455C"/>
     <w:rsid w:val="00E44C63"/>
     <w:rsid w:val="00E50CCE"/>
+    <w:rsid w:val="00E51DD0"/>
+    <w:rsid w:val="00E53CDF"/>
+    <w:rsid w:val="00E5432A"/>
     <w:rsid w:val="00E5490F"/>
+    <w:rsid w:val="00E55658"/>
     <w:rsid w:val="00E61D65"/>
+    <w:rsid w:val="00E62404"/>
+    <w:rsid w:val="00E6268E"/>
+    <w:rsid w:val="00E633E3"/>
+    <w:rsid w:val="00E63408"/>
+    <w:rsid w:val="00E635F9"/>
     <w:rsid w:val="00E64C18"/>
+    <w:rsid w:val="00E656D8"/>
     <w:rsid w:val="00E707BF"/>
+    <w:rsid w:val="00E72EA1"/>
+    <w:rsid w:val="00E73B61"/>
+    <w:rsid w:val="00E74EC6"/>
+    <w:rsid w:val="00E7659A"/>
     <w:rsid w:val="00E76FC4"/>
+    <w:rsid w:val="00E81B65"/>
     <w:rsid w:val="00E834AE"/>
+    <w:rsid w:val="00E86E24"/>
     <w:rsid w:val="00E878BC"/>
     <w:rsid w:val="00E92725"/>
+    <w:rsid w:val="00E93C6C"/>
     <w:rsid w:val="00E94B15"/>
     <w:rsid w:val="00E96972"/>
     <w:rsid w:val="00EA0203"/>
+    <w:rsid w:val="00EA048A"/>
+    <w:rsid w:val="00EA1123"/>
+    <w:rsid w:val="00EA2FE9"/>
     <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA47F1"/>
+    <w:rsid w:val="00EA5F94"/>
     <w:rsid w:val="00EA6853"/>
     <w:rsid w:val="00EA7508"/>
+    <w:rsid w:val="00EA7C0A"/>
+    <w:rsid w:val="00EB000F"/>
+    <w:rsid w:val="00EB04EC"/>
     <w:rsid w:val="00EB1C06"/>
     <w:rsid w:val="00EB278A"/>
+    <w:rsid w:val="00EB29B5"/>
+    <w:rsid w:val="00EB35E2"/>
     <w:rsid w:val="00EB47A9"/>
+    <w:rsid w:val="00EB5B9E"/>
     <w:rsid w:val="00EB6ED3"/>
+    <w:rsid w:val="00EC0AE9"/>
+    <w:rsid w:val="00EC1E8B"/>
     <w:rsid w:val="00EC2ACC"/>
     <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC53DC"/>
     <w:rsid w:val="00EC76EB"/>
+    <w:rsid w:val="00ED15A2"/>
+    <w:rsid w:val="00ED23EC"/>
     <w:rsid w:val="00ED26EA"/>
+    <w:rsid w:val="00ED3761"/>
     <w:rsid w:val="00ED49BA"/>
+    <w:rsid w:val="00ED52C2"/>
+    <w:rsid w:val="00EE083B"/>
+    <w:rsid w:val="00EE1505"/>
+    <w:rsid w:val="00EE296C"/>
+    <w:rsid w:val="00EE3132"/>
+    <w:rsid w:val="00EE512F"/>
     <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00EE632B"/>
     <w:rsid w:val="00EE676A"/>
+    <w:rsid w:val="00EE6E10"/>
     <w:rsid w:val="00EE7077"/>
+    <w:rsid w:val="00EE75C8"/>
+    <w:rsid w:val="00EE7A2E"/>
+    <w:rsid w:val="00EF045E"/>
+    <w:rsid w:val="00EF0557"/>
+    <w:rsid w:val="00EF1C26"/>
+    <w:rsid w:val="00EF1E73"/>
+    <w:rsid w:val="00EF2A31"/>
+    <w:rsid w:val="00EF4E3D"/>
+    <w:rsid w:val="00EF4EB8"/>
     <w:rsid w:val="00EF5695"/>
+    <w:rsid w:val="00EF665E"/>
+    <w:rsid w:val="00F00337"/>
+    <w:rsid w:val="00F025BA"/>
+    <w:rsid w:val="00F036CC"/>
+    <w:rsid w:val="00F03CE8"/>
+    <w:rsid w:val="00F07325"/>
+    <w:rsid w:val="00F073D8"/>
+    <w:rsid w:val="00F10915"/>
+    <w:rsid w:val="00F11AB5"/>
     <w:rsid w:val="00F12392"/>
+    <w:rsid w:val="00F12E2D"/>
     <w:rsid w:val="00F13C52"/>
+    <w:rsid w:val="00F16331"/>
+    <w:rsid w:val="00F16E87"/>
     <w:rsid w:val="00F200B6"/>
+    <w:rsid w:val="00F20FEF"/>
+    <w:rsid w:val="00F21FAD"/>
+    <w:rsid w:val="00F23A93"/>
+    <w:rsid w:val="00F254D3"/>
     <w:rsid w:val="00F25762"/>
+    <w:rsid w:val="00F25BA1"/>
+    <w:rsid w:val="00F26FCF"/>
+    <w:rsid w:val="00F2745C"/>
+    <w:rsid w:val="00F305B1"/>
+    <w:rsid w:val="00F32017"/>
     <w:rsid w:val="00F34058"/>
     <w:rsid w:val="00F34F32"/>
     <w:rsid w:val="00F3766E"/>
+    <w:rsid w:val="00F37F16"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F41B5A"/>
+    <w:rsid w:val="00F41D3D"/>
     <w:rsid w:val="00F435EB"/>
     <w:rsid w:val="00F47FEA"/>
     <w:rsid w:val="00F50546"/>
+    <w:rsid w:val="00F531B7"/>
+    <w:rsid w:val="00F538CB"/>
+    <w:rsid w:val="00F5556D"/>
+    <w:rsid w:val="00F55F18"/>
     <w:rsid w:val="00F564C1"/>
     <w:rsid w:val="00F603E4"/>
+    <w:rsid w:val="00F612EC"/>
     <w:rsid w:val="00F6134C"/>
+    <w:rsid w:val="00F62960"/>
     <w:rsid w:val="00F64B6B"/>
+    <w:rsid w:val="00F6625D"/>
+    <w:rsid w:val="00F67C58"/>
     <w:rsid w:val="00F7233E"/>
     <w:rsid w:val="00F73466"/>
     <w:rsid w:val="00F735A4"/>
     <w:rsid w:val="00F73905"/>
     <w:rsid w:val="00F73A2E"/>
+    <w:rsid w:val="00F7447B"/>
+    <w:rsid w:val="00F74FD2"/>
+    <w:rsid w:val="00F77CD8"/>
     <w:rsid w:val="00F8089C"/>
+    <w:rsid w:val="00F87735"/>
+    <w:rsid w:val="00F91FD5"/>
+    <w:rsid w:val="00F91FF2"/>
+    <w:rsid w:val="00F93214"/>
+    <w:rsid w:val="00F94E18"/>
+    <w:rsid w:val="00F95B3C"/>
+    <w:rsid w:val="00F9624C"/>
+    <w:rsid w:val="00F96261"/>
+    <w:rsid w:val="00FA08C9"/>
+    <w:rsid w:val="00FA08CB"/>
+    <w:rsid w:val="00FA1DD0"/>
+    <w:rsid w:val="00FA3004"/>
     <w:rsid w:val="00FA324C"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA38CA"/>
+    <w:rsid w:val="00FB1575"/>
     <w:rsid w:val="00FB2506"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB5C4E"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
+    <w:rsid w:val="00FC1500"/>
+    <w:rsid w:val="00FC2D62"/>
+    <w:rsid w:val="00FC3304"/>
     <w:rsid w:val="00FC3A72"/>
+    <w:rsid w:val="00FC5630"/>
+    <w:rsid w:val="00FC6132"/>
     <w:rsid w:val="00FC6141"/>
     <w:rsid w:val="00FC71E1"/>
     <w:rsid w:val="00FD0514"/>
     <w:rsid w:val="00FD1AFF"/>
     <w:rsid w:val="00FD3218"/>
     <w:rsid w:val="00FD7BE7"/>
+    <w:rsid w:val="00FE0908"/>
+    <w:rsid w:val="00FE1269"/>
+    <w:rsid w:val="00FE18CA"/>
     <w:rsid w:val="00FE1C35"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE3582"/>
     <w:rsid w:val="00FE76D9"/>
     <w:rsid w:val="00FF21DD"/>
+    <w:rsid w:val="00FF3D21"/>
     <w:rsid w:val="00FF41F7"/>
+    <w:rsid w:val="00FF6FC2"/>
+    <w:rsid w:val="00FF7B82"/>
     <w:rsid w:val="037729AB"/>
     <w:rsid w:val="0467C2FC"/>
     <w:rsid w:val="04C849C5"/>
     <w:rsid w:val="0CB4FDB6"/>
     <w:rsid w:val="0D2DC38A"/>
     <w:rsid w:val="0DBC73B7"/>
     <w:rsid w:val="10502531"/>
     <w:rsid w:val="187CEE09"/>
+    <w:rsid w:val="1CB35171"/>
     <w:rsid w:val="1E6B2B59"/>
     <w:rsid w:val="21D08291"/>
     <w:rsid w:val="236F719D"/>
     <w:rsid w:val="23A5D743"/>
     <w:rsid w:val="2446358F"/>
     <w:rsid w:val="25557CC9"/>
     <w:rsid w:val="2755DEA9"/>
     <w:rsid w:val="29A7850C"/>
     <w:rsid w:val="2AD9B02C"/>
     <w:rsid w:val="2B2C7F13"/>
     <w:rsid w:val="2CB3BBE3"/>
     <w:rsid w:val="2D773B9A"/>
     <w:rsid w:val="2F363F0C"/>
     <w:rsid w:val="300151FE"/>
     <w:rsid w:val="317BE6E6"/>
     <w:rsid w:val="34C39325"/>
     <w:rsid w:val="36CF17B1"/>
     <w:rsid w:val="388009AB"/>
     <w:rsid w:val="3FD94C15"/>
     <w:rsid w:val="41DD5751"/>
     <w:rsid w:val="42207363"/>
     <w:rsid w:val="4358DDBA"/>
     <w:rsid w:val="45539E7F"/>
     <w:rsid w:val="496295D2"/>
     <w:rsid w:val="4D2AFA43"/>
+    <w:rsid w:val="55FEC540"/>
+    <w:rsid w:val="5B8A4ED8"/>
     <w:rsid w:val="63CE96BE"/>
     <w:rsid w:val="66412EE2"/>
     <w:rsid w:val="67E4DDC9"/>
     <w:rsid w:val="6A2B7387"/>
     <w:rsid w:val="6E9491AA"/>
+    <w:rsid w:val="6EAFC11B"/>
     <w:rsid w:val="71590BA9"/>
     <w:rsid w:val="717297B2"/>
     <w:rsid w:val="75BF8EE3"/>
     <w:rsid w:val="7DB01A9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26B30FE7"/>
-  <w15:docId w15:val="{9D790D3C-D361-4D5B-80CC-CEB0F30F91B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -6942,51 +9884,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="001B1BCC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001258BB"/>
     <w:pPr>
       <w:spacing w:before="2000" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
@@ -7287,51 +10229,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="002A30E0"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -7407,51 +10349,51 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00940AC8"/>
     <w:rPr>
       <w:color w:val="6B2876" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -8323,51 +11265,50 @@
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E7FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
@@ -8511,59 +11452,89 @@
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="accent6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphbulletChar">
     <w:name w:val="Paragraph bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Paragraphbullet"/>
     <w:rsid w:val="00C42F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="accent6"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE4F18"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="37"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bullet1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B22DD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="1077" w:hanging="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
+    <w:name w:val="Bullet1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Bullet1"/>
+    <w:rsid w:val="005B22DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="238559351">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="230388927">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -9224,51 +12195,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1992323407">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://relayservice.gov.au/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/changing-your-plan/change-circumstances" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndis.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NDIS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NDIS" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-variation" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -9513,149 +12484,194 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="3eec0f27-9dba-44ec-b513-97f7753143c3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f86db92c-c769-4c2d-98b8-c5c76aa64872" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3eec0f27-9dba-44ec-b513-97f7753143c3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c0002560-8d16-4c00-8602-1cece77d0f89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3eec0f27-9dba-44ec-b513-97f7753143c3">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9722,223 +12738,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f86db92c-c769-4c2d-98b8-c5c76aa64872">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="3eec0f27-9dba-44ec-b513-97f7753143c3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7B02E9-4C4B-42E0-9953-AFBA95E288B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D4AC87-1FB2-463E-B64D-F10EE5277CEF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32B1A0EB-8235-40A7-B792-55D17BB929B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11E9DDF9-FA57-4939-83DE-97637FC29C7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F62B89AE-1DCB-444E-85B8-A646C20E84A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6034</Characters>
+  <Pages>7</Pages>
+  <Words>1646</Words>
+  <Characters>9388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7078</CharactersWithSpaces>
+  <CharactersWithSpaces>11012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-11-19T00:37:40Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-31T06:04:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>80328aa9-5ab9-4f0f-80b8-f025814bb75f</vt:lpwstr>
+    <vt:lpwstr>ca08a66d-c07f-4f81-a1b0-d14c50c9507e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DocumentID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...70 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
   </property>
 </Properties>
 </file>