--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -1,112 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4910CAD1" w14:textId="77777777" w:rsidR="00374FB9" w:rsidRPr="00050BDA" w:rsidRDefault="00374FB9" w:rsidP="00374FB9">
       <w:pPr>
         <w:pStyle w:val="TitleGroup"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208316070"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="24419E1A" w14:textId="77777777" w:rsidR="00D01821" w:rsidRPr="00050BDA" w:rsidRDefault="00374FB9" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="TitleGroup"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0043410F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>myplace p</w:t>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0043410F" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="0069218D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="72"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657E2DE4" wp14:editId="61A8E578">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657E2DE4" wp14:editId="183C00A9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="6309995" cy="8458200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="15" name="Picture 15" descr="cover background"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="heading panel purple.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -251,116 +261,118 @@
       </w:r>
       <w:r w:rsidR="0068192B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">elf-help </w:t>
       </w:r>
       <w:r w:rsidR="0069218D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for providers</w:t>
       </w:r>
+      <w:permStart w:id="407265173" w:edGrp="everyone"/>
+      <w:permEnd w:id="407265173"/>
     </w:p>
     <w:p w14:paraId="395A4E28" w14:textId="77777777" w:rsidR="003D1A6A" w:rsidRPr="00050BDA" w:rsidRDefault="003D1A6A" w:rsidP="00ED1325">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58751D10" w14:textId="296A0684" w:rsidR="00084078" w:rsidRPr="00050BDA" w:rsidRDefault="0021188E" w:rsidP="008B7F8E">
+    <w:p w14:paraId="58751D10" w14:textId="3390A4C9" w:rsidR="00084078" w:rsidRPr="00050BDA" w:rsidRDefault="0021188E" w:rsidP="008B7F8E">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3862"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00084078" w:rsidRPr="00050BDA" w:rsidSect="00B719A0">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="849" w:bottom="1134" w:left="1418" w:header="397" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001907E4">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D25135">
+      <w:r w:rsidR="00C7796F">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>July</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB28E9" w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6DBB" w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F6DBB" w:rsidRPr="00050BDA">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0968" w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-1559616182"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -380,1564 +392,1606 @@
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Table of </w:t>
           </w:r>
           <w:r w:rsidR="00162658" w:rsidRPr="00050BDA">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>c</w:t>
           </w:r>
           <w:r w:rsidR="00943653" w:rsidRPr="00050BDA">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>ontents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64AEB478" w14:textId="72DA56F0" w:rsidR="006E3EAF" w:rsidRDefault="00943653" w:rsidP="006E3EAF">
+        <w:p w14:paraId="4EB13FFE" w14:textId="7753B8B5" w:rsidR="007546F1" w:rsidRDefault="00943653">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00050BDA">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00050BDA">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00050BDA">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc164843941" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431475" w:history="1">
+            <w:r w:rsidR="007546F1" w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changes from last version</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843941 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431475 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r w:rsidR="007546F1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D4E3DDB" w14:textId="77E8555E" w:rsidR="006E3EAF" w:rsidRDefault="00000000" w:rsidP="006E3EAF">
+        <w:p w14:paraId="00F0CAF2" w14:textId="0F08873E" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843942" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431476" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843942 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431476 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DA7C15D" w14:textId="10164CCF" w:rsidR="006E3EAF" w:rsidRDefault="00000000" w:rsidP="006E3EAF">
+        <w:p w14:paraId="30A646F5" w14:textId="09AD8492" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843943" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431477" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>How to contact NDIS</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843943 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431477 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07B1FF94" w14:textId="42BFA4FA" w:rsidR="006E3EAF" w:rsidRDefault="00000000" w:rsidP="006E3EAF">
+        <w:p w14:paraId="75FD02D0" w14:textId="480E44FD" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843944" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431478" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part 1: Submitting bulk payment requests</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843944 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431478 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52A68EBB" w14:textId="35041721" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0661DACB" w14:textId="5BB1E0E8" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843945" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431479" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Accessing the Bulk Upload screen</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843945 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431479 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ABE7E17" w14:textId="5F616DF1" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="731344EE" w14:textId="7DF77BA3" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843946" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431480" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reference files</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843946 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431480 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58F8103F" w14:textId="66028CED" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="45485E97" w14:textId="67838C4E" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843947" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431481" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Creating the file</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843947 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431481 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F941D33" w14:textId="1B928852" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="046191B6" w14:textId="754602A8" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843948" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431482" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Completing the Bulk Upload File Template</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843948 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431482 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3030FEFA" w14:textId="7824913B" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2E1FB834" w14:textId="623F2F8C" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843949" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431483" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Upload document</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843949 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431483 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62B2814E" w14:textId="309F0B89" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="11EA6881" w14:textId="59158EB8" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843950" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431484" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Successful file upload</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843950 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431484 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="751767EC" w14:textId="353F0E26" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="68B7C685" w14:textId="4A0D7DCD" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843951" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431485" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unsuccessful file upload</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843951 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431485 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DFAB9BB" w14:textId="7FD7A30C" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6D47DC37" w14:textId="4FC38EDC" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843952" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431486" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Verifying the bulk upload and correcting the error</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843952 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431486 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36B3EB1D" w14:textId="548FC48A" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="78D82C81" w14:textId="3DDBC27C" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843953" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431487" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payment reconciliation of a bulk payment request upload</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843953 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431487 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F4F8982" w14:textId="38F003BC" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="18303AE4" w14:textId="2CC768BE" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843954" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431488" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Searching for payments that have not yet been paid</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843954 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431488 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="195B0F21" w14:textId="352766A3" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0D4FF135" w14:textId="128A6F69" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843955" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431489" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Raise a payment enquiry from an existing payment request</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843955 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431489 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>28</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="556022BA" w14:textId="6902728E" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4EE53075" w14:textId="41889492" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843956" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431490" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Receiving payment</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843956 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431490 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64212D2F" w14:textId="57BAD80B" w:rsidR="006E3EAF" w:rsidRDefault="00000000" w:rsidP="006E3EAF">
+        <w:p w14:paraId="4980C6CE" w14:textId="53B491BD" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843957" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431491" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part 2: Warnings and error messages</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843957 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431491 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67CF4853" w14:textId="12739309" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C579F8E" w14:textId="4BFCDA58" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843958" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431492" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Screen name: Bulk Upload</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843958 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431492 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>29</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="161699B5" w14:textId="0564D4A1" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7890F8CD" w14:textId="4F13F2FD" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843959" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431493" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Screen name - Bulk Payment Request CSV Messages</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843959 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431493 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C136A66" w14:textId="45038DE3" w:rsidR="006E3EAF" w:rsidRDefault="00000000" w:rsidP="006E3EAF">
+        <w:p w14:paraId="6CA5D82A" w14:textId="659FDC3F" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843960" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431494" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part 3: Bulk payment rejections</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843960 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431494 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>42</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FE5CD5C" w14:textId="74B8FD31" w:rsidR="006E3EAF" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3162C1AA" w14:textId="36807FFC" w:rsidR="007546F1" w:rsidRDefault="007546F1">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
-              <w:szCs w:val="28"/>
-              <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164843961" w:history="1">
-            <w:r w:rsidR="006E3EAF" w:rsidRPr="00F7314E">
+          <w:hyperlink w:anchor="_Toc216431495" w:history="1">
+            <w:r w:rsidRPr="00225B9E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bulk payment request rejections</w:t>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164843961 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc216431495 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006E3EAF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A610C">
+            <w:r w:rsidR="007C70C8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>43</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E3EAF">
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="068140E4" w14:textId="77777777" w:rsidR="00943653" w:rsidRPr="00050BDA" w:rsidRDefault="00943653" w:rsidP="006078D6">
+        <w:p w14:paraId="068140E4" w14:textId="34AC5AB8" w:rsidR="00943653" w:rsidRPr="00050BDA" w:rsidRDefault="00943653" w:rsidP="006078D6">
           <w:pPr>
             <w:pStyle w:val="BodyText1"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00050BDA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27A3310A" w14:textId="77777777" w:rsidR="002D0BC5" w:rsidRPr="00050BDA" w:rsidRDefault="002D0BC5" w:rsidP="006078D6">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1945,60 +1999,60 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="353C56C8" w14:textId="77777777" w:rsidR="00E3370B" w:rsidRPr="00050BDA" w:rsidRDefault="00E3370B" w:rsidP="002D0BC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc164843941"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc216431475"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes from last version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DA15D0" w14:textId="7EF1FB32" w:rsidR="00E3370B" w:rsidRPr="00050BDA" w:rsidRDefault="00E3370B" w:rsidP="00E3370B">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The following updates have been made to the last published version of the Bulk </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BB8" w:rsidRPr="00050BDA">
@@ -2022,253 +2076,347 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">equest </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BB8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>uide:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428680A9" w14:textId="77777777" w:rsidR="00C371DA" w:rsidRPr="00050BDA" w:rsidRDefault="00C371DA" w:rsidP="00E3370B">
-[...8 lines deleted...]
-    <w:p w14:paraId="1D9AC923" w14:textId="740441DF" w:rsidR="009F6DBB" w:rsidRPr="00050BDA" w:rsidRDefault="009F6DBB" w:rsidP="009F6DBB">
+    <w:p w14:paraId="1D9AC923" w14:textId="2DC071A1" w:rsidR="009F6DBB" w:rsidRPr="00050BDA" w:rsidRDefault="009F6DBB" w:rsidP="009F6DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="12BF1FC1">
+      <w:r w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">As of </w:t>
       </w:r>
-      <w:r w:rsidR="008E297D">
+      <w:r w:rsidR="00A364E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>July</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="28093B77" w:rsidRPr="12BF1FC1">
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00A364E9" w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="12BF1FC1">
+      <w:r w:rsidRPr="6C13E19C">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2024:</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="36850D4F" w:rsidRPr="6C13E19C">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C13E19C">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733B04B0" w14:textId="4F292EFF" w:rsidR="009E0555" w:rsidRDefault="009E0555" w:rsidP="00A351D8">
+    <w:p w14:paraId="7749E75D" w14:textId="0E2FF7A8" w:rsidR="00A06F67" w:rsidRDefault="00A06F67" w:rsidP="00C236FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text has been updated for</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>General formatting updates throughout the document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF1A7F3" w14:textId="2D47D4FE" w:rsidR="00482066" w:rsidRDefault="00DC2EE7" w:rsidP="00C236FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Page 1</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Added V01</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20EDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error message and content (Page 52)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF311E8" w14:textId="63004E93" w:rsidR="00A20EDA" w:rsidRDefault="0064562B" w:rsidP="00C236FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">Link to NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="007017EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quality and Safeguards Commission added (Page 52)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FA9AA7" w14:textId="77777777" w:rsidR="002D0BC5" w:rsidRPr="00050BDA" w:rsidRDefault="002D0BC5" w:rsidP="005804DB">
+    <w:p w14:paraId="3D8EF3E0" w14:textId="77777777" w:rsidR="00A06F67" w:rsidRDefault="00A06F67">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="6A2875"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FA9AA7" w14:textId="4B4F557A" w:rsidR="002D0BC5" w:rsidRPr="00050BDA" w:rsidRDefault="002D0BC5" w:rsidP="005804DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc164843942"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc216431476"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="430BECCF" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00ED3F01">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BB8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ulk </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BB8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BB8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">equest functionality within the myplace provider portal enables you to submit multiple requests for payment in a single file uploaded through the myplace provider portal, rather than submitting individual requests for each service booking for each participant (see scenarios below). </w:t>
+        <w:t xml:space="preserve">equest functionality within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider portal enables you to submit multiple requests for payment in a single file uploaded through the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider portal, rather than submitting individual requests for each service booking for each participant (see scenarios below). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B888981" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00ED3F01">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scenario 1: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000FFE92" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1 Participant, 1 service booking per week, for a month.</w:t>
+        <w:t xml:space="preserve">1 Participant, 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>service booking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per week, for a month.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A5DF50" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>With Create Payment Request, you will need to lodge 4 individual requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7674C359" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2376,55 +2524,63 @@
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54965D54" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>how to submit Bulk Payment Requests (Part 1)</w:t>
+        <w:t>how</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to submit Bulk Payment Requests (Part 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27873A68" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>understanding warning and error messages (Part 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D867EC" w14:textId="77777777" w:rsidR="0055491A" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2458,143 +2614,167 @@
       </w:r>
       <w:r w:rsidR="002D0BC5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk Payment Request step by step guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bulk upload information contained in the Provider portal system messages and error code guide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CDD537" w14:textId="77777777" w:rsidR="004D32B5" w:rsidRPr="00050BDA" w:rsidRDefault="0055491A" w:rsidP="008B7F8E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For more detailed guidance on using the myplace provider portal, please refer to the </w:t>
+        <w:t xml:space="preserve">For more detailed guidance on using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider portal, please refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00050BDA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Complete version - Using the myplace provider portal step by step guide</w:t>
+          <w:t xml:space="preserve">Complete version - Using the </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00050BDA">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>myplace</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00050BDA">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> provider portal step by step guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> available in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00050BDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NDIS website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004D32B5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B798629" w14:textId="77777777" w:rsidR="0021188E" w:rsidRPr="00050BDA" w:rsidRDefault="003244DE" w:rsidP="0021188E">
+    <w:p w14:paraId="501C8B04" w14:textId="2891C65F" w:rsidR="003866A7" w:rsidRPr="00C55752" w:rsidRDefault="003244DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc164843943"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc459898780"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc216431477"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc38537131"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc459898780"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to c</w:t>
       </w:r>
       <w:r w:rsidR="0021188E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ontact NDIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="0021188E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3276"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3792"/>
         <w:gridCol w:w="3574"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="003866A7" w:rsidRPr="008D6F43" w14:paraId="1C5CD5B0" w14:textId="77777777" w:rsidTr="00D81EDE">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="720DF42A" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
@@ -2630,51 +2810,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="307E801A" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60BB53AE" wp14:editId="2778259B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60BB53AE" wp14:editId="5DFA4AE8">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816224</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>65681</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="632129" cy="608949"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:wrapNone/>
                   <wp:docPr id="22" name="Picture 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2719,66 +2899,66 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="650EBD0B" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0177314F" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54AB4AA9" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="00000000" w:rsidP="00D81EDE">
+          <w:p w14:paraId="54AB4AA9" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidR="003866A7" w:rsidRPr="00050BDA">
+              <w:r w:rsidRPr="00050BDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>NDIS Webchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A5C209E" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B5C2FEE" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -2792,59 +2972,71 @@
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You can live chat with us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA791D5" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00A351D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>myplace provider portal</w:t>
+              <w:t>myplace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provider portal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79926015" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00A351D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2987,51 +3179,51 @@
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16FAC46F" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C31E317" wp14:editId="47476C32">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C31E317" wp14:editId="472B2A15">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>797947</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>61512</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="557991" cy="508884"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="25" name="Picture 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3182,59 +3374,71 @@
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You can call us about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CE1C1AE" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00A351D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>myplace provider portal</w:t>
+              <w:t>myplace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provider portal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BD01525" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00A351D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3417,51 +3621,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05AAFC18" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0365A052" wp14:editId="1A0E9F8B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0365A052" wp14:editId="661899F8">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>659461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>109635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="528762" cy="549294"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
                   <wp:wrapNone/>
                   <wp:docPr id="28" name="Picture 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3518,63 +3722,63 @@
           </w:p>
           <w:p w14:paraId="110C2B63" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AE93615" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FCC712F" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="00000000" w:rsidP="00D81EDE">
+          <w:p w14:paraId="7FCC712F" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="003866A7" w:rsidRPr="00050BDA">
+              <w:r w:rsidRPr="00050BDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>provider portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="611F02B2" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DB752C8" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -3738,51 +3942,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="067B497A" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF99BFC" wp14:editId="3E0B681F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF99BFC" wp14:editId="4C467CB6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>816555</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106321</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="620202" cy="516835"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5607" name="Picture 5607"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 24"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -3867,63 +4071,63 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Email us</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73ADA928" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="00000000" w:rsidP="00D81EDE">
+          <w:p w14:paraId="73ADA928" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="003866A7" w:rsidRPr="00050BDA">
+              <w:r w:rsidRPr="00050BDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>enquiries@ndis.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="683F4815" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EBD44D7" w14:textId="23C96346" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -4036,51 +4240,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B77906E" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046715EF" wp14:editId="56A631D2">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046715EF" wp14:editId="5A8570D5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>650461</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>66372</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="779228" cy="659959"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5611" name="Picture 5611"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
@@ -4331,51 +4535,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1324C61D" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67766706" wp14:editId="40D226D9">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67766706" wp14:editId="58D7AA51">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>595354</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>106128</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="616226" cy="554603"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="32" name="Picture 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4552,58 +4756,69 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GPO Box 700</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52BB1F71" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Canberra  ACT  2601</w:t>
+              <w:t>Canberra  ACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  2601</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB2267D" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You can mail us:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="207B6D97" w14:textId="77777777" w:rsidR="003866A7" w:rsidRPr="00050BDA" w:rsidRDefault="003866A7" w:rsidP="00D81EDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -4649,289 +4864,324 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Document, form, report or letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67FF7F12" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="00B22596">
+    <w:p w14:paraId="19F52E9B" w14:textId="77777777" w:rsidR="00C55752" w:rsidRDefault="00C55752" w:rsidP="00C55752">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C55752" w:rsidSect="00B719A0">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk89767235"/>
+    </w:p>
+    <w:p w14:paraId="67FF7F12" w14:textId="7B73E780" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="00B22596">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc164843944"/>
-      <w:bookmarkStart w:id="7" w:name="_Hlk89767235"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc216431478"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Submitting</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003620CB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ulk </w:t>
       </w:r>
       <w:r w:rsidR="003620CB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidR="003620CB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equest</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="004113C1" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="4FBABFB6" w14:textId="77777777" w:rsidR="004C6D1C" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00ED1325" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">part of the </w:t>
       </w:r>
       <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">guide lists step by step instructions in how to </w:t>
+        <w:t xml:space="preserve">guide lists step by step instructions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how to </w:t>
       </w:r>
       <w:r w:rsidR="00A46190" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>upload</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="00217D04" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ulk </w:t>
       </w:r>
       <w:r w:rsidR="000C2E8D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidR="000C2E8D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">equest on the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F7021E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>myplace</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00806BFD" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
       <w:r w:rsidR="0055491A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ortal</w:t>
       </w:r>
       <w:r w:rsidR="00F7021E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5991B7" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc459898781"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc164843945"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc459898781"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc216431479"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessing </w:t>
       </w:r>
       <w:r w:rsidR="00957E2C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004651AD" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulk </w:t>
       </w:r>
       <w:r w:rsidR="003620CB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Upload s</w:t>
       </w:r>
       <w:r w:rsidR="004651AD" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>creen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="69380932" w14:textId="77777777" w:rsidR="00FA07C5" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To create a </w:t>
       </w:r>
       <w:r w:rsidR="001E5D9E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk</w:t>
       </w:r>
       <w:r w:rsidR="000C2E8D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4946,235 +5196,289 @@
       <w:r w:rsidR="000C2E8D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equest</w:t>
       </w:r>
       <w:r w:rsidR="00FA07C5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C5BCB3" w14:textId="77777777" w:rsidR="00FA07C5" w:rsidRPr="00050BDA" w:rsidRDefault="001657B8" w:rsidP="00D24497">
+    <w:p w14:paraId="25C5BCB3" w14:textId="2E53B152" w:rsidR="00FA07C5" w:rsidRPr="00050BDA" w:rsidRDefault="00CF2039" w:rsidP="00D24497">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Select </w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, s</w:t>
+      </w:r>
+      <w:r w:rsidR="001657B8" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Payment Request</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tile and </w:t>
       </w:r>
+      <w:r w:rsidR="00C55752">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55752">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55752">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DE4EA55" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="001657B8" w:rsidP="00D24497">
+    <w:p w14:paraId="2DE4EA55" w14:textId="4CB025B1" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="001657B8" w:rsidP="00D24497">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk Payment Request Upload</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> button.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B011DF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FE8769" w14:textId="77777777" w:rsidR="00FF037E" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="000756FB">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DBE4BBD" wp14:editId="59291957">
             <wp:extent cx="5010150" cy="1781175"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="7" name="Picture 7" descr="Bulk Payment Request Upload tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5011886" cy="1781792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2538C09A" w14:textId="0C1F1B92" w:rsidR="00377A21" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk Upload</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> screen appears.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc459898782"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc459898782"/>
       <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C7CDF9" w14:textId="10BC690A" w:rsidR="00136032" w:rsidRPr="00050BDA" w:rsidRDefault="00136032" w:rsidP="00ED3F01">
+    <w:p w14:paraId="23C7CDF9" w14:textId="10BC690A" w:rsidR="00136032" w:rsidRDefault="00136032" w:rsidP="310F25BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27164FB8" wp14:editId="4DBCA6A5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27164FB8" wp14:editId="66F2DBD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>133350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>782955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1708150" cy="444500"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Rectangle 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1708150" cy="444500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -5196,152 +5500,141 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="32A3D04E" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.5pt;margin-top:61.65pt;width:134.5pt;height:35pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX/TkbgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdO2COkXQIsOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpygK3YYloMjiuQj+Ujq5nbfGrZT6BuwJS8ucs6UlVA1dlPyHy/L&#10;T9ec+SBsJQxYVfKD8vx2/vHDTedmagI1mEohIxDrZ50reR2Cm2WZl7Vqhb8ApywpNWArAom4ySoU&#10;HaG3Jpvk+eesA6wcglTe0+19r+TzhK+1kuFJa68CMyWn3EL6Yvqu4zeb34jZBoWrGzmkIf4hi1Y0&#10;loKOUPciCLbF5g+otpEIHnS4kNBmoHUjVaqBqinyN9WsauFUqoXI8W6kyf8/WPm4W7lnJBo652ee&#10;jrGKvcY2/lN+bJ/IOoxkqX1gki6Lq/y6uCROJemm0+llntjMTt4OffiqoGXxUHKkZiSOxO7BB4pI&#10;pkeTGMzCsjEmNcTYeOHBNFW8SwJu1ncG2U5QJ5fLnH6xeYRxZkZSdM1OtaRTOBgVMYz9rjRrKsp+&#10;kjJJY6ZGWCGlsqHoVbWoVB+NKjsFi4MZPVLoBBiRNWU5Yg8AR8se5Ijd5zzYR1eVpnR0zv+WWO88&#10;eqTIYMPo3DYW8D0AQ1UNkXv7I0k9NZGlNVSHZ2QI/Y54J5cN9e1B+PAskJaCWk2LHp7oow10JYfh&#10;xFkN+Ou9+2hPs0pazjpaspL7n1uBijPzzdIUfymm07iVSZheXk1IwHPN+lxjt+0dUPcLelKcTMdo&#10;H8zxqBHaV3oPFjEqqYSVFLvkMuBRuAv98tOLItVikcxoE50ID3blZASPrMa5fNm/CnTD8AYa+0c4&#10;LqSYvZnh3jZ6WlhsA+gmDfiJ14Fv2uI0OMOLE5+JczlZnd7F+W8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCThaIz3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhdEHWaSFUb4lRQ&#10;qR0YkCgsbE58JFHjc2Q7Tfrve0ww3nOv3o9iN9teXNCHzpGC1TIBgVQ701Gj4Ovz8LQBEaImo3tH&#10;qOCKAXbl/V2hc+Mm+sDLKTaCTSjkWkEb45BLGeoWrQ5LNyDx78d5qyOfvpHG64nNbS/TJFlLqzvi&#10;hFYPuG+xPp9Gq6A6fvv95jU7xvFxzdbn5g3fJ6UWD/PLM4iIc/wTw299rg4ld6rcSCaIXkG64imR&#10;eZplIFiQbhMmFZMtE1kW8v+E8gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX/TkbgAIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCThaIz&#10;3QAAAAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="012EAFD6">
+              <v:rect id="Rectangle 23" style="position:absolute;margin-left:10.5pt;margin-top:61.65pt;width:134.5pt;height:35pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="287ED0E9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX/TkbgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdO2COkXQIsOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpygK3YYloMjiuQj+Ujq5nbfGrZT6BuwJS8ucs6UlVA1dlPyHy/L&#10;T9ec+SBsJQxYVfKD8vx2/vHDTedmagI1mEohIxDrZ50reR2Cm2WZl7Vqhb8ApywpNWArAom4ySoU&#10;HaG3Jpvk+eesA6wcglTe0+19r+TzhK+1kuFJa68CMyWn3EL6Yvqu4zeb34jZBoWrGzmkIf4hi1Y0&#10;loKOUPciCLbF5g+otpEIHnS4kNBmoHUjVaqBqinyN9WsauFUqoXI8W6kyf8/WPm4W7lnJBo652ee&#10;jrGKvcY2/lN+bJ/IOoxkqX1gki6Lq/y6uCROJemm0+llntjMTt4OffiqoGXxUHKkZiSOxO7BB4pI&#10;pkeTGMzCsjEmNcTYeOHBNFW8SwJu1ncG2U5QJ5fLnH6xeYRxZkZSdM1OtaRTOBgVMYz9rjRrKsp+&#10;kjJJY6ZGWCGlsqHoVbWoVB+NKjsFi4MZPVLoBBiRNWU5Yg8AR8se5Ijd5zzYR1eVpnR0zv+WWO88&#10;eqTIYMPo3DYW8D0AQ1UNkXv7I0k9NZGlNVSHZ2QI/Y54J5cN9e1B+PAskJaCWk2LHp7oow10JYfh&#10;xFkN+Ou9+2hPs0pazjpaspL7n1uBijPzzdIUfymm07iVSZheXk1IwHPN+lxjt+0dUPcLelKcTMdo&#10;H8zxqBHaV3oPFjEqqYSVFLvkMuBRuAv98tOLItVikcxoE50ID3blZASPrMa5fNm/CnTD8AYa+0c4&#10;LqSYvZnh3jZ6WlhsA+gmDfiJ14Fv2uI0OMOLE5+JczlZnd7F+W8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCThaIz3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhdEHWaSFUb4lRQ&#10;qR0YkCgsbE58JFHjc2Q7Tfrve0ww3nOv3o9iN9teXNCHzpGC1TIBgVQ701Gj4Ovz8LQBEaImo3tH&#10;qOCKAXbl/V2hc+Mm+sDLKTaCTSjkWkEb45BLGeoWrQ5LNyDx78d5qyOfvpHG64nNbS/TJFlLqzvi&#10;hFYPuG+xPp9Gq6A6fvv95jU7xvFxzdbn5g3fJ6UWD/PLM4iIc/wTw299rg4ld6rcSCaIXkG64imR&#10;eZplIFiQbhMmFZMtE1kW8v+E8gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX/TkbgAIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCThaIz&#10;3QAAAAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DE7C59A" wp14:editId="5951EDEB">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="21590" b="27305"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DE7C59A" wp14:editId="5BE97378">
+            <wp:extent cx="5731200" cy="2772000"/>
+            <wp:effectExtent l="19050" t="19050" r="22225" b="28575"/>
             <wp:docPr id="11" name="Picture 11" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="2773045"/>
+                      <a:ext cx="5731200" cy="2772000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29829E9A" w14:textId="77777777" w:rsidR="00FD3C01" w:rsidRPr="00050BDA" w:rsidRDefault="00FD3C01">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="65DEAD8A" w14:textId="77777777" w:rsidR="00C55752" w:rsidRPr="00050BDA" w:rsidRDefault="00C55752" w:rsidP="310F25BD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0D41985C" w14:textId="4D4D4CA8" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc164843946"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc216431480"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference </w:t>
       </w:r>
       <w:r w:rsidR="007D2B7A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="287EAEAE" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This screen </w:t>
       </w:r>
       <w:r w:rsidR="006A470E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5660,108 +5953,150 @@
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="00203B24" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>download</w:t>
       </w:r>
       <w:r w:rsidR="006A470E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to view all support items (names and codes) that are currently active in </w:t>
+        <w:t xml:space="preserve"> to view all support items (names and codes) that are currently active </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="005E7201" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ervice </w:t>
+        <w:t>ervice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E7201" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ookings with participants.</w:t>
       </w:r>
       <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Support Item </w:t>
       </w:r>
       <w:r w:rsidR="00A325A8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
       <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> List gives you the support number “code” to put into the CSV file when using bulk </w:t>
       </w:r>
       <w:r w:rsidR="00A325A8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>upload. For</w:t>
       </w:r>
       <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> example, to claim for a Daily Activity support for Linen service, you will need to put 01_021_0120_1_1 in the SupportNumber field of the CSV file.</w:t>
+        <w:t xml:space="preserve"> example, to claim for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a Daily</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activity support for Linen service, you will need to put 01_021_0120_1_1 in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SupportNumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0061115E" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field of the CSV file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2428B4D9" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
+    <w:p w14:paraId="2428B4D9" w14:textId="73C4A1C4" w:rsidR="00C55752" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00151FE8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>helps</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5793,78 +6128,95 @@
       <w:r w:rsidR="00A5043D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> current </w:t>
       </w:r>
       <w:r w:rsidR="00FB65F7" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>participants</w:t>
       </w:r>
       <w:r w:rsidR="00A5043D" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with active service bookings</w:t>
       </w:r>
       <w:r w:rsidR="00151FE8" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="597ED91B" w14:textId="77777777" w:rsidR="00C55752" w:rsidRDefault="00C55752">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="48AEA4B3" w14:textId="77777777" w:rsidR="00106525" w:rsidRPr="00050BDA" w:rsidRDefault="00106525" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc164843947"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc216431481"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Creating the </w:t>
       </w:r>
       <w:r w:rsidR="005E7201" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ile</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6EF145E2" w14:textId="77777777" w:rsidR="003B14D5" w:rsidRPr="00050BDA" w:rsidRDefault="00106525" w:rsidP="005804DB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You will need to download the bulk upload template to create your bulk upload file from the Bulk Upload screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3912EDA8" w14:textId="77777777" w:rsidR="003B14D5" w:rsidRPr="00050BDA" w:rsidRDefault="003B14D5" w:rsidP="005804DB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
@@ -5881,51 +6233,51 @@
         <w:t xml:space="preserve"> Do not delete any columns from the bulk upload template</w:t>
       </w:r>
       <w:r w:rsidR="00822184" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730C357A" w14:textId="3943744B" w:rsidR="00136032" w:rsidRPr="00050BDA" w:rsidRDefault="00136032" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C16F75" wp14:editId="1B4DA55B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C16F75" wp14:editId="0DE837C0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>120650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>926465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1612900" cy="146050"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Rectangle 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1612900" cy="146050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -5947,606 +6299,746 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7C802A9F" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.5pt;margin-top:72.95pt;width:127pt;height:11.5pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2H27kfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtFuDOkXQIsOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpygK3YYloMjiuQj+Ujq5nbfGrZT6BuwJS8ucs6UlVA1dlPyHy/L&#10;T18480HYShiwquQH5fnt/OOHm87N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8BTllSasBWBBJxk1Uo&#10;OkJvTTbJ86usA6wcglTe0+19r+TzhK+1kuFJa68CMyWn3EL6Yvqu4zeb34jZBoWrGzmkIf4hi1Y0&#10;loKOUPciCLbF5g+otpEIHnS4kNBmoHUjVaqBqinyN9WsauFUqoXI8W6kyf8/WPm4W7lnJBo652ee&#10;jrGKvcY2/lN+bJ/IOoxkqX1gki6Lq2JynROnknTF9Cq/TGxmJ2+HPnxV0LJ4KDlSMxJHYvfgA0Uk&#10;06NJDGZh2RiTGmJsvPBgmireJQE36zuDbCeok8tlTr/YPMI4MyMpumanWtIpHIyKGMZ+V5o1FWU/&#10;SZmkMVMjrJBS2VD0qlpUqo92eR4sDmb0SKETYETWlOWIPQAcLXuQI3af82AfXVWa0tE5/1tivfPo&#10;kSKDDaNz21jA9wAMVTVE7u2PJPXURJbWUB2ekSH0O+KdXDbUtwfhw7NAWgpqNS16eKKPNtCVHIYT&#10;ZzXgr/fuoz3NKmk562jJSu5/bgUqzsw3S1N8XUyncSuTML38PCEBzzXrc43dtndA3S/oSXEyHaN9&#10;MMejRmhf6T1YxKikElZS7JLLgEfhLvTLTy+KVItFMqNNdCI82JWTETyyGufyZf8q0A3DG2jsH+G4&#10;kGL2ZoZ72+hpYbENoJs04CdeB75pi9PgDC9OfCbO5WR1ehfnvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFpttH7dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4D9YhsSDq0EJIQpwKKtGB&#10;AYnCwubERxI1Pke204R/zzHBdHofevdeuV3sIE7oQ+9Iwc0qAYHUONNTq+Dj/fk6AxGiJqMHR6jg&#10;GwNsq/OzUhfGzfSGp0NsBYdQKLSCLsaxkDI0HVodVm5EYu3LeasjQ99K4/XM4XaQ6yRJpdU98YdO&#10;j7jrsDkeJqug3n/6Xfa02cfpKuXoY/uCr7NSlxfL4wOIiEv8M8Nvfa4OFXeq3UQmiIFxzlMi39u7&#10;HAQb1vcbZmpm0iwHWZXy/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHYfbuR/AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFpttH7d&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="141354C3">
+              <v:rect id="Rectangle 26" style="position:absolute;margin-left:9.5pt;margin-top:72.95pt;width:127pt;height:11.5pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="66B281D6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2H27kfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtFuDOkXQIsOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpygK3YYloMjiuQj+Ujq5nbfGrZT6BuwJS8ucs6UlVA1dlPyHy/L&#10;T18480HYShiwquQH5fnt/OOHm87N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8BTllSasBWBBJxk1Uo&#10;OkJvTTbJ86usA6wcglTe0+19r+TzhK+1kuFJa68CMyWn3EL6Yvqu4zeb34jZBoWrGzmkIf4hi1Y0&#10;loKOUPciCLbF5g+otpEIHnS4kNBmoHUjVaqBqinyN9WsauFUqoXI8W6kyf8/WPm4W7lnJBo652ee&#10;jrGKvcY2/lN+bJ/IOoxkqX1gki6Lq2JynROnknTF9Cq/TGxmJ2+HPnxV0LJ4KDlSMxJHYvfgA0Uk&#10;06NJDGZh2RiTGmJsvPBgmireJQE36zuDbCeok8tlTr/YPMI4MyMpumanWtIpHIyKGMZ+V5o1FWU/&#10;SZmkMVMjrJBS2VD0qlpUqo92eR4sDmb0SKETYETWlOWIPQAcLXuQI3af82AfXVWa0tE5/1tivfPo&#10;kSKDDaNz21jA9wAMVTVE7u2PJPXURJbWUB2ekSH0O+KdXDbUtwfhw7NAWgpqNS16eKKPNtCVHIYT&#10;ZzXgr/fuoz3NKmk562jJSu5/bgUqzsw3S1N8XUyncSuTML38PCEBzzXrc43dtndA3S/oSXEyHaN9&#10;MMejRmhf6T1YxKikElZS7JLLgEfhLvTLTy+KVItFMqNNdCI82JWTETyyGufyZf8q0A3DG2jsH+G4&#10;kGL2ZoZ72+hpYbENoJs04CdeB75pi9PgDC9OfCbO5WR1ehfnvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFpttH7dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4D9YhsSDq0EJIQpwKKtGB&#10;AYnCwubERxI1Pke204R/zzHBdHofevdeuV3sIE7oQ+9Iwc0qAYHUONNTq+Dj/fk6AxGiJqMHR6jg&#10;GwNsq/OzUhfGzfSGp0NsBYdQKLSCLsaxkDI0HVodVm5EYu3LeasjQ99K4/XM4XaQ6yRJpdU98YdO&#10;j7jrsDkeJqug3n/6Xfa02cfpKuXoY/uCr7NSlxfL4wOIiEv8M8Nvfa4OFXeq3UQmiIFxzlMi39u7&#10;HAQb1vcbZmpm0iwHWZXy/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHYfbuR/AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFpttH7d&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="139F1399" wp14:editId="0CCD64C3">
             <wp:extent cx="5731510" cy="2773045"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="27305"/>
             <wp:docPr id="24" name="Picture 24" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="24" name="Picture 24" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2773045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49825D8E" w14:textId="77777777" w:rsidR="00106525" w:rsidRPr="00050BDA" w:rsidRDefault="00106525" w:rsidP="00D24497">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4081"/>
+        <w:gridCol w:w="4215"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003727B5" w:rsidRPr="002B799E" w14:paraId="405CF3F5" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADA1154" w14:textId="4FFC143B" w:rsidR="00827190" w:rsidRPr="003727B5" w:rsidRDefault="00827190" w:rsidP="003727B5">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableHeading"/>
+              <w:ind w:left="137"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003727B5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bulk Upload File Rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD7B58E" w14:textId="075FC80B" w:rsidR="00827190" w:rsidRPr="003727B5" w:rsidRDefault="00827190" w:rsidP="003727B5">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableHeading"/>
+              <w:ind w:left="137"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003727B5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003727B5" w14:paraId="56C18911" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4907E315" w14:textId="685B7BA9" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Download the Excel template as a .csv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9F77BE" w14:textId="219F4662" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Save the file as ‘comma delimited’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003727B5" w14:paraId="34DC9BF1" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B4313C" w14:textId="20D31FE9" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The filename must not exceed 20 characters in length.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D19F63" w14:textId="28D80999" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>This includes the extension (.CSV) and all characters used in the filename, including the ‘.’ (dot) (e.g., BULKUPLOAD2.CSV is 15 characters.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003727B5" w14:paraId="729E68F1" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E573383" w14:textId="0A1F970D" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Do not use special characters in the filename.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425FDC97" w14:textId="536BA0FD" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="512535AD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="512535AD">
+              <w:t>This includes \</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="512535AD">
+              <w:t>, ?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="512535AD">
+              <w:t>, /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="512535AD">
+              <w:t>, :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="512535AD">
+              <w:t>, *, &lt;, &gt;, | and “.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003727B5" w14:paraId="3327B329" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422CC875" w14:textId="01E38BB0" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Line items within the bulk upload file should directly correspond to the number of payment requests.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B13015A" w14:textId="1EA3B272" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e.g., 100 rows/lines (excluding the header row) will create 100 payment requests.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003727B5" w14:paraId="2FA43443" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15110117" w14:textId="1613C649" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There can be up to 5000 rows uploaded using a bulk file. Check there are no extra characters in columns or rows that are beyond the viewable section of the worksheet. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486396FD" w14:textId="53FEA423" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There should be no characters in rows or columns that are beyond the claim data you are entering (e.g., you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>claims</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> end on row 47, but there is a character in a cell row 102) as this will result in the whole file not loading.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00827190" w14:paraId="07345A5E" w14:textId="77777777" w:rsidTr="512535AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D93C00A" w14:textId="0D51FA8B" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CSV files can be uploaded using the US data format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783AEA1D" w14:textId="721C1783" w:rsidR="00827190" w:rsidRDefault="00827190" w:rsidP="00827190">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i.e., YYYY/MM/DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="240F01DA" w14:textId="77777777" w:rsidR="009130DF" w:rsidRPr="00050BDA" w:rsidRDefault="009130DF" w:rsidP="00C55752">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc459898783"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC6D119" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc216431482"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Completing the Bulk Upload File Template</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="5C50A22B" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Be sure to download the Excel template as a .CSV file and save it as ‘Comma delimited’.</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001657B8" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">table </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3FCA" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>describes the data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3FCA" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the Bulk Upload File.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294BDD77" w14:textId="2B79536B" w:rsidR="00106525" w:rsidRPr="00050BDA" w:rsidRDefault="00106525" w:rsidP="00D24497">
+    <w:p w14:paraId="1C6A2FA7" w14:textId="77777777" w:rsidR="00FF037E" w:rsidRPr="00050BDA" w:rsidRDefault="00806BFD" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This information is also available in the </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View Information on Bulk File Upload </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11021" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> located in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000756FB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11021" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eference files (see page </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5342" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11021" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. We recommend reviewing that document from time to time for any updates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597D9326" w14:textId="2837BEF3" w:rsidR="00E423CB" w:rsidRPr="00050BDA" w:rsidRDefault="008C318C" w:rsidP="2191B89B">
-[...97 lines deleted...]
-        <w:spacing w:before="0" w:after="240"/>
+    <w:p w14:paraId="05517628" w14:textId="77777777" w:rsidR="009F6DBB" w:rsidRDefault="009F6DBB" w:rsidP="009F6DBB">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...138 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="6A2875"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc459898783"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...167 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: Assistive Technology and Home Modification providers should refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00050BDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Assistive Technology, Home Modifications and Consumables Code Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the NDIA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00050BDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Pricing arrangements | NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> page for general claiming rules including AT Supplementary Charge codes and claiming for support items where notional unit prices apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117F3BB9" w14:textId="03D571E4" w:rsidR="00CB0681" w:rsidRPr="00050BDA" w:rsidRDefault="00CB0681" w:rsidP="009F6DBB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05A70">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Provider travel non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs should be claimed as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32E17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>irect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32E17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+      <w:r w:rsidR="007127D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="47" w:type="dxa"/>
           <w:left w:w="6" w:type="dxa"/>
           <w:bottom w:w="7" w:type="dxa"/>
           <w:right w:w="14" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="field names and data required"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D93559" w:rsidRPr="008D6F43" w14:paraId="01AAD69A" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
@@ -6653,152 +7145,207 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r w:rsidR="008417B4" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3F61" w:rsidRPr="008D6F43" w14:paraId="2E9CC0F6" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11F785A6" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">RegistrationNumber </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>RegistrationNumber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCEF185" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Provider’s registration number shown in your Profile</w:t>
             </w:r>
             <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as Organisation ID</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21145F59" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Number only, no spaces and up to 30 numeric characters. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="259A9F9E" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Organisation ID number will start with ‘405’ and consists of a total of nine </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID number will start with ‘405’ and consists of a total of nine </w:t>
             </w:r>
             <w:r w:rsidR="00411B74" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>digits</w:t>
             </w:r>
             <w:r w:rsidR="007E1FF4" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37EA3269" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="002055C4">
             <w:pPr>
@@ -6806,69 +7353,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3F61" w:rsidRPr="008D6F43" w14:paraId="516193A0" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EA35689" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">NDISNumber </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NDISNumber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3BB64F" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="00F07FEE" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Participant NDIS Number</w:t>
             </w:r>
@@ -6943,69 +7499,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E61CCC" w:rsidRPr="008D6F43" w14:paraId="25B93952" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2769332C" w14:textId="77777777" w:rsidR="00E61CCC" w:rsidRPr="00050BDA" w:rsidRDefault="00E61CCC" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">SupportsDeliveredFrom </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SupportsDeliveredFrom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09DCF4DB" w14:textId="77777777" w:rsidR="00E61CCC" w:rsidRPr="00050BDA" w:rsidRDefault="00E61CCC" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Start date of the support provided </w:t>
             </w:r>
@@ -7059,99 +7624,153 @@
           </w:p>
           <w:p w14:paraId="74FF54F9" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Forward Slash ( / )</w:t>
+              <w:t xml:space="preserve">Forward Slash </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="026BC168" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Back Slash ( \ )</w:t>
+              <w:t xml:space="preserve">Back Slash </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( \</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE76A73" w14:textId="77777777" w:rsidR="00E61CCC" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Full stop ( . )</w:t>
+              <w:t xml:space="preserve">Full stop </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AEBBC69" w14:textId="77777777" w:rsidR="007F7D63" w:rsidRPr="00050BDA" w:rsidRDefault="007F7D63" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsiaTheme="minorHAnsi" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Colon (:)</w:t>
             </w:r>
@@ -7215,69 +7834,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="20E80FBA" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DD8CAFE" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">SupportsDeliveredTo </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SupportsDeliveredTo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F041B3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">End date of the support provided </w:t>
             </w:r>
@@ -7344,99 +7972,153 @@
           </w:p>
           <w:p w14:paraId="33CCD422" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Forward Slash ( / )</w:t>
+              <w:t xml:space="preserve">Forward Slash </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F2ECD3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Backlash ( \ )</w:t>
+              <w:t xml:space="preserve">Backlash </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( \</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="297437A4" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Full stop ( . )</w:t>
+              <w:t xml:space="preserve">Full stop </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A875203" w14:textId="77777777" w:rsidR="007F7D63" w:rsidRPr="00050BDA" w:rsidRDefault="007F7D63" w:rsidP="007F7D63">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsiaTheme="minorHAnsi" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Colon (:)</w:t>
             </w:r>
@@ -7500,69 +8182,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="59CF7F12" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01B00F0B" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">SupportNumber </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SupportNumber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A3DBC83" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Support Item number of the service provided from the </w:t>
             </w:r>
@@ -7626,192 +8317,267 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="0473AE87" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="084AB779" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ClaimReference </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ClaimReference</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356D5FF2" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Provider’s own Invoice reference for the payment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4006893A" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Up to 50 characters, which includes:</w:t>
+              <w:t xml:space="preserve">Up to 50 characters, which </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>includes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55CB4664" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Forward Slash ( / )</w:t>
+              <w:t xml:space="preserve">Forward Slash </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72585FBD" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Underscore ( _ )</w:t>
+              <w:t xml:space="preserve">Underscore </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435DC7B3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="2191B89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2191B89B">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Hyphen ( - )</w:t>
+              <w:t xml:space="preserve">Hyphen </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>( -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2191B89B">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FC3098C" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="138" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:ascii="CIDFont+F1" w:eastAsia="CIDFont+F3" w:hAnsi="CIDFont+F1" w:cs="CIDFont+F1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Alphanumeric</w:t>
             </w:r>
           </w:p>
@@ -7826,51 +8592,50 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Optional but recommended </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="024F4B00" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64FB329A" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
@@ -7943,57 +8708,67 @@
               </w:rPr>
               <w:t>NNNNN OR NNN.NN format.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464CCBA7" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B2D928C" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t>Can be used to represent hours (e.g. 2.5 hours = 2 hours 30 minutes) but cannot be in hour format (e.g. 2: 30 = 2 hours 30 minutes).</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be used to represent hours (e.g. 2.5 hours = 2 hours 30 minutes) but cannot be in hour format (e.g. 2: 30 = 2 hours 30 minutes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5BC645" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51D234DC" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
@@ -8015,93 +8790,110 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandatory IF Hours are not entered </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="04190633" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FCE18B" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Hours </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E656139" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actual duration of the service provided. For example, if the service was provided for 2 hours 15 minutes then enter 2:15 </w:t>
+              <w:t xml:space="preserve">Actual duration of the service provided. For example, if the service was provided for 2 hours 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>minutes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then enter 2:15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="324F9C61" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hours format:</w:t>
             </w:r>
@@ -8196,69 +8988,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandatory IF Quantity is not entered </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="53BE660B" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F0F8D6C" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">UnitPrice </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UnitPrice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22B1393C" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Price per unit sold or the hourly price of the service provided. </w:t>
             </w:r>
@@ -8298,69 +9099,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandatory </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="4BF49DBC" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A5D9FAB" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">GSTCode </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GSTCode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C33DA3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GST as applicable to the item or service.</w:t>
             </w:r>
@@ -8527,69 +9337,78 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandatory </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="701B3BD5" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02540BC5" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">AuthorisedBy </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AuthorisedBy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D542934" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Legacy data can be left blank </w:t>
             </w:r>
@@ -8629,51 +9448,50 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="0EBCD779" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FD34FF1" w14:textId="77777777" w:rsidR="00FA3BB8" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Participant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AEAA3D" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
@@ -8750,70 +9568,71 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Applicable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="403472FD" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DA307A8" w14:textId="77777777" w:rsidR="00FA3BB8" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>InKind</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7269BBE7" w14:textId="77777777" w:rsidR="00FA3BB8" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D5A8121" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
@@ -8890,124 +9709,118 @@
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Applicable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="79C609BC" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="372C18B2" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ClaimType</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31BC34C3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Claim type of the service provided</w:t>
             </w:r>
             <w:r w:rsidR="007E1FF4" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C40FD5A" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
+          <w:p w14:paraId="1C40FD5A" w14:textId="51DFD7C2" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“(Blank)”</w:t>
             </w:r>
-            <w:r w:rsidR="009130DF" w:rsidRPr="00F32E17">
-[...6 lines deleted...]
-            <w:r w:rsidR="0012064A" w:rsidRPr="00F32E17">
+            <w:r w:rsidR="005B38C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009130DF" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Service. You </w:t>
             </w:r>
             <w:r w:rsidR="000931FE" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>must leave</w:t>
             </w:r>
             <w:r w:rsidR="009130DF" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -9069,81 +9882,97 @@
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancellation </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="434181C3" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>REPW</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>:  NDIA Required Report</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="431BDF0C" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
+              <w:t>:  NDIA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Required Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431BDF0C" w14:textId="1B9AEB77" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TRAN</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Provider Travel </w:t>
+              <w:t>: Provider Travel</w:t>
+            </w:r>
+            <w:r w:rsidR="007127D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F489498" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NF2F</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: Non-Face-to-Face Services</w:t>
@@ -9332,157 +10161,206 @@
           <w:p w14:paraId="4FD29BDC" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DB22DF2" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Note this must be capitalised.</w:t>
+              <w:t xml:space="preserve">Note this must be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>capitalised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179993C1" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00F37F88" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00867566" w:rsidRPr="008D6F43" w14:paraId="619A23A7" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D705B19" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CancellationReason</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A6393D8" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Reason of the cancellation type</w:t>
+              <w:t xml:space="preserve">Reason </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the cancellation type</w:t>
             </w:r>
             <w:r w:rsidR="007E1FF4" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="792B7D10" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NSDH:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No show due to health reason.</w:t>
+              <w:t xml:space="preserve"> No show due to health </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1469C67A" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="140" w:right="130" w:hanging="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NSDF:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No show due to family issues.</w:t>
@@ -9608,1267 +10486,1950 @@
           </w:p>
           <w:p w14:paraId="2F2D551A" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="792697BD" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Note this must be capitalised.</w:t>
+              <w:t xml:space="preserve">Note this must be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>capitalised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F32E17">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="589830EF" w14:textId="1112ED6F" w:rsidR="00867566" w:rsidRPr="00F32E17" w:rsidRDefault="00867566" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Conditional (only applicable to</w:t>
             </w:r>
             <w:r w:rsidR="0013224C" w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Short Notice Cancellations</w:t>
             </w:r>
             <w:r w:rsidRPr="00F32E17">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D81EDE" w:rsidRPr="008D6F43" w14:paraId="32F53487" w14:textId="77777777" w:rsidTr="2191B89B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7156ADE8" w14:textId="77777777" w:rsidR="00D81EDE" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
             <w:pPr>
               <w:pStyle w:val="NDIATableText"/>
               <w:ind w:left="137"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ABN of Support Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255AA13B" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="005335D2" w:rsidP="005804DB">
-[...2 lines deleted...]
-              <w:ind w:left="140" w:hanging="4"/>
+          <w:p w14:paraId="255AA13B" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="005335D2" w:rsidP="00C55752">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="142" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">It is the </w:t>
             </w:r>
             <w:r w:rsidR="00D07156" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>unique Australian Business Number (ABN) of the provider who provided this support or service.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20E82954" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="005804DB">
-[...13 lines deleted...]
-              <w:ind w:left="140" w:hanging="4"/>
+          <w:p w14:paraId="05864DA4" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="00C55752">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="142" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The ABN is documented on the tax invoice, regular invoice or receipt issued by the support provider.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C5D430E" w14:textId="77777777" w:rsidR="00E703E8" w:rsidRPr="00050BDA" w:rsidRDefault="00E703E8" w:rsidP="005804DB">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="70E22595" w14:textId="77777777" w:rsidR="00E703E8" w:rsidRPr="00050BDA" w:rsidRDefault="00E703E8" w:rsidP="00C55752">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If ABN is not available, then any one of the exemption reason codes can be used:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC8B97E" w14:textId="77777777" w:rsidR="00E703E8" w:rsidRPr="00050BDA" w:rsidRDefault="00E703E8" w:rsidP="005804DB">
-[...10 lines deleted...]
-          <w:p w14:paraId="6580F40F" w14:textId="77777777" w:rsidR="00E703E8" w:rsidRPr="00050BDA" w:rsidRDefault="00E703E8" w:rsidP="005804DB">
+          <w:p w14:paraId="1F1FC2C3" w14:textId="096D1386" w:rsidR="00E703E8" w:rsidRPr="00C55752" w:rsidRDefault="00E703E8" w:rsidP="00C55752">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>REIMB:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Participant Reimbursement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – You are declaring that this payment request is a reimbursement to a participant for services and goods purchased in accordance with the funded supports outlined in the participants NDIS plan. By selecting this, you must be able to provide the tax invoice and other relevant documentation should the NDIA request it. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207F681E" w14:textId="77777777" w:rsidR="00D81EDE" w:rsidRPr="00050BDA" w:rsidRDefault="00E703E8" w:rsidP="005804DB">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="136"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t>REIMB:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EXCLS:</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...19 lines deleted...]
-              <w:ind w:left="278"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ATO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Excluded Supply</w:t>
+            </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>EXCLS:</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> – You are declaring that this payment request is being made to a supplier in connection with a supply that is excluded from the withholding tax rules. By selecting this, you are declaring that the supplier has provided you with the completed ATO form ‘Statement by Supplier’ and you are able to provide the completed form on request.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C9FFFE" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>A valid ABN has 11 digits</w:t>
+            </w:r>
+            <w:r w:rsidR="005335D2" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or REIMB or EXCLS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6E9CD9" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7084080C" w14:textId="77777777" w:rsidR="00D81EDE" w:rsidRPr="00050BDA" w:rsidRDefault="00D81EDE" w:rsidP="005804DB">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="52C9FFFE" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14359EB0" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>A valid ABN has 11 digits</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>Conditional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68156FD2" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="196FB9BC" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Complete this field when claiming against plan managed service bookings</w:t>
+            </w:r>
+            <w:r w:rsidR="009B28A5" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A6E9CD9" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+          <w:p w14:paraId="6E353118" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7084080C" w14:textId="77777777" w:rsidR="00D81EDE" w:rsidRPr="00050BDA" w:rsidRDefault="00D81EDE" w:rsidP="005804DB">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ABN of the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support provider is available, enter it in the field.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A950B8" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="14359EB0" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F8A6501" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="68156FD2" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the ABN of the support provider is unavailable, then enter any one of the following reason codes in this field: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B51C01D" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="196FB9BC" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>- EXCLS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A43EFD4" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - REIMB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5462F2" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any other value, including blank, is not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>accepted,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when claiming against plan managed service bookings</w:t>
+            </w:r>
+            <w:r w:rsidR="00822184" w:rsidRPr="00050BDA">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E353118" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
+          <w:p w14:paraId="5F64A9F7" w14:textId="77777777" w:rsidR="00D07156" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="09A950B8" w14:textId="77777777" w:rsidR="00F013B4" w:rsidRPr="00050BDA" w:rsidRDefault="00F013B4" w:rsidP="002055C4">
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33D95095" w14:textId="77777777" w:rsidR="00D81EDE" w:rsidRPr="00050BDA" w:rsidRDefault="00D07156" w:rsidP="002055C4">
             <w:pPr>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...85 lines deleted...]
-              <w:t>If you are making a claim against a standard service booking, leave the field blank.</w:t>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are making a claim against </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a standard</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service booking, leave the field blank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03ECF511" w14:textId="77777777" w:rsidR="00377A21" w:rsidRPr="00050BDA" w:rsidRDefault="00377A21" w:rsidP="00452532">
+    <w:p w14:paraId="03ECF511" w14:textId="1BBE8951" w:rsidR="00377A21" w:rsidRPr="00050BDA" w:rsidRDefault="00377A21" w:rsidP="00FB7C3F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
-        <w:spacing w:before="0" w:after="240"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc164843949"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc459898785"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc216431483"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk89767282"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc459898785"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upload </w:t>
       </w:r>
       <w:r w:rsidR="009B28A5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ocument</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w14:paraId="34822E5F" w14:textId="77777777" w:rsidR="003E5342" w:rsidRPr="00050BDA" w:rsidRDefault="00377A21" w:rsidP="00A351D8">
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="313C0609" w14:textId="77777777" w:rsidR="00EE3551" w:rsidRDefault="00EE3551" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3551">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3551">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3551">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, click the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Choose file</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to upload your Bulk Payment Request file and enter a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t>tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>File Reference</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> number.</w:t>
+        <w:t>screen displays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0139B7E6" w14:textId="48544196" w:rsidR="000903A7" w:rsidRPr="00050BDA" w:rsidRDefault="000903A7" w:rsidP="00540023">
+    <w:p w14:paraId="7FE9CD17" w14:textId="7688607A" w:rsidR="00EE3551" w:rsidRPr="00EE3551" w:rsidRDefault="00EE3551" w:rsidP="00EE3551">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
-        <w:ind w:left="720"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You must acknowledge this payment request is consistent with the requirements stated within the </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Hlk89767468"/>
+      </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...329 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A9F96AE" wp14:editId="525BEE9A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4623C806" wp14:editId="04AED665">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>127000</wp:posOffset>
+                  <wp:posOffset>2749550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2066925</wp:posOffset>
+                  <wp:posOffset>687705</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5378450" cy="203200"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                <wp:extent cx="1200150" cy="1343025"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="31" name="Rectangle 31"/>
+                <wp:docPr id="92320443" name="Rectangle 92320443"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5378450" cy="203200"/>
+                          <a:ext cx="1200150" cy="1343025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="255E1555" id="Rectangle 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:10pt;margin-top:162.75pt;width:423.5pt;height:16pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2icx+fQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSZO2COkXQIsOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+Ujq5nbfGLZT6GuwBR9d5JwpK6Gs7abgP16W&#10;n64580HYUhiwquAH5fnt/OOHm9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8BTlkSasBGBDriJitR&#10;tITemGyc55+zFrB0CFJ5T7f3nZDPE77WSoYnrb0KzBScYgtpxbSu45rNb8Rsg8JVtezDEP8QRSNq&#10;S04HqHsRBNti/QdUU0sEDzpcSGgy0LqWKuVA2YzyN9k8V8KplAuR491Ak/9/sPJx9+xWSDS0zs88&#10;bWMWe41N/FN8bJ/IOgxkqX1gki6nl1fXkylxKkk2zi+pGpHN7GTt0IevChoWNwVHKkbiSOwefOhU&#10;jyrRmYVlbUwqiLHxwoOpy3iXDrhZ3xlkO0GVXC5z+np3Z2rkPJpmp1zSLhyMihjGflea1SVFP06R&#10;pDZTA6yQUtkw6kSVKFXnbXruLDZmtEiZJsCIrCnKAbsHOGp2IEfsLu9eP5qq1KWDcf63wDrjwSJ5&#10;BhsG46a2gO8BGMqq99zpH0nqqIksraE8rJAhdDPinVzWVLcH4cNKIA0FlZoGPTzRog20BYd+x1kF&#10;+Ou9+6hPvUpSzloasoL7n1uBijPzzVIXfxlNJnEq02EyvRrTAc8l63OJ3TZ3QNUf0ZPiZNpG/WCO&#10;W43QvNJ7sIheSSSsJN8FlwGPh7vQDT+9KFItFkmNJtGJ8GCfnYzgkdXYly/7V4Gub95Abf8Ix4EU&#10;szc93OlGSwuLbQBdpwY/8drzTVOcGqd/ceIzcX5OWqd3cf4bAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;35kv3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKVsaleVphNMYgcO&#10;SAwu3NLGtNUap0rStbw95sSO/v3r8+dyt9hBnNGH3pGCh1UCAqlxpqdWwefHy30OIkRNRg+OUMEP&#10;BthV11elLoyb6R3Px9gKhlAotIIuxrGQMjQdWh1WbkTi3bfzVkcefSuN1zPD7SDXSZJJq3viC50e&#10;cd9hczpOVkF9+PL7/HlziNNdxuhT+4pvs1K3N8vTI4iIS/wvw58+q0PFTrWbyAQxKGA6NxVs1mkK&#10;ggt5tuWk5iTdpiCrUl6+UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9onMfn0CAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnt+ZL94A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="7C76BEA5">
+              <v:rect id="Rectangle 92320443" style="position:absolute;margin-left:216.5pt;margin-top:54.15pt;width:94.5pt;height:105.75pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="0A2C9584" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBL2gIOfgIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nyT6COkXQIsOA&#10;oi3WDj0rshQbkEWNUuJkv36U7DhBV+wwzAdZEslH8onk1fW+NWyn0DdgS15c5JwpK6Fq7KbkP55X&#10;Hz5z5oOwlTBgVckPyvPrxft3V52bqwnUYCqFjECsn3eu5HUIbp5lXtaqFf4CnLIk1ICtCHTETVah&#10;6Ai9Ndkkzz9mHWDlEKTynm5veyFfJHytlQwPWnsVmCk5xRbSimldxzVbXIn5BoWrGzmEIf4hilY0&#10;lpyOULciCLbF5g+otpEIHnS4kNBmoHUjVcqBsinyV9k81cKplAuR491Ik/9/sPJ+9+QekWjonJ97&#10;2sYs9hrb+Kf42D6RdRjJUvvAJF0WRH8xI04lyYrL6WU+mUU6s5O5Qx++KmhZ3JQc6TUSSWJ350Ov&#10;elSJ3iysGmPSixgbLzyYpop36YCb9Y1BthP0lKtVTt/g7kyNnEfT7JRM2oWDURHD2O9Ks6ai8Ccp&#10;klRnaoQVUiobil5Ui0r13mbnzmJlRouUaQKMyJqiHLEHgKNmD3LE7vMe9KOpSmU6Gud/C6w3Hi2S&#10;Z7BhNG4bC/gWgKGsBs+9/pGknprI0hqqwyMyhL5JvJOrht7tTvjwKJC6gt6aOj080KINdCWHYcdZ&#10;DfjrrfuoT8VKUs466rKS+59bgYoz881SGX8pptPYlukwnX2a0AHPJetzid22N0CvX9BMcTJto34w&#10;x61GaF9oICyjVxIJK8l3yWXA4+Em9N1PI0Wq5TKpUSs6Ee7sk5MRPLIa6/J5/yLQDcUbqO7v4diR&#10;Yv6qhnvdaGlhuQ2gm1TgJ14HvqmNU+EMIyfOifNz0joNxsVvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;qJjT7d8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvBi3LBiCSNnoJu7B&#10;g4mrF2+FjkCWTklbFvz3jic9znsv37xX7VY7ijP6MDhSsN0kIJBaZwbqFHy8P98WIELUZPToCBV8&#10;Y4BdfXlR6dK4hd7wfIydYAiFUivoY5xKKUPbo9Vh4yYk9r6ctzry6TtpvF4YbkeZJkkurR6IP/R6&#10;wn2P7ek4WwXN4dPvi6fsEOebnNGn7gVfF6Wur9bHBxAR1/gXht/6XB1q7tS4mUwQo4K7LOMtkY2k&#10;yEBwIk9TVhoF2fa+AFlX8v+G+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBL2gIOfgIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQComNPt&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
-[...77 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B98CC1E" wp14:editId="6A54E4A4">
-[...2 lines deleted...]
-            <wp:docPr id="27" name="Picture 27" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BF5D0E0" wp14:editId="205B2D6B">
+            <wp:extent cx="5405120" cy="2281237"/>
+            <wp:effectExtent l="19050" t="19050" r="24130" b="24130"/>
+            <wp:docPr id="1462009529" name="Picture 1462009529" descr="Screen shot of the Payment Request options with the View Payment Request tile highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="27" name="Picture 27" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="2773045"/>
+                      <a:ext cx="5410585" cy="2283543"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="00EE3551">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A2FEA95" w14:textId="77777777" w:rsidR="008727AE" w:rsidRPr="00050BDA" w:rsidRDefault="008727AE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A211384" w14:textId="5E15EC2F" w:rsidR="00EE3551" w:rsidRPr="00EE3551" w:rsidRDefault="00EE3551" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="6A2875"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk Payment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Request Upload</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk Upload </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACAFB74" w14:textId="706B741A" w:rsidR="00EE3551" w:rsidRPr="00EE3551" w:rsidRDefault="0078668C" w:rsidP="00EE3551">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6551EA07" wp14:editId="6C3A0F56">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>76200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1410335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5305425" cy="1241425"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2054134777" name="Group 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5305425" cy="1241425"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5616575" cy="1241425"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="30" name="Rectangle 30"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="561975" y="0"/>
+                            <a:ext cx="3149600" cy="241300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="31" name="Rectangle 31"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="533400"/>
+                            <a:ext cx="5378450" cy="203200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1320548642" name="Rectangle 1320548642"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="628650" y="276225"/>
+                            <a:ext cx="3086100" cy="241300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="381573179" name="Rectangle 381573179"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5076825" y="1000125"/>
+                            <a:ext cx="539750" cy="241300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3386A75F">
+              <v:group id="Group 1" style="position:absolute;margin-left:6pt;margin-top:111.05pt;width:417.75pt;height:97.75pt;z-index:251658261;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="56165,12414" o:spid="_x0000_s1026" w14:anchorId="4991EBBC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC90L7BnwMAALcSAAAOAAAAZHJzL2Uyb0RvYy54bWzsWMtu3DYU3RfIPwjax3prxoLlwHA6RgEj&#10;MeIEWdMUNRIgkSzJ8Yz79T2kHp54jDRNgaALeSGTvC/eo3vPkLp4d+g775Ep3Qpe+tFZ6HuMU1G1&#10;fFv6Xz5v3q59TxvCK9IJzkr/iWn/3eWb3y72smCxaERXMeXBCdfFXpZ+Y4wsgkDThvVEnwnJOIS1&#10;UD0xmKptUCmyh/e+C+IwzIO9UJVUgjKtsfp+EPqXzn9dM2o+1rVmxutKH3sz7qnc88E+g8sLUmwV&#10;kU1Lx22Qn9hFT1qOoLOr98QQb6faE1d9S5XQojZnVPSBqOuWMpcDsonCF9ncKLGTLpdtsd/KGSZA&#10;+wKnn3ZLPzzeKHkv7xSQ2MstsHAzm8uhVr39j116BwfZ0wwZOxiPYjFLwiyNM9+jkEVxGtmJA5U2&#10;QP7Ejja/T5Z5lGerU8tgChx8s529RIHoZwz0f8PgviGSOWh1AQzulNdWpZ+gRDjpUaefUDmEbzvm&#10;Yc1B4/RmoHShgdkrKGV5dG6zOoUqidLzPEQECxWQSjCG5zlfUkilzQ0TvWcHpa+wB1dU5PFWm0F1&#10;UrGRudi0XefA7rhd0KJrK7vmJmr7cN0p75Gg9DebEH9juCM1BLemgHpKyI3MU8esj45/YjWQwYuO&#10;3U5cX7LZLaGUcRMNooZUbIiWHQeznWwtXKbOofVcY5ez79HBpDk4mXwPeY/61pS5tp6Nw+9tbDCe&#10;LVxkwc1s3LdcqNccdMhqjDzoTyAN0FiUHkT1hLpRYiAVLemmxXu7JdrcEQUWwasGM5qPeNSd2Je+&#10;GEe+1wj112vrVh+FDanv7cFKpa//3BHFfK/7g6Pkz6M0tTTmJmm2ijFRx5KHYwnf9dcCbz8CB0vq&#10;hlbfdNOwVqL/CgK9slEhIpwidulTo6bJtRnYEhRM2dWVUwN1SWJu+b2k1rlF1dbl58NXouRYvAYM&#10;8UFMbUaKFzU86FpLLq52RtStK/BnXEe80fKWl35F7wOlk953RWDDgyP+ufeBIFo7S5J06DXU6kR2&#10;yWqdZpC73g8T/HQtve94Zen9gR0Grlh633LqL+/9CA2Zpes8jU854EiGH4Qf5oI8Xue24e1v/SqP&#10;p1PRRAhJuM4jkMByGFgOA8thwB0c/leHgXWUrZJodX7KB8ks+jd0kIWrfG3vSeAD9H0YvSSELMG1&#10;YeGD2h3Rl8vBcjnAuf+HLgfuMwG+jrj75fglx35+OZ67A8Xz96bLvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAHZYGFfhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQG+NLDV/OJZD&#10;CG1PodCkUHrbWBvbxJKMpdjO21c9Ncdhhplvss1oGtZT52tnFYhpAoxs4XRtSwVfx7fnFTAf0Gps&#10;nCUFN/KwyR8fMky1G+wn9YdQslhifYoKqhDalHNfVGTQT11LNnpn1xkMUXYl1x0Osdw0XCbJghus&#10;bVyosKVdRcXlcDUK3gccti/itd9fzrvbz3H+8b0XpNTTZNyugQUaw38Y/vAjOuSR6eSuVnvWRC3j&#10;laBASimAxcBqtpwDOymYieUCeJ7x+wv5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9&#10;0L7BnwMAALcSAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB2WBhX4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABwcAAAAA&#10;">
+                <v:rect id="Rectangle 30" style="position:absolute;left:5619;width:31496;height:2413;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1027" filled="f" strokecolor="red" strokeweight="2pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbHiSSxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#10;EIbvBd9hGcFLqZsqiKSuokJFehCqXrxNs9MkmJ0Nu6uJb985CD0O//zfzLdY9a5Rdwqx9mzgfZyB&#10;Ii68rbk0cD59vs1BxYRssfFMBh4UYbUcvCwwt77jb7ofU6kEwjFHA1VKba51LCpyGMe+JZbs1weH&#10;ScZQahuwE7hr9CTLZtphzXKhwpa2FRXX480Z+Nldwna+me7S7XUm6Gv5RYfOmNGwX3+AStSn/+Vn&#10;e28NTOV7cREP0Ms/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFseJJLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+                <v:rect id="Rectangle 31" style="position:absolute;top:5334;width:53784;height:2032;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" strokecolor="red" strokeweight="2pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0UoEJwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKYqiHSNsiso4kGw7mVvz+ZtW2xeShJt/fdGEDwOM/MNs1h1phY3cr6yrGA8SkAQ&#10;51ZXXCj4PW2GcxA+IGusLZOCO3lYLT96C0y1bflItywUIkLYp6igDKFJpfR5SQb9yDbE0fu3zmCI&#10;0hVSO2wj3NRykiQzabDiuFBiQ+uS8kt2NQrO2z+3nv9Mt+E6mEX0pdjToVWq/9l9f4EI1IV3+NXe&#10;aQXTMTy/xB8glw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANFKBCcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
+                <v:rect id="Rectangle 1320548642" style="position:absolute;left:6286;top:2762;width:30861;height:2413;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1029" filled="f" strokecolor="red" strokeweight="2pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/694mzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQpeim4abQjRVaqglB4KtV68jdkxCWZnw+5q4r/vFgo9zrz3vnmzWA2mFTdyvrGs4GWS&#10;gCAurW64UnD43o5zED4ga2wtk4I7eVgtHx8WWGjb8xfd9qESEcK+QAV1CF0hpS9rMugntiOO2tk6&#10;gyGOrpLaYR/hppVpkmTSYMPxQo0dbWoqL/urUXDaHd0mX0934fqcRfSl+qDPXqnR0/A2BxFoCP/m&#10;v/S7jvWnafI6y7NZCr8/xQXI5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv+veJswA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;"/>
+                <v:rect id="Rectangle 381573179" style="position:absolute;left:50768;top:10001;width:5397;height:2413;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1030" filled="f" strokecolor="red" strokeweight="2pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7CQTjywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLpJQzVGV2kFRTwUanvx9sy+JsHs27C7mvTfd4VCj8PMfMMsVoNpxZWcbywrSMcJ&#10;COLS6oYrBV+fm6cchA/IGlvLpOCHPKyW93cLLLTt+YOuh1CJCGFfoII6hK6Q0pc1GfRj2xFH79s6&#10;gyFKV0ntsI9w08rnJJlIgw3HhRo7WtdUng8Xo+C0Pbp1/pZtw+VxEtHnak/vvVKjh+F1DiLQEP7D&#10;f+2dVpDl6cs0S6czuF2Kd0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7CQTjywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;"/>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EE3551" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A15A6D7" wp14:editId="565A6B40">
+            <wp:extent cx="5413895" cy="2619375"/>
+            <wp:effectExtent l="19050" t="19050" r="15875" b="9525"/>
+            <wp:docPr id="27" name="Picture 27" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="27" name="Picture 27" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5419215" cy="2621949"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF1A785" w14:textId="77777777" w:rsidR="00EE3551" w:rsidRPr="00EE3551" w:rsidRDefault="00EE3551" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk Upload </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, complete the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014244B7" w14:textId="1AEF08CD" w:rsidR="00EE3551" w:rsidRPr="00EE3551" w:rsidRDefault="00EE3551" w:rsidP="00EE3551">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">field, </w:t>
+      </w:r>
+      <w:r w:rsidR="0078668C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">click the button </w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to upload your Bulk Payment Request file</w:t>
+      </w:r>
+      <w:r w:rsidR="00786872">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34822E5F" w14:textId="15C5B1A8" w:rsidR="003E5342" w:rsidRPr="00786872" w:rsidRDefault="00786872" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>File Reference</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">field, enter a file reference </w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0139B7E6" w14:textId="42CB4DC2" w:rsidR="000903A7" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check the </w:t>
+      </w:r>
+      <w:r w:rsidR="000903A7" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment that </w:t>
+      </w:r>
+      <w:r w:rsidR="000903A7" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this payment request is consistent with the requirements stated within the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk89767468"/>
+      <w:r w:rsidR="000903A7" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pricing Arrangements and Price Limits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="000903A7" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E50ADAD" w14:textId="0117141E" w:rsidR="00B727D4" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Warning !</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once you have saved the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5428" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bulk payment request</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5428" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you </w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5428" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1EC2" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and upload the document</w:t>
+      </w:r>
+      <w:r w:rsidR="00687B13" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not close </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1EC2" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bulk payment request</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1EC2" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6AB8" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D63" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upload the document </w:t>
+      </w:r>
+      <w:r w:rsidR="00B727D4" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>as you will receive an error message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2FEA95" w14:textId="1303231F" w:rsidR="008727AE" w:rsidRPr="00FB7C3F" w:rsidRDefault="009130DF" w:rsidP="00FB7C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Upload</w:t>
+      </w:r>
+      <w:r w:rsidR="00377A21" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008727AE" w:rsidRPr="00FB7C3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B476116" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc164843950"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc216431484"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful </w:t>
       </w:r>
       <w:r w:rsidR="009B28A5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ile </w:t>
       </w:r>
       <w:r w:rsidR="009B28A5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pload</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1C644A1B" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00785EDF" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10918,85 +12479,85 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551539" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39AB3D80" wp14:editId="55D4630F">
             <wp:extent cx="4741333" cy="528273"/>
             <wp:effectExtent l="0" t="0" r="2540" b="5715"/>
             <wp:docPr id="8" name="Picture 8" descr="Confirmation the file has been uploaded for further processing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId38"/>
                     <a:srcRect l="873" t="1180" r="1362" b="82432"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4749221" cy="529152"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC3E731" w14:textId="77777777" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00CA56DC" w:rsidP="00452532">
+    <w:p w14:paraId="7CC3E731" w14:textId="77777777" w:rsidR="00D3193C" w:rsidRDefault="00CA56DC" w:rsidP="00452532">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> verify </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -11078,138 +12639,151 @@
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
       <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> payment requests </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are valid,</w:t>
       </w:r>
       <w:r w:rsidR="00A81AB1" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> proceed as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02892EDA" w14:textId="77777777" w:rsidR="00F75480" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00A351D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w14:paraId="610F1D9F" w14:textId="1F7F4685" w:rsidR="009E0E03" w:rsidRDefault="009E0E03" w:rsidP="009E0E03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>View Payment Request</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve">Home </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tile and search fo</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve">screen, click the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>r the recent</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bulk upload </w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">file. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screen displays. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D711F9" w14:textId="77777777" w:rsidR="00792A7D" w:rsidRPr="00050BDA" w:rsidRDefault="00AB73E1" w:rsidP="00551539">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7363BF0F" w14:textId="538B6E32" w:rsidR="009E0E03" w:rsidRDefault="009E0E03" w:rsidP="009E0E03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F23545C" wp14:editId="4FE91D7A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F23545C" wp14:editId="7A138941">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1362075</wp:posOffset>
+                  <wp:posOffset>1375929</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>669290</wp:posOffset>
+                  <wp:posOffset>693247</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1304925" cy="1400175"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5610" name="Rectangle 5610"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1304925" cy="1400175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
@@ -11225,1401 +12799,2124 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="57BC6CFA" id="Rectangle 5610" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.25pt;margin-top:52.7pt;width:102.75pt;height:110.25pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArusq/fwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQIsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+UTy6nrfGrZT6BuwJS8ucs6UlVA1dlPyH8+r&#10;D18480HYShiwquQH5fn14v27q87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8BTlkSasBWBDriJqtQ&#10;dITemmyS55+yDrByCFJ5T7e3vZAvEr7WSoYHrb0KzJScYgtpxbSu45otrsR8g8LVjRzCEP8QRSsa&#10;S05HqFsRBNti8wdU20gEDzpcSGgz0LqRKuVA2RT5q2yeauFUyoXI8W6kyf8/WHm/e3KPSDR0zs89&#10;bWMWe41t/FN8bJ/IOoxkqX1gki6Lj/n0cjLjTJKsmOZ58XkW6cxO5g59+KqgZXFTcqTXSCSJ3Z0P&#10;vepRJXqzsGqMSS9ibLzwYJoq3qUDbtY3BtlO0FOuVjl9g7szNXIeTbNTMmkXDkZFDGO/K82aisKf&#10;pEhSnakRVkipbCh6US0q1XubnTuLlRktUqYJMCJrinLEHgCOmj3IEbvPe9CPpiqV6Wic/y2w3ni0&#10;SJ7BhtG4bSzgWwCGsho89/pHknpqIktrqA6PyBD6JvFOrhp6tzvhw6NA6grqH+r08ECLNtCVHIYd&#10;ZzXgr7fuoz4VK0k566jLSu5/bgUqzsw3S2V8WUynsS3TYTr7PKEDnkvW5xK7bW+AXr+gmeJk2kb9&#10;YI5bjdC+0EBYRq8kElaS75LLgMfDTei7n0aKVMtlUqNWdCLc2ScnI3hkNdbl8/5FoBuKN1Dd38Ox&#10;I8X8VQ33utHSwnIbQDepwE+8DnxTG6fCGUZOnBPn56R1GoyL3wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEalY2zgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdimFpkWWRpvY&#10;g4cmVi+9LewIpOwsYZeC/97xpMfJe/neN/lutp244uBbRwqWiwgEUuVMS7WCz4/Xxw0IHzQZ3TlC&#10;Bd/oYVfc3uQ6M26id7yeQi0YQj7TCpoQ+kxKXzVotV+4HomzLzdYHfgcamkGPTHcdjKOorW0uiVe&#10;aHSP+wary2m0CsrDedhvXlaHMD6sGX2p3/A4KXV/Nz8/gQg4h78y/OqzOhTsVLqRjBedgniZpFzl&#10;IEoTENxIeBBEqWAVp1uQRS7//1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACu6yr9/&#10;AgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEal&#10;Y2zgAAAACwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="6A8CC2FA">
+              <v:rect id="Rectangle 5610" style="position:absolute;margin-left:108.35pt;margin-top:54.6pt;width:102.75pt;height:110.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="178A200C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArusq/fwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQIsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+UTy6nrfGrZT6BuwJS8ucs6UlVA1dlPyH8+r&#10;D18480HYShiwquQH5fn14v27q87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8BTlkSasBWBDriJqtQ&#10;dITemmyS55+yDrByCFJ5T7e3vZAvEr7WSoYHrb0KzJScYgtpxbSu45otrsR8g8LVjRzCEP8QRSsa&#10;S05HqFsRBNti8wdU20gEDzpcSGgz0LqRKuVA2RT5q2yeauFUyoXI8W6kyf8/WHm/e3KPSDR0zs89&#10;bWMWe41t/FN8bJ/IOoxkqX1gki6Lj/n0cjLjTJKsmOZ58XkW6cxO5g59+KqgZXFTcqTXSCSJ3Z0P&#10;vepRJXqzsGqMSS9ibLzwYJoq3qUDbtY3BtlO0FOuVjl9g7szNXIeTbNTMmkXDkZFDGO/K82aisKf&#10;pEhSnakRVkipbCh6US0q1XubnTuLlRktUqYJMCJrinLEHgCOmj3IEbvPe9CPpiqV6Wic/y2w3ni0&#10;SJ7BhtG4bSzgWwCGsho89/pHknpqIktrqA6PyBD6JvFOrhp6tzvhw6NA6grqH+r08ECLNtCVHIYd&#10;ZzXgr7fuoz4VK0k566jLSu5/bgUqzsw3S2V8WUynsS3TYTr7PKEDnkvW5xK7bW+AXr+gmeJk2kb9&#10;YI5bjdC+0EBYRq8kElaS75LLgMfDTei7n0aKVMtlUqNWdCLc2ScnI3hkNdbl8/5FoBuKN1Dd38Ox&#10;I8X8VQ33utHSwnIbQDepwE+8DnxTG6fCGUZOnBPn56R1GoyL3wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALiePpvgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpctQt5WmE0xi&#10;Bw6TGFy4pY1pqzVO1aRreXvMCW62/l+fP+e72XXigkNoPWlYLhIQSJW3LdUaPt5f7jcgQjRkTecJ&#10;NXxjgF1xfZWbzPqJ3vByirVgCIXMaGhi7DMpQ9WgM2HheyTOvvzgTOR1qKUdzMRw10mVJKl0piW+&#10;0Jge9w1W59PoNJSHz2G/eV4d4niXMvpcv+Jx0vr2Zn56BBFxjn9l+NVndSjYqfQj2SA6DWqZrrnK&#10;QbJVILjxoBQPpYaV2q5BFrn8/0PxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACu6yr9/&#10;AgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALie&#10;PpvgAAAACwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E466999" wp14:editId="3D1CA1CB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60762127" wp14:editId="2EE2B334">
             <wp:extent cx="5405120" cy="2281237"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="24130"/>
             <wp:docPr id="5609" name="Picture 5609" descr="Screen shot of the Payment Request options with the View Payment Request tile highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5410585" cy="2283543"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD960D0" w14:textId="77777777" w:rsidR="00ED755C" w:rsidRPr="00050BDA" w:rsidRDefault="006429AB" w:rsidP="00A351D8">
+    <w:p w14:paraId="02892EDA" w14:textId="5007FFEC" w:rsidR="00F75480" w:rsidRPr="00050BDA" w:rsidRDefault="009E0E03" w:rsidP="009E0E03">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">View </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>View Payment Request</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> tile</w:t>
+      </w:r>
+      <w:r w:rsidR="003727B5">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003727B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> drop</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003727B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r w:rsidR="003727B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>down</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">screen displays.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00866E4C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, select </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D711F9" w14:textId="083F8F96" w:rsidR="00792A7D" w:rsidRPr="00050BDA" w:rsidRDefault="00FB7C3F" w:rsidP="00551539">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1036 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B2CB0B" wp14:editId="22B0610C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="604666A6" wp14:editId="430510E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>366712</wp:posOffset>
+                  <wp:posOffset>1466849</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2499043</wp:posOffset>
+                  <wp:posOffset>1443354</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4510087" cy="266700"/>
-                <wp:effectExtent l="0" t="0" r="24130" b="19050"/>
+                <wp:extent cx="619125" cy="371475"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5619" name="Rectangle 5619" descr="Red rectoange surrounding the error submission" title="Red Rectangle"/>
+                <wp:docPr id="34271615" name="Rectangle 34271615" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4510087" cy="266700"/>
+                          <a:ext cx="619125" cy="371475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5AF9A3D9" id="Rectangle 5619" o:spid="_x0000_s1026" alt="Title: Red Rectangle - Description: Red rectoange surrounding the error submission" style="position:absolute;margin-left:28.85pt;margin-top:196.8pt;width:355.1pt;height:21pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi+6lNgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6WNBnSJokWFA&#10;0RZth54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq+mbfGLZT6GuwBZ+c5ZwpK6Gs7abgP15X&#10;X64480HYUhiwquAH5fnN4vOn69bN1RQqMKVCRiDWz1tX8CoEN88yLyvVCH8GTllSasBGBBJxk5Uo&#10;WkJvTDbN84usBSwdglTe0+ldp+SLhK+1kuFRa68CMwWn3EJaMa3ruGaLazHfoHBVLfs0xD9k0Yja&#10;UtAR6k4EwbZY/wHV1BLBgw5nEpoMtK6lSjVQNZP8XTUvlXAq1ULkeDfS5P8frHzYvbgnJBpa5+ee&#10;trGKvcYm/ik/tk9kHUay1D4wSYez80meX11yJkk3vbi4zBOb2dHboQ/fFDQsbgqOdBmJI7G794Ei&#10;kulgEoNZWNXGpAsxNh54MHUZz5KAm/WtQbYTdJOrVU5fvDzCODEjKbpmx1rSLhyMihjGPivN6pKy&#10;n6ZMUpupEVZIqWyYdKpKlKqLdn4aLDZm9EihE2BE1pTliN0DDJYdyIDd5dzbR1eVunR0zv+WWOc8&#10;eqTIYMPo3NQW8CMAQ1X1kTv7gaSOmsjSGsrDEzKEbka8k6ua7u1e+PAkkIaCxocGPTzSog20BYd+&#10;x1kF+Ouj82hPvUpazloasoL7n1uBijPz3VIXf53MZnEqkzA7v5ySgKea9anGbptboNuf0JPiZNpG&#10;+2CGrUZo3ug9WMaopBJWUuyCy4CDcBu64acXRarlMpnRJDoR7u2LkxE8shr78nX/JtD1zRuo7R9g&#10;GEgxf9fDnW30tLDcBtB1avAjrz3fNMWpcfoXJz4Tp3KyOr6Li98AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/3YBc4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEEB3JP7BOiQWRB0IddoQp4JK&#10;dOiARNuFzYmPJGpsR7bThL/nmGA83dO7d8VmNj27oA+dsxIeFgkwtLXTnW0knI5v9ytgISqrVe8s&#10;SvjGAJvy+qpQuXaT/cDLITaMJDbkSkIb45BzHuoWjQoLN6Cl3ZfzRkUafcO1VxPJTc8fk0RwozpL&#10;F1o14LbF+nwYjYRq9+m3q9d0F8c7Qepzs8f3Scrbm/nlGVjEOf7B8JtP6VBSU+VGqwPrJSyzjEgJ&#10;6ToVwAjIRLYGVkl4SpcCeFnw/y+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBi+6lN&#10;gAIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/&#10;3YBc4AAAAAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="77F0D9E8">
+              <v:rect id="Rectangle 34271615" style="position:absolute;margin-left:115.5pt;margin-top:113.65pt;width:48.75pt;height:29.25pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="0FD2F3BD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8tJQlfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46zpF2DOkXQIsOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+UTy5nbfGLZT6GuwBc8vRpwpK6Gs7abgP16W&#10;n75w5oOwpTBgVcEPyvPb+ccPN62bqTFUYEqFjECsn7Wu4FUIbpZlXlaqEf4CnLIk1ICNCHTETVai&#10;aAm9Mdl4NLrMWsDSIUjlPd3ed0I+T/haKxmetPYqMFNwii2kFdO6jms2vxGzDQpX1bIPQ/xDFI2o&#10;LTkdoO5FEGyL9R9QTS0RPOhwIaHJQOtaqpQDZZOP3mTzXAmnUi5EjncDTf7/wcrH3bNbIdHQOj/z&#10;tI1Z7DU28U/xsX0i6zCQpfaBSbq8zK/z8ZQzSaLPV/nkahrJzE7GDn34qqBhcVNwpLdIFIndgw+d&#10;6lEl+rKwrI1J72FsvPBg6jLepQNu1ncG2U7QQy6XI/p6d2dq5DyaZqdU0i4cjIoYxn5XmtUlBT9O&#10;kaQqUwOskFLZkHeiSpSq8zY9dxbrMlqkTBNgRNYU5YDdAxw1O5Ajdpd3rx9NVSrSwXj0t8A648Ei&#10;eQYbBuOmtoDvARjKqvfc6R9J6qiJLK2hPKyQIXQt4p1c1vRuD8KHlUDqCeoe6vPwRIs20BYc+h1n&#10;FeCv9+6jPpUqSTlrqccK7n9uBSrOzDdLRXydTyaxKdNhMr0a0wHPJetzid02d0Cvn9NEcTJto34w&#10;x61GaF5pHCyiVxIJK8l3wWXA4+EudL1PA0WqxSKpUSM6ER7ss5MRPLIa6/Jl/yrQ9cUbqOof4diP&#10;YvamhjvdaGlhsQ2g61TgJ157vqmJU+H0AydOifNz0jqNxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PyZ7mOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILIg6TdRihTgVVKID&#10;AxKFhc2JjyRqfI5ipwn/nmOi2929p3ffK3aL68UZx9B50rBeJSCQam87ajR8frzcKxAhGrKm94Qa&#10;fjDArry+Kkxu/UzveD7GRnAIhdxoaGMccilD3aIzYeUHJNa+/ehM5HVspB3NzOGul2mSbKUzHfGH&#10;1gy4b7E+HSenoTp8jXv1nB3idLfl6FPzim+z1rc3y9MjiIhL/DfDHz6jQ8lMlZ/IBtFrSLM1d4k8&#10;pA8ZCHZkqdqAqPiiNgpkWcjLDuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHy0lCV+&#10;AgAAXgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD8m&#10;e5jhAAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidR="0078668C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E7673E4" wp14:editId="0CC64461">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>752475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1044575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2400300" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2128460896" name="Rectangle 2128460896"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2400300" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="37A65679">
+              <v:rect id="Rectangle 2128460896" style="position:absolute;margin-left:59.25pt;margin-top:82.25pt;width:189pt;height:19.5pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="56596A42" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdFH+YfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kabsFdYqgRYYB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAdHFMlH8pHU1fW+MWyn0NdgCz45yzlTVkJZ203Bf7ys&#10;Pn3hzAdhS2HAqoIflOfXi48frlo3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wZOGVJqQEbEUjETVai&#10;aAm9Mdk0zy+yFrB0CFJ5T7e3nZIvEr7WSoYHrb0KzBSccgvpi+m7jt9scSXmGxSuqmWfhviHLBpR&#10;Wwo6Qt2KINgW6z+gmloieNDhTEKTgda1VKkGqmaSv6nmuRJOpVqIHO9Gmvz/g5X3u2f3iERD6/zc&#10;0zFWsdfYxH/Kj+0TWYeRLLUPTNLldJbnn3PiVJJuOru8OE9sZkdvhz58U9CweCg4UjMSR2J35wNF&#10;JNPBJAazsKqNSQ0xNl54MHUZ75KAm/WNQbYT1MnVKqdfbB5hnJiRFF2zYy3pFA5GRQxjn5RmdRmz&#10;T5mkMVMjrJBS2TDpVJUoVRft/DRYHMzokUInwIisKcsRuwcYLDuQAbvLubePripN6eic/y2xznn0&#10;SJHBhtG5qS3gewCGquojd/YDSR01kaU1lIdHZAjdjngnVzX17U748CiQloJaTYseHuijDbQFh/7E&#10;WQX46737aE+zSlrOWlqygvufW4GKM/Pd0hR/ncxmcSuTMDu/nJKAp5r1qcZumxug7k/oSXEyHaN9&#10;MMNRIzSv9B4sY1RSCSspdsFlwEG4Cd3y04si1XKZzGgTnQh39tnJCB5ZjXP5sn8V6PrhDTT29zAs&#10;pJi/meHONnpaWG4D6DoN+JHXnm/a4jQ4/YsTn4lTOVkd38XFbwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOFxqKnfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdfoXhRCngkr0&#10;wKEShQs3J16SqPE6sp0mvD3LCW4z2tHsN8Vutr24oA+dIwXLRQICqXamo0bBx/vLfQYiRE1G945Q&#10;wTcG2JXXV4XOjZvoDS+n2AguoZBrBW2MQy5lqFu0OizcgMS3L+etjmx9I43XE5fbXq6SJJVWd8Qf&#10;Wj3gvsX6fBqtgurw6ffZ8/oQx7uUq8/NKx4npW5v5qdHEBHn+BeGX3xGh5KZKjeSCaJnv8y2HGWR&#10;blhwYvOQsqgUrJL1FmRZyP8byh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHRR/mH8C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4XGo&#10;qd8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0078668C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64326837" wp14:editId="184FF173">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>885825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>777875</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2266950" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1162195549" name="Rectangle 1162195549"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2266950" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="49CBB8F5">
+              <v:rect id="Rectangle 1162195549" style="position:absolute;margin-left:69.75pt;margin-top:61.25pt;width:178.5pt;height:19.5pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="57476C2F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDkl6RfAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EaboGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAeZEslH8onUze2hNmyv0Fdgcz6+GHGmrISistuc/3hd&#10;ffnKmQ/CFsKAVTk/Ks9vF58/3TRuriZQgikUMgKxft64nJchuHmWeVmqWvgLcMqSUgPWItAWt1mB&#10;oiH02mST0WiWNYCFQ5DKezq9b5V8kfC1VjI8ae1VYCbnlFtIK6Z1E9dscSPmWxSurGSXhviHLGpR&#10;WQo6QN2LINgOqz+g6koieNDhQkKdgdaVVKkGqmY8elfNuhROpVqIHO8Gmvz/g5WP+7V7RqKhcX7u&#10;SYxVHDTW8U/5sUMi6ziQpQ6BSTqcTGaz60viVJJuMr2akUww2cnboQ/fFNQsCjlHuozEkdg/+NCa&#10;9iYxmIVVZUy6EGPjgQdTFfEsbXC7uTPI9oJucrUa0deFOzOj4NE1O9WSpHA0KmIY+6I0q4qYfcok&#10;tZkaYIWUyoZxqypFodpol+fBYmNGj1RpAozImrIcsDuA3rIF6bHbujv76KpSlw7Oo78l1joPHiky&#10;2DA415UF/AjAUFVd5Na+J6mlJrK0geL4jAyhnRHv5Kqie3sQPjwLpKGgq6ZBD0+0aANNzqGTOCsB&#10;f310Hu2pV0nLWUNDlnP/cydQcWa+W+ri6/F0GqcybaaXVxPa4Llmc66xu/oO6PbH9KQ4mcRoH0wv&#10;aoT6jd6DZYxKKmElxc65DNhv7kI7/PSiSLVcJjOaRCfCg107GcEjq7EvXw9vAl3XvIHa/hH6gRTz&#10;dz3c2kZPC8tdAF2lBj/x2vFNU5wap3tx4jNxvk9Wp3dx8RsAAP//AwBQSwMEFAAGAAgAAAAhAB1V&#10;vMTfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SCyIOk1p1IY4FVSiA0Ml&#10;CgubEx9J1Pgc2U4T/j3HBNt7d0/vvit2s+3FBX3oHClYLhIQSLUzHTUKPt5f7jcgQtRkdO8IFXxj&#10;gF15fVXo3LiJ3vByio3gEgq5VtDGOORShrpFq8PCDUi8+3Le6sjWN9J4PXG57WWaJJm0uiO+0OoB&#10;9y3W59NoFVSHT7/fPK8OcbzLuPrcvOJxUur2Zn56BBFxjn9h+MVndCiZqXIjmSB69qvtmqMs0pQF&#10;Jx62GYuKJ9lyDbIs5P8fyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5JekXwCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHVW8xN8A&#10;AAALAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E0E03" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C63ADC1" wp14:editId="6387DAA8">
-[...2 lines deleted...]
-            <wp:docPr id="5618" name="Picture 5618" descr="Screen shot of the search for payment requests" title="Find Screen"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B267BD7" wp14:editId="7E69A6DE">
+            <wp:extent cx="5378479" cy="2395537"/>
+            <wp:effectExtent l="19050" t="19050" r="12700" b="24130"/>
+            <wp:docPr id="5" name="Picture 5" descr="Screen shot of the Search for Payment Requests screen showing the 'Search by' drop-down."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId39">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="4460875"/>
+                      <a:ext cx="5383165" cy="2397624"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40499172" w14:textId="77777777" w:rsidR="00F82257" w:rsidRPr="00050BDA" w:rsidRDefault="002938BA" w:rsidP="00A351D8">
+    <w:p w14:paraId="1BF21DE9" w14:textId="01985A49" w:rsidR="003727B5" w:rsidRDefault="003727B5" w:rsidP="009E0E03">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, complete the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7125C314" w14:textId="6F7490C9" w:rsidR="009E0E03" w:rsidRPr="009E0E03" w:rsidRDefault="003727B5" w:rsidP="009E0E03">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From </w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View </w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drop</w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>down</w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, select </w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Upload</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bulk Payment File</w:t>
+      </w:r>
+      <w:r w:rsidR="006429AB" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780233F4" w14:textId="36338298" w:rsidR="006277FC" w:rsidRPr="00050BDA" w:rsidRDefault="003727B5" w:rsidP="009E0E03">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drop-down, s</w:t>
+      </w:r>
+      <w:r w:rsidR="006277FC" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect search criteria </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>as required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07901646" w14:textId="5838C379" w:rsidR="00762FF9" w:rsidRPr="00050BDA" w:rsidRDefault="00786872" w:rsidP="00D31F07">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2336" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you s</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>File name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bulk file name</w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327D0AB3" w14:textId="5B63F8B0" w:rsidR="00786872" w:rsidRDefault="00786872" w:rsidP="00D31F07">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2336" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you s</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008D10C3" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the ‘From Date’ and ‘To Date’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF8CD82" w14:textId="53872D59" w:rsidR="00ED755C" w:rsidRPr="00786872" w:rsidRDefault="00786872" w:rsidP="0078668C">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lick </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED755C" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Get Files</w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00786872">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The results </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>display</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the lower half of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F6A3B2" w14:textId="34667085" w:rsidR="00856BD1" w:rsidRDefault="00FB7C3F" w:rsidP="00856BD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F768CB" wp14:editId="15C16E98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295274</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2099310</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4391025" cy="857250"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="541650233" name="Rectangle 541650233" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4391025" cy="857250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="737C3CA5">
+              <v:rect id="Rectangle 541650233" style="position:absolute;margin-left:23.25pt;margin-top:165.3pt;width:345.75pt;height:67.5pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="4CD04657" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDh50EgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydYGdYqgRYYB&#10;RVusHXpWZCk2IIsapcTJfv0o+SNBN+wwzAdZFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bv7+s&#10;P1xy5oOwpTBgVcGPyvOb5ft3161bqClUYEqFjECsX7Su4FUIbpFlXlaqEf4CnLKk1ICNCCTiNitR&#10;tITemGya55+yFrB0CFJ5T6d3nZIvE77WSoZHrb0KzBSccgtpxbRu4potr8Vii8JVtezTEP+QRSNq&#10;S0FHqDsRBNth/RtUU0sEDzpcSGgy0LqWKtVA1UzyN9U8V8KpVAuR491Ik/9/sPJh/+yekGhonV94&#10;2sYqDhqb+Kf82CGRdRzJUofAJB3OPl5N8umcM0m6y/nn6TyxmZ28HfrwRUHD4qbgSJeROBL7ex8o&#10;IpkOJjGYhXVtTLoQY+OBB1OX8SwJuN3cGmR7QTe5Xuf0xcsjjDMzkqJrdqol7cLRqIhh7DelWV1S&#10;9tOUSWozNcIKKZUNk05ViVJ10ebnwWJjRo8UOgFGZE1Zjtg9wGDZgQzYXc69fXRVqUtH5/xviXXO&#10;o0eKDDaMzk1tAf8EYKiqPnJnP5DUURNZ2kB5fEKG0M2Id3Jd073dCx+eBNJQ0PjQoIdHWrSBtuDQ&#10;7zirAH/+6TzaU6+SlrOWhqzg/sdOoOLMfLXUxVeT2SxOZRJm1EMk4Llmc66xu+YW6PYn9KQ4mbbR&#10;PphhqxGaV3oPVjEqqYSVFLvgMuAg3IZu+OlFkWq1SmY0iU6Ee/vsZASPrMa+fDm8CnR98wZq+wcY&#10;BlIs3vRwZxs9Lax2AXSdGvzEa883TXFqnP7Fic/EuZysTu/i8hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5fJou3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsiDoQcKMQp4JK&#10;dGBAorB0c+IjiRqfo9hpwr/nYIHx9J6++16xWVwvTjiGzpOGm1UCAqn2tqNGw8f783UGIkRD1vSe&#10;UMMXBtiU52eFya2f6Q1P+9gIhlDIjYY2xiGXMtQtOhNWfkDi7NOPzkQ+x0ba0cwMd728TRIlnemI&#10;P7RmwG2L9XE/OQ3V7jBus6d0F6crxehj84Kvs9aXF8vjA4iIS/wrw48+q0PJTpWfyAbRa7hT99zU&#10;kKaJAsGFdZrxuOo3USDLQv6fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ4edBIAC&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuXya&#10;Lt4AAAAKAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00856BD1" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1068C3DB" wp14:editId="06CE282A">
+            <wp:extent cx="5400000" cy="4204800"/>
+            <wp:effectExtent l="19050" t="19050" r="10795" b="24765"/>
+            <wp:docPr id="5624" name="Picture 5624" descr="Search for payment request screen" title="Find Screen"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5624"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5400000" cy="4204800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534D2F53" w14:textId="27CD3745" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="0078668C">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The table below explains what the different status</w:t>
+      </w:r>
+      <w:r w:rsidR="00D028B2">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mean. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3362"/>
+        <w:gridCol w:w="5710"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0078668C" w:rsidRPr="008D6F43" w14:paraId="306E5644" w14:textId="77777777" w:rsidTr="001173C2">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="531D695B" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableHeading"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A5F989C" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableHeading"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Definition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0078668C" w:rsidRPr="008D6F43" w14:paraId="3C62B3B7" w14:textId="77777777" w:rsidTr="001173C2">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13F02E05" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableText"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SUCCESSFUL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00223BF4" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableText"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The payment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">request </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>has been submitted successfully</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0078668C" w:rsidRPr="008D6F43" w14:paraId="464E93FA" w14:textId="77777777" w:rsidTr="001173C2">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3195568A" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableText"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ERROR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="193" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="193" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4925B2F1" w14:textId="77777777" w:rsidR="0078668C" w:rsidRPr="00050BDA" w:rsidRDefault="0078668C" w:rsidP="001173C2">
+            <w:pPr>
+              <w:pStyle w:val="NDIATableText"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The payment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">request </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has not been submitted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>successfully</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and further action needs to be taken.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24769F80" w14:textId="77777777" w:rsidR="00D028B2" w:rsidRDefault="00D028B2" w:rsidP="00D028B2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F2D9AD" w14:textId="2DE77B6C" w:rsidR="00551539" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc216431485"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unsuccessful </w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ile </w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pload</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="77959EE8" w14:textId="77777777" w:rsidR="00551539" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the bulk </w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayment </w:t>
+      </w:r>
+      <w:r w:rsidR="00762FF9" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equest file does not meet the upload validation requirements, a message will be displayed advising that the file validation has failed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FE1B0C" w14:textId="77777777" w:rsidR="00551539" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, an error file specifying the errors (column A) in the file will be available to download and view so you can make the required changes to the original file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C60836F" w14:textId="77777777" w:rsidR="00551539" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="00551539">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72658442" wp14:editId="4FFC720E">
+            <wp:extent cx="5400675" cy="1514475"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="10" name="Picture 10" descr="Microsoft Excel screenshot showing the error message and hours entry which is in error."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId41"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5400675" cy="1514475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9F1EA1" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00551539" w:rsidP="005F691B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: When uploading the corrected bulk upload file, please ensure that the file is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>renamed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, as it cannot be the same name as a file previously uploaded (successful or unsuccessful).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C66D024" w14:textId="77777777" w:rsidR="00F82257" w:rsidRPr="00050BDA" w:rsidRDefault="00F82257" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc216431486"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifying the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1562D" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulk </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1562D" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pload </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correct</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1562D" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the error</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1F4BE420" w14:textId="46AD597A" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00FE3CCF" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...3 lines deleted...]
-        <w:t>Open the entry to verify the Reject Reason.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the results area of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elect the Payment Request Number with</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1562D" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ERROR</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1562D" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to see the type of error</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615D8792" w14:textId="77777777" w:rsidR="00856BD1" w:rsidRPr="00050BDA" w:rsidRDefault="0019490D" w:rsidP="00720302">
+    <w:p w14:paraId="3D7B5A72" w14:textId="77777777" w:rsidR="00856BD1" w:rsidRPr="00050BDA" w:rsidRDefault="00856BD1" w:rsidP="000B0A0E">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71979CCD" wp14:editId="6DDC3BF1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B2CB0B" wp14:editId="0463E9F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1984430</wp:posOffset>
+                  <wp:posOffset>314325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3194492</wp:posOffset>
+                  <wp:posOffset>2359660</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4314825" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5619" name="Rectangle 5619" descr="Red rectoange surrounding the error submission" title="Red Rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4314825" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="37C108B3">
+              <v:rect id="Rectangle 5619" style="position:absolute;margin-left:24.75pt;margin-top:185.8pt;width:339.75pt;height:21pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red Rectangle - Description: Red rectoange surrounding the error submission" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="5B8F58CE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9yevmgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1k6WNBnSJokWFA&#10;0RZrh54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq+mbfGLZT6GuwBZ+c5ZwpK6Gs7abgP15W&#10;n64480HYUhiwquAH5fnN4uOH69bN1RQqMKVCRiDWz1tX8CoEN88yLyvVCH8GTllSasBGBBJxk5Uo&#10;WkJvTDbN84usBSwdglTe0+ldp+SLhK+1kuFRa68CMwWn3EJaMa3ruGaLazHfoHBVLfs0xD9k0Yja&#10;UtAR6k4EwbZY/wHV1BLBgw5nEpoMtK6lSjVQNZP8TTXPlXAq1ULkeDfS5P8frHzYPbsnJBpa5+ee&#10;trGKvcYm/ik/tk9kHUay1D4wSYezz5PZ1fScM0m66cXFZZ7YzI7eDn34qqBhcVNwpMtIHIndvQ8U&#10;kUwHkxjMwqo2Jl2IsfHAg6nLeJYE3KxvDbKdoJtcrXL64uURxokZSdE1O9aSduFgVMQw9rvSrC4p&#10;+2nKJLWZGmGFlMqGSaeqRKm6aOenwWJjRo8UOgFGZE1Zjtg9wGDZgQzYXc69fXRVqUtH5/xviXXO&#10;o0eKDDaMzk1tAd8DMFRVH7mzH0jqqIksraE8PCFD6GbEO7mq6d7uhQ9PAmkoaHxo0MMjLdpAW3Do&#10;d5xVgL/eO4/21Kuk5aylISu4/7kVqDgz3yx18ZfJbBanMgmz88spCXiqWZ9q7La5Bbr9CT0pTqZt&#10;tA9m2GqE5pXeg2WMSiphJcUuuAw4CLehG356UaRaLpMZTaIT4d4+OxnBI6uxL1/2rwJd37yB2v4B&#10;hoEU8zc93NlGTwvLbQBdpwY/8trzTVOcGqd/ceIzcSonq+O7uPgNAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP6dDI4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXahKG2RpdEm&#10;9uDBxNpLbws7Aik7S9il4L93POlx8l6++V6+nW0nLjj41pGCeBGBQKqcaalWcPx8vV+D8EGT0Z0j&#10;VPCNHrbF9VWuM+Mm+sDLIdSCIeQzraAJoc+k9FWDVvuF65E4+3KD1YHPoZZm0BPDbSeXUZRKq1vi&#10;D43ucddgdT6MVkG5Pw279UuyD+Ndyuhz/Ybvk1K3N/PzE4iAc/grw68+q0PBTqUbyXjRKXjYPHJT&#10;QbKKUxBcWC03PK7kJE5SkEUu/08ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9yevm&#10;gAIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDP&#10;6dDI4AAAAAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C63ADC1" wp14:editId="7D48BEF2">
+            <wp:extent cx="5400000" cy="4204800"/>
+            <wp:effectExtent l="19050" t="19050" r="10795" b="24765"/>
+            <wp:docPr id="5618" name="Picture 5618" descr="Screen shot of the search for payment requests" title="Find Screen"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5400000" cy="4204800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40499172" w14:textId="502390AD" w:rsidR="00F82257" w:rsidRPr="00050BDA" w:rsidRDefault="00FE3CCF" w:rsidP="00A351D8">
+      <w:pPr>
+        <w:pStyle w:val="NDIAStep"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Payment Request Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00570114">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">link </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the file with the ERROR status.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request Details </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615D8792" w14:textId="42E43847" w:rsidR="00856BD1" w:rsidRPr="00050BDA" w:rsidRDefault="00C55752" w:rsidP="00720302">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FA7C0EB" wp14:editId="42B80482">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>304800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3969385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="554182" cy="236855"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1354682101" name="Rectangle 1354682101" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="554182" cy="236855"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2DB6D30F">
+              <v:rect id="Rectangle 1354682101" style="position:absolute;margin-left:24pt;margin-top:312.55pt;width:43.65pt;height:18.65pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2F599A59" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6d2MefgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSdcFdYqgRYYB&#10;RRu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk9c2hNmyv0Fdgcz6+GHGmrISistuc/3hZ&#10;fbrizAdhC2HAqpwflec3i48frhs3VxMowRQKGYFYP29czssQ3DzLvCxVLfwFOGVJqAFrEeiI26xA&#10;0RB6bbLJaHSZNYCFQ5DKe7q9a4V8kfC1VjI8au1VYCbnFFtIK6Z1E9dscS3mWxSurGQXhviHKGpR&#10;WXI6QN2JINgOqz+g6koieNDhQkKdgdaVVCkHymY8epPNcymcSrkQOd4NNPn/Bysf9s9ujURD4/zc&#10;0zZmcdBYxz/Fxw6JrONAljoEJulyNpuOryacSRJNPl9ezWaRzOxk7NCHbwpqFjc5R3qLRJHY3/vQ&#10;qvYq0ZeFVWVMeg9j44UHUxXxLh1wu7k1yPaCHnK1GtHXuTtTI+fRNDulknbhaFTEMPZJaVYVFPwk&#10;RZKqTA2wQkplw7gVlaJQrbfZubNYl9EiZZoAI7KmKAfsDqDXbEF67DbvTj+aqlSkg/Hob4G1xoNF&#10;8gw2DMZ1ZQHfAzCUVee51e9JaqmJLG2gOK6RIbQt4p1cVfRu98KHtUDqCeoe6vPwSIs20OQcuh1n&#10;JeCv9+6jPpUqSTlrqMdy7n/uBCrOzHdLRfx1PJ3GpkyH6ezLhA54LtmcS+yuvgV6/TFNFCfTNuoH&#10;0281Qv1K42AZvZJIWEm+cy4D9ofb0PY+DRSplsukRo3oRLi3z05G8MhqrMuXw6tA1xVvoKp/gL4f&#10;xfxNDbe60dLCchdAV6nAT7x2fFMTp8LpBk6cEufnpHUai4vfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;oTSU8uAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7FFpCkKXRJvbg&#10;wcTqxdvCjkDKzhJ2Kfj2Tk/2ODN/vvn+YrfYXpxx9J0jBetVBAKpdqajRsHX5+tjBsIHTUb3jlDB&#10;L3rYlbc3hc6Nm+kDz8fQCIaQz7WCNoQhl9LXLVrtV25A4tuPG60OPI6NNKOeGW57GUdRKq3uiD+0&#10;esB9i/XpOFkF1eF73GcvySFMDymjT80bvs9K3d8tz08gAi7hPwwXfVaHkp0qN5HxolewybhKUJDG&#10;2zWISyDZJiAq3qTxBmRZyOsK5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAundjHn4C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoTSU&#10;8uAAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71979CCD" wp14:editId="5306DEC1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1936750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2889250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="695325" cy="137795"/>
                 <wp:effectExtent l="0" t="19050" r="47625" b="33655"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5630" name="Arrow: Right 5630" descr="Red arrow pointing to the rejection reason of the payment request summary" title="Red Arrow"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="695325" cy="137795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rightArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
@@ -12631,88 +14928,88 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="139C7D85" id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="66F71FBF">
+              <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe" w14:anchorId="51E6E2E8">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
-                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
+                <v:path textboxrect="0,@1,@6,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Arrow: Right 5630" o:spid="_x0000_s1026" type="#_x0000_t13" alt="Title: Red Arrow - Description: Red arrow pointing to the rejection reason of the payment request summary" style="position:absolute;margin-left:156.25pt;margin-top:251.55pt;width:54.75pt;height:10.85pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSwt3xfwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2UBgVV1SBOk1C&#10;gICJ5zSX60XKxZmT9tr99XNyP9oxtAe0PqRObH+2v7N9db2rDdsq9BpszscnI86UlVBou875j5fl&#10;l6+c+SBsIQxYlfO98vx6/vnTVeNmagIVmEIhIxDrZ43LeRWCm2WZl5WqhT8BpywpS8BaBLriOitQ&#10;NIRem2wyGp1nDWDhEKTynl5vWyWfJ/yyVDI8lKVXgZmcU24hnZjOVTyz+ZWYrVG4SssuDfGBLGqh&#10;LQUdoG5FEGyD+i+oWksED2U4kVBnUJZaqlQDVTMevanmuRJOpVqIHO8Gmvz/g5X322f3iERD4/zM&#10;kxir2JVYx3/Kj+0SWfuBLLULTNLj+eX0dDLlTJJqfHpxcTmNZGYHZ4c+fFNQsyjkHPW6CgtEaBJR&#10;YnvnQ+vQG8aIHowultqYdMH16sYg2wr6esvliH5djD/MjP2YJ+UaXbND5UkKe6MioLFPqmS6oFon&#10;KeXUlGpISEipbBi3qkoUqs1zepxmbOPokYhJgBG5pPoG7A6gt2xBeuyWoM4+uqrU04Pz6F+Jtc6D&#10;R4oMNgzOtbaA7wEYqqqL3Nr3JLXURJZWUOwfkSG0E+WdXGr6zHfCh0eBNEI0bLQWwgMdpYEm59BJ&#10;nFWAv957j/bU2aTlrKGRzLn/uRGoODPfLfX85fjsLM5wupxNLyZ0wWPN6lhjN/UNUN+MaQE5mcRo&#10;H0wvlgj1K22PRYxKKmElxc65DNhfbkK7Kmj/SLVYJDOaWyfCnX12MoJHVmMDv+xeBbqu1wMNyT30&#10;4ytmb5q9tY2eFhabAKVOk3DgteObZj41Tref4lI5vierwxad/wYAAP//AwBQSwMEFAAGAAgAAAAh&#10;APd0hOvfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoHbehVYhTAVIW&#10;3SAo/QA3dh4iHkex05q/Z1jBcmauzpxb7pMb2cXOYfCoIFsJYBYbbwbsFJw+64cdsBA1Gj16tAq+&#10;bYB9dXtT6sL4K37YyzF2jCAYCq2gj3EqOA9Nb50OKz9ZpFvrZ6cjjXPHzayvBHcjl0I8cqcHpA+9&#10;nuxrb5uv4+KIkkTtU3PIt6d62y5veHhvXyal7u/S8xOwaFP8C8OvPqlDRU5nv6AJbFSwzmROUQW5&#10;WGfAKLGRktqdaSM3O+BVyf93qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUsLd8X8C&#10;AACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA93SE&#10;698AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" adj="19460" fillcolor="red" strokecolor="red" strokeweight="2pt"/>
+              <v:shape id="Arrow: Right 5630" style="position:absolute;margin-left:152.5pt;margin-top:227.5pt;width:54.75pt;height:10.85pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" alt="Title: Red Arrow - Description: Red arrow pointing to the rejection reason of the payment request summary" o:spid="_x0000_s1026" fillcolor="red" strokecolor="red" strokeweight="2pt" type="#_x0000_t13" adj="19460" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSwt3xfwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2UBgVV1SBOk1C&#10;gICJ5zSX60XKxZmT9tr99XNyP9oxtAe0PqRObH+2v7N9db2rDdsq9BpszscnI86UlVBou875j5fl&#10;l6+c+SBsIQxYlfO98vx6/vnTVeNmagIVmEIhIxDrZ43LeRWCm2WZl5WqhT8BpywpS8BaBLriOitQ&#10;NIRem2wyGp1nDWDhEKTynl5vWyWfJ/yyVDI8lKVXgZmcU24hnZjOVTyz+ZWYrVG4SssuDfGBLGqh&#10;LQUdoG5FEGyD+i+oWksED2U4kVBnUJZaqlQDVTMevanmuRJOpVqIHO8Gmvz/g5X322f3iERD4/zM&#10;kxir2JVYx3/Kj+0SWfuBLLULTNLj+eX0dDLlTJJqfHpxcTmNZGYHZ4c+fFNQsyjkHPW6CgtEaBJR&#10;YnvnQ+vQG8aIHowultqYdMH16sYg2wr6esvliH5djD/MjP2YJ+UaXbND5UkKe6MioLFPqmS6oFon&#10;KeXUlGpISEipbBi3qkoUqs1zepxmbOPokYhJgBG5pPoG7A6gt2xBeuyWoM4+uqrU04Pz6F+Jtc6D&#10;R4oMNgzOtbaA7wEYqqqL3Nr3JLXURJZWUOwfkSG0E+WdXGr6zHfCh0eBNEI0bLQWwgMdpYEm59BJ&#10;nFWAv957j/bU2aTlrKGRzLn/uRGoODPfLfX85fjsLM5wupxNLyZ0wWPN6lhjN/UNUN+MaQE5mcRo&#10;H0wvlgj1K22PRYxKKmElxc65DNhfbkK7Kmj/SLVYJDOaWyfCnX12MoJHVmMDv+xeBbqu1wMNyT30&#10;4ytmb5q9tY2eFhabAKVOk3DgteObZj41Tref4lI5vierwxad/wYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFoE9ZLeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXUgaFOJUgJRD&#10;L4iWPoAbb35EvI5ipw1vz/YEtxnt6NuZYru4QZxxCr0nDeuVAoFUe9tTq+H4VT08gwjRkDWDJ9Tw&#10;gwG25e1NYXLrL7TH8yG2giEUcqOhi3HMpQx1h86ElR+R+Nb4yZnIdmqlncyF4W6Qj0ptpDM98YfO&#10;jPjeYf19mB1TFlX5pd6l2bHKmvmDdp/N26j1/d3y+gIi4hL/wnCtz9Wh5E4nP5MNYtDwpFLeEjUk&#10;6VVwIlknKYgTi2yTgSwL+X9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSwt3xfwIA&#10;AI0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBaBPWS&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A15468" w:rsidRPr="00050BDA">
+      <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7643D88F" wp14:editId="34F46F62">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7643D88F" wp14:editId="1935FDB4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2917522</wp:posOffset>
+                  <wp:posOffset>2715260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3143526</wp:posOffset>
+                  <wp:posOffset>2813685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1852295" cy="356870"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5629" name="Rectangle 5629" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1852295" cy="356870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
@@ -12728,184 +15025,302 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7A366148" id="Rectangle 5629" o:spid="_x0000_s1026" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" style="position:absolute;margin-left:229.75pt;margin-top:247.5pt;width:145.85pt;height:28.1pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzW7WRgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kTR9BnSJokWFA&#10;0QZth54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq5nZfG7ZT6CuwOR+fjThTVkJR2U3Of7wu&#10;v1xx5oOwhTBgVc4PyvPb+edPN42bqQmUYAqFjECsnzUu52UIbpZlXpaqFv4MnLKk1IC1CCTiJitQ&#10;NIRem2wyGl1kDWDhEKTynk7vWyWfJ3ytlQxPWnsVmMk55RbSimldxzWb34jZBoUrK9mlIf4hi1pU&#10;loIOUPciCLbF6g+oupIIHnQ4k1BnoHUlVaqBqhmP3lXzUgqnUi1EjncDTf7/wcrH3YtbIdHQOD/z&#10;tI1V7DXW8U/5sX0i6zCQpfaBSTocX00nk+spZ5J0X6cXV5eJzezo7dCHbwpqFjc5R7qMxJHYPfhA&#10;Ecm0N4nBLCwrY9KFGBsPPJiqiGdJwM36ziDbCbrJ5XJEX7w8wjgxIym6Zsda0i4cjIoYxj4rzaqC&#10;sp+kTFKbqQFWSKlsGLeqUhSqjTY9DRYbM3qk0AkwImvKcsDuAHrLFqTHbnPu7KOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAjAENVdZFb+56klprI0hqKwwoZQjsj3sllRff2IHxYCaShoPGhQQ9PtGgDTc6h&#10;23FWAv766DzaU6+SlrOGhizn/udWoOLMfLfUxdfj8/M4lUk4n15OSMBTzfpUY7f1HdDtj+lJcTJt&#10;o30w/VYj1G/0HixiVFIJKyl2zmXAXrgL7fDTiyLVYpHMaBKdCA/2xckIHlmNffm6fxPouuYN1PaP&#10;0A+kmL3r4dY2elpYbAPoKjX4kdeOb5ri1DjdixOfiVM5WR3fxflvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAOUv+muAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WnB/QpwK&#10;KtEDByRKL9yceEmixusodprw9mxPcJvRfpqdybaTa8UZ+9B40jCfJSCQSm8bqjQcP1/v1yBCNGRN&#10;6wk1/GCAbX59lZnU+pE+8HyIleAQCqnRUMfYpVKGskZnwsx3SHz79r0zkW1fSdubkcNdKxdJspTO&#10;NMQfatPhrsbydBichmL/1e/WLw/7ONwtOfpUveH7qPXtzfT8BCLiFP9guNTn6pBzp8IPZINoNTyq&#10;jWKUxUbxKCZWar4AUWhQFyHzTP7fkP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA81u1&#10;kYECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;OUv+muAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="72F54884">
+              <v:rect id="Rectangle 5629" style="position:absolute;margin-left:213.8pt;margin-top:221.55pt;width:145.85pt;height:28.1pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="23A5A2B6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzW7WRgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kTR9BnSJokWFA&#10;0QZth54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq5nZfG7ZT6CuwOR+fjThTVkJR2U3Of7wu&#10;v1xx5oOwhTBgVc4PyvPb+edPN42bqQmUYAqFjECsnzUu52UIbpZlXpaqFv4MnLKk1IC1CCTiJitQ&#10;NIRem2wyGl1kDWDhEKTynk7vWyWfJ3ytlQxPWnsVmMk55RbSimldxzWb34jZBoUrK9mlIf4hi1pU&#10;loIOUPciCLbF6g+oupIIHnQ4k1BnoHUlVaqBqhmP3lXzUgqnUi1EjncDTf7/wcrH3YtbIdHQOD/z&#10;tI1V7DXW8U/5sX0i6zCQpfaBSTocX00nk+spZ5J0X6cXV5eJzezo7dCHbwpqFjc5R7qMxJHYPfhA&#10;Ecm0N4nBLCwrY9KFGBsPPJiqiGdJwM36ziDbCbrJ5XJEX7w8wjgxIym6Zsda0i4cjIoYxj4rzaqC&#10;sp+kTFKbqQFWSKlsGLeqUhSqjTY9DRYbM3qk0AkwImvKcsDuAHrLFqTHbnPu7KOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAjAENVdZFb+56klprI0hqKwwoZQjsj3sllRff2IHxYCaShoPGhQQ9PtGgDTc6h&#10;23FWAv766DzaU6+SlrOGhizn/udWoOLMfLfUxdfj8/M4lUk4n15OSMBTzfpUY7f1HdDtj+lJcTJt&#10;o30w/VYj1G/0HixiVFIJKyl2zmXAXrgL7fDTiyLVYpHMaBKdCA/2xckIHlmNffm6fxPouuYN1PaP&#10;0A+kmL3r4dY2elpYbAPoKjX4kdeOb5ri1DjdixOfiVM5WR3fxflvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAQ+MrYuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2oTS0RZZG&#10;m9hDDyZWL94WdgRSdpawS8F/7/SktzfzXt58k+9m24kLDr51pCBeRCCQKmdaqhV8frw+bkD4oMno&#10;zhEq+EEPu+L2JteZcRO94+UUasEl5DOtoAmhz6T0VYNW+4Xrkdj7doPVgcehlmbQE5fbTi6jKJVW&#10;t8QXGt3jvsHqfBqtgvLwNew3L8khjA8pV5/rI75NSt3fzc9PIALO4S8MV3xGh4KZSjeS8aJTsFqu&#10;U46yWCUxCE6s420CouTNloUscvn/h+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA81u1&#10;kYECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Q+MrYuAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00551539" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00856BD1" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BA56380" wp14:editId="2061CC8F">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="21590" b="13335"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BA56380" wp14:editId="6AD241B9">
+            <wp:extent cx="5400000" cy="4222800"/>
+            <wp:effectExtent l="19050" t="19050" r="10795" b="25400"/>
             <wp:docPr id="5628" name="Picture 5628" descr="Screen shot of the payment request summary" title="Payment request details"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="4482465"/>
+                      <a:ext cx="5400000" cy="4222800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C26DEFA" w14:textId="77777777" w:rsidR="00856BD1" w:rsidRPr="00050BDA" w:rsidRDefault="00856BD1" w:rsidP="00720302">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A450F16" w14:textId="77777777" w:rsidR="00E1547D" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00A351D8">
+    <w:p w14:paraId="5A450F16" w14:textId="3800A775" w:rsidR="00E1547D" w:rsidRPr="00050BDA" w:rsidRDefault="00570114" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read the message in the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reject Reason </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>field, then s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3193C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Back</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> file to correct the error.</w:t>
+      <w:r w:rsidR="00BC3CC0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3CC0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC3CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3CC0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen displays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266098E8" w14:textId="77777777" w:rsidR="00AB13AA" w:rsidRPr="00050BDA" w:rsidRDefault="00AB13AA" w:rsidP="00AB13AA">
+    <w:p w14:paraId="266098E8" w14:textId="6470693E" w:rsidR="00AB13AA" w:rsidRPr="00050BDA" w:rsidRDefault="00D028B2" w:rsidP="00AB13AA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725D2418" wp14:editId="62F14823">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CFDD10C" wp14:editId="3CF67965">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3729037</wp:posOffset>
+                  <wp:posOffset>4119245</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3224212</wp:posOffset>
+                  <wp:posOffset>2989580</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="847725" cy="356870"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1891994792" name="Rectangle 1891994792" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="847725" cy="356870"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="453E417D">
+              <v:rect id="Rectangle 1891994792" style="position:absolute;margin-left:324.35pt;margin-top:235.4pt;width:66.75pt;height:28.1pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="3D4AE4FE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnm6jWgAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSdMFdYqgRYYB&#10;RVusHXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZFMlH8onU9c2hNmyv0Fdgcz6+GHGmrISistuc/3hZ&#10;f7rizAdhC2HAqpwflec3y48frhu3UBMowRQKGYFYv2hczssQ3CLLvCxVLfwFOGVJqQFrEUjEbVag&#10;aAi9NtlkNLrMGsDCIUjlPZ3etUq+TPhaKxketfYqMJNzyi2kFdO6iWu2vBaLLQpXVrJLQ/xDFrWo&#10;LAUdoO5EEGyH1R9QdSURPOhwIaHOQOtKqlQDVTMevanmuRROpVqIHO8Gmvz/g5UP+2f3hERD4/zC&#10;0zZWcdBYxz/lxw6JrONAljoEJunwajqfT2acSVJ9nl1ezROZ2cnZoQ9fFdQsbnKOdBeJIrG/94EC&#10;kmlvEmNZWFfGpPswNh54MFURz5KA282tQbYXdJHr9Yi+eHeEcWZGUnTNTqWkXTgaFTGM/a40qwpK&#10;fpIySV2mBlghpbJh3KpKUag22uw8WOzL6JFCJ8CIrCnLAbsD6C1bkB67zbmzj64qNengPPpbYq3z&#10;4JEigw2Dc11ZwPcADFXVRW7te5JaaiJLGyiOT8gQ2hHxTq4rurd74cOTQJoJmh6a8/BIizbQ5By6&#10;HWcl4K/3zqM9tSppOWtoxnLuf+4EKs7MN0tN/GU8ncahTMJ0Np+QgOeazbnG7upboNsf04viZNpG&#10;+2D6rUaoX+k5WMWopBJWUuycy4C9cBva2acHRarVKpnRIDoR7u2zkxE8shr78uXwKtB1zRuo6x+g&#10;n0exeNPDrW30tLDaBdBVavATrx3fNMSpcboHJ74S53KyOj2Ly98AAAD//wMAUEsDBBQABgAIAAAA&#10;IQATAYtS4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsiNqEkkQhTgWV&#10;6MBQidKlmxMfSdTYjmynCf+eY4LxdJ++9165WczALuhD76yEh5UAhrZxurethOPn230OLERltRqc&#10;RQnfGGBTXV+VqtButh94OcSWkcSGQknoYhwLzkPToVFh5Ua09Pty3qhIp2+59momuRl4IkTKjeot&#10;JXRqxG2HzfkwGQn17uS3+evjLk53KanP7TvuZylvb5aXZ2ARl/gHw299qg4VdardZHVgg4R0nWeE&#10;SlhngjYQkeVJAqyW8JRkAnhV8v8bqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp5uo&#10;1oACAABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;EwGLUuEAAAALAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725D2418" wp14:editId="51BDF2BB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3423920</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3033395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="700088" cy="228600"/>
                 <wp:effectExtent l="0" t="19050" r="43180" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Arrow: Right 33" descr="Red arrow pointing to the download results button" title="Red Arrow"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="700088" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rightArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
@@ -12917,216 +15332,373 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="5F77C209" id="Arrow: Right 33" o:spid="_x0000_s1026" type="#_x0000_t13" alt="Title: Red Arrow - Description: Red arrow pointing to the download results button" style="position:absolute;margin-left:293.6pt;margin-top:253.85pt;width:55.15pt;height:18pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZpazSfQIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0EfS2oUwQtMgwo&#10;2qLt0LMiS7EBWdQoJU7260fJj2RdsUOxiyyK5EfyM8mr611j2Fahr8EWfHKSc6ashLK264L/eFl+&#10;ueTMB2FLYcCqgu+V59fzz5+uWjdTU6jAlAoZgVg/a13BqxDcLMu8rFQj/Ak4ZUmpARsRSMR1VqJo&#10;Cb0x2TTPz7MWsHQIUnlPr7edks8TvtZKhgetvQrMFJxyC+nEdK7imc2vxGyNwlW17NMQH8iiEbWl&#10;oCPUrQiCbbD+C6qpJYIHHU4kNBloXUuVaqBqJvmbap4r4VSqhcjxbqTJ/z9Yeb99do9INLTOzzxd&#10;YxU7jU38Un5sl8jaj2SpXWCSHi/yPL+kvytJNZ1enueJzOzg7NCHbwoaFi8Fx3pdhQUitIkosb3z&#10;gcKSw2AYI3owdbmsjUkCrlc3BtlW0N9bLingEOMPM2M/5kmho2t2qDzdwt6oCGjsk9KsLqnWaUo5&#10;NaUaExJSKhsmnaoSperyPDtOM7Zx9Eh1JsCIrKm+EbsHGCw7kAG7I6i3j64q9fTonP8rsc559EiR&#10;wYbRuakt4HsAhqrqI3f2A0kdNZGlFZT7R2QI3UR5J5c1/eY74cOjQBohGjZaC+GBDm2gLTj0N84q&#10;wF/vvUd76mzSctbSSBbc/9wIVJyZ75Z6/uvk9DTOcBJOzy6mJOCxZnWssZvmBqhvJrSAnEzXaB/M&#10;cNUIzSttj0WMSiphJcUuuAw4CDehWxW0f6RaLJIZza0T4c4+OxnBI6uxgV92rwJd3+uBhuQehvEV&#10;szfN3tlGTwuLTQBdp0k48NrzTTOfGqffT3GpHMvJ6rBF578BAAD//wMAUEsDBBQABgAIAAAAIQCD&#10;Gtj54gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4MXaR2m5BlsaYeOnB&#10;RPwKtymMQMruEnZb6L93POltPp6880y2nU0vTjT6zlkNd4sIBNnK1Z1tNLy/Pd9uQPiAtsbeWdJw&#10;Jg/b/PIiw7R2k32lUxEawSHWp6ihDWFIpfRVSwb9wg1kefftRoOB27GR9YgTh5texlG0lgY7yxda&#10;HOippepQHI2Gj/PNl0x2RZmU0/LwafyujF9Q6+ur+fEBRKA5/MHwq8/qkLPT3h1t7UWvYbVRMaNc&#10;REqBYGKdqBWIPU/ulwpknsn/P+Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFmlrNJ9&#10;AgAAjQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIMa&#10;2PniAAAACwEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="18073" fillcolor="red" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="0D3D511B">
+              <v:shape id="Arrow: Right 33" style="position:absolute;margin-left:269.6pt;margin-top:238.85pt;width:55.15pt;height:18pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" alt="Title: Red Arrow - Description: Red arrow pointing to the download results button" o:spid="_x0000_s1026" fillcolor="red" strokecolor="red" strokeweight="2pt" type="#_x0000_t13" adj="18073" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZpazSfQIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0EfS2oUwQtMgwo&#10;2qLt0LMiS7EBWdQoJU7260fJj2RdsUOxiyyK5EfyM8mr611j2Fahr8EWfHKSc6ashLK264L/eFl+&#10;ueTMB2FLYcCqgu+V59fzz5+uWjdTU6jAlAoZgVg/a13BqxDcLMu8rFQj/Ak4ZUmpARsRSMR1VqJo&#10;Cb0x2TTPz7MWsHQIUnlPr7edks8TvtZKhgetvQrMFJxyC+nEdK7imc2vxGyNwlW17NMQH8iiEbWl&#10;oCPUrQiCbbD+C6qpJYIHHU4kNBloXUuVaqBqJvmbap4r4VSqhcjxbqTJ/z9Yeb99do9INLTOzzxd&#10;YxU7jU38Un5sl8jaj2SpXWCSHi/yPL+kvytJNZ1enueJzOzg7NCHbwoaFi8Fx3pdhQUitIkosb3z&#10;gcKSw2AYI3owdbmsjUkCrlc3BtlW0N9bLingEOMPM2M/5kmho2t2qDzdwt6oCGjsk9KsLqnWaUo5&#10;NaUaExJSKhsmnaoSperyPDtOM7Zx9Eh1JsCIrKm+EbsHGCw7kAG7I6i3j64q9fTonP8rsc559EiR&#10;wYbRuakt4HsAhqrqI3f2A0kdNZGlFZT7R2QI3UR5J5c1/eY74cOjQBohGjZaC+GBDm2gLTj0N84q&#10;wF/vvUd76mzSctbSSBbc/9wIVJyZ75Z6/uvk9DTOcBJOzy6mJOCxZnWssZvmBqhvJrSAnEzXaB/M&#10;cNUIzSttj0WMSiphJcUuuAw4CDehWxW0f6RaLJIZza0T4c4+OxnBI6uxgV92rwJd3+uBhuQehvEV&#10;szfN3tlGTwuLTQBdp0k48NrzTTOfGqffT3GpHMvJ6rBF578BAAD//wMAUEsDBBQABgAIAAAAIQCd&#10;YDgC4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4MXYptEWQpTEmXnow&#10;KX6F2xRWIGVnCbst9N87nvQ4eZ+87zPZdja9OOvRdZYULBcBCE2VrTtqFLy/vdw/gHAeqcbeklZw&#10;0Q62+fVVhmltJ9rrc+EbwSXkUlTQej+kUrqq1Qbdwg6aOPu2o0HP59jIesSJy00vwyDYSIMd8UKL&#10;g35udXUsTkbBx+XuSya7okzKKTp+Grcrw1dU6vZmfnoE4fXs/2D41Wd1yNnpYE9UO9ErWEdJyKiC&#10;VRzHIJjYrJI1iANHyygGmWfy/w/5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZpazS&#10;fQIAAI0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd&#10;YDgC4wAAAAsBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" w14:anchorId="047D6837"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidR="00AB13AA" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50772E41" wp14:editId="5D695DC6">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="21590" b="26670"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50772E41" wp14:editId="1F304122">
+            <wp:extent cx="5400000" cy="4374000"/>
+            <wp:effectExtent l="19050" t="19050" r="10795" b="26670"/>
             <wp:docPr id="34" name="Picture 34" descr="Screen of the search for payment requests" title="Search screen"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="4640580"/>
+                      <a:ext cx="5400000" cy="4374000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D6D4EB" w14:textId="77777777" w:rsidR="00856BD1" w:rsidRPr="00050BDA" w:rsidRDefault="00856BD1" w:rsidP="00E1547D">
+    <w:p w14:paraId="62D6D4EB" w14:textId="105AA5D5" w:rsidR="00856BD1" w:rsidRPr="00BC3CC0" w:rsidRDefault="00BC3CC0" w:rsidP="00E1547D">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lick </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download Results </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to open the bulk upload file and correct any errors.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66B33700" w14:textId="77777777" w:rsidR="00E1547D" w:rsidRPr="00050BDA" w:rsidRDefault="00E1547D" w:rsidP="00E1547D">
+    <w:p w14:paraId="66B33700" w14:textId="675AC078" w:rsidR="00E1547D" w:rsidRPr="00050BDA" w:rsidRDefault="00E1547D" w:rsidP="00E1547D">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0451EFF8" w14:textId="77777777" w:rsidR="005F50DF" w:rsidRPr="00050BDA" w:rsidRDefault="005F50DF" w:rsidP="00E1547D">
+    <w:p w14:paraId="0451EFF8" w14:textId="3140E0FE" w:rsidR="005F50DF" w:rsidRPr="00050BDA" w:rsidRDefault="00D028B2" w:rsidP="00E1547D">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5760E603" wp14:editId="485D2A15">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3514725</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4008755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="466725" cy="219075"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="796872070" name="Rectangle 796872070" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="466725" cy="219075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="6521C040">
+              <v:rect id="Rectangle 796872070" style="position:absolute;margin-left:276.75pt;margin-top:315.65pt;width:36.75pt;height:17.25pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="50234828" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyz9SIfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ESbsGdYqgRYYB&#10;RVesHXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onkze2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;P33mzAdhS2HAqoIflee3y48fblq3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wFOGVJqAEbEeiI26xE&#10;0RJ6Y7Jpnl9mLWDpEKTynm7vOyFfJnytlQzftPYqMFNwii2kFdO6iWu2vBGLLQpX1bIPQ/xDFI2o&#10;LTkdoe5FEGyH9R9QTS0RPOhwIaHJQOtaqpQDZTPJ32TzXAmnUi5EjncjTf7/wcrH/bN7QqKhdX7h&#10;aRuzOGhs4p/iY4dE1nEkSx0Ck3Q5u7y8ms45kySaTq7zq3kkMzsZO/Thi4KGxU3Bkd4iUST2Dz50&#10;qoNK9GVhXRuT3sPYeOHB1GW8Swfcbu4Msr2gh1yvc/p6d2dq5DyaZqdU0i4cjYoYxn5XmtUlBT9N&#10;kaQqUyOskFLZMOlElShV521+7izWZbRImSbAiKwpyhG7Bxg0O5ABu8u714+mKhXpaJz/LbDOeLRI&#10;nsGG0bipLeB7AIay6j13+gNJHTWRpQ2UxydkCF2LeCfXNb3bg/DhSSD1BHUP9Xn4Ros20BYc+h1n&#10;FeCv9+6jPpUqSTlrqccK7n/uBCrOzFdLRXw9mc1iU6bDbH41pQOeSzbnErtr7oBef0ITxcm0jfrB&#10;DFuN0LzSOFhFryQSVpLvgsuAw+EudL1PA0Wq1SqpUSM6ER7ss5MRPLIa6/Ll8CrQ9cUbqOofYehH&#10;sXhTw51utLSw2gXQdSrwE68939TEqXD6gROnxPk5aZ3G4vI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;szHPYuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokFtQ6bRQThTgVVKID&#10;AxKFpZsTH0nU2I5spwlvzzHR7U7367vvL3eLGdgFfeidlbBZJ8DQNk73tpXw9fm6yoGFqKxWg7Mo&#10;4QcD7Krbm1IV2s32Ay/H2DKC2FAoCV2MY8F5aDo0KqzdiJZu384bFWn1LddezQQ3A98mieBG9ZY+&#10;dGrEfYfN+TgZCfXh5Pf5S3qI04Mg9Ll9w/dZyvu75fkJWMQl/ofhT5/UoSKn2k1WBzZIyLI0o6gE&#10;kW5SYJQQ20dqV9Mgshx4VfLrDtUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLP1Ih+&#10;AgAAXgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMx&#10;z2LhAAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F50DF" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="479CBFF4" wp14:editId="2E3F66D2">
-            <wp:extent cx="6122061" cy="4822466"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="479CBFF4" wp14:editId="33891BA5">
+            <wp:extent cx="5400000" cy="4255200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Find Payment Request Screen with file download highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6126451" cy="4825924"/>
+                      <a:ext cx="5400000" cy="4255200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566F9EF6" w14:textId="77777777" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00ED3F01">
+    <w:p w14:paraId="566F9EF6" w14:textId="1F7A48A0" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The CSV file can be opened with </w:t>
       </w:r>
       <w:r w:rsidR="00470AFB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Microsoft</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Excel and edited to correct the error</w:t>
       </w:r>
       <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n th</w:t>
       </w:r>
       <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>e example below the quantity had</w:t>
+        <w:t>e example below</w:t>
+      </w:r>
+      <w:r w:rsidR="00570114">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D84" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the quantity had</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> been exceeded</w:t>
       </w:r>
       <w:r w:rsidR="00FB3837" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2.0) but has now been corrected to 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1332211B" w14:textId="77777777" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -13195,83 +15767,83 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="453D00DB" wp14:editId="515863B9">
             <wp:extent cx="6015038" cy="433070"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="24130"/>
             <wp:docPr id="5615" name="Picture 5615" descr="Screen shot of the bulk CSV file for submitting claims" title="CSV file headings"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6042891" cy="435075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21961ECE" w14:textId="77777777" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00A351D8">
+    <w:p w14:paraId="21961ECE" w14:textId="32E62BF2" w:rsidR="00D3193C" w:rsidRPr="00050BDA" w:rsidRDefault="00D3193C" w:rsidP="00570114">
       <w:pPr>
         <w:pStyle w:val="NDIAStep"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Save the CSV file with a different name</w:t>
       </w:r>
       <w:r w:rsidR="00D728E3" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, only including the edited records,</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and re-upload using the Bulk Upload function.</w:t>
       </w:r>
       <w:r w:rsidR="00576EA4" w:rsidRPr="00050BDA">
@@ -13279,113 +15851,141 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> In a situation where you may have several errors, the new CSV file would include as many line items as there are errors, </w:t>
       </w:r>
       <w:r w:rsidR="0043323C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00576EA4" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the header line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1728802F" w14:textId="7E7E8364" w:rsidR="0012064A" w:rsidRPr="00050BDA" w:rsidRDefault="00CE7FE3" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Note"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk519852530"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk519852530"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="0043323C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidR="0043323C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Where the payment amount entered is greater than maximum per unit catalogue price for that item, the system will only pay up to the maximum catalogue price</w:t>
       </w:r>
       <w:r w:rsidR="001F5453" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, refer to the NDIS</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F5453" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F5453" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pricing Arrangements and Price Limits</w:t>
       </w:r>
       <w:r w:rsidR="0043323C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CA3929" w14:textId="77777777" w:rsidR="0043323C" w:rsidRPr="00050BDA" w:rsidRDefault="0043323C" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Note"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>In such scenarios the claimed amount will be different to the paid amount and it will be marked in the bulk reconciliati</w:t>
+        <w:t xml:space="preserve">In such scenarios the claimed amount will be different to the paid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it will be marked in the bulk reconciliati</w:t>
       </w:r>
       <w:r w:rsidR="0012064A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on file downloaded by the user </w:t>
       </w:r>
       <w:r w:rsidR="00551493" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(see Payment R</w:t>
       </w:r>
       <w:r w:rsidR="0012064A" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>econciliation section below</w:t>
       </w:r>
       <w:r w:rsidR="00551493" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -13466,52 +16066,52 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the amount paid is same as amount claimed, then </w:t>
       </w:r>
       <w:r w:rsidR="007C37EB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Capped = NO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABF0DD5" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc459898786"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc164843953"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc459898786"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc216431487"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment </w:t>
       </w:r>
       <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">econciliation </w:t>
       </w:r>
       <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of a </w:t>
       </w:r>
       <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
@@ -13540,52 +16140,52 @@
       </w:r>
       <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">equest </w:t>
       </w:r>
       <w:r w:rsidR="00DA6490" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pload</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E82681D" w14:textId="31EE6645" w:rsidR="00847A74" w:rsidRPr="00050BDA" w:rsidRDefault="0012064A" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00847A74" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -13652,473 +16252,889 @@
       <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">equest number </w:t>
       </w:r>
       <w:r w:rsidR="008972F3" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">once you have selected </w:t>
       </w:r>
       <w:r w:rsidR="00EB54DF" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Uploaded Bulk Payment file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021CF91A" w14:textId="77777777" w:rsidR="007D7305" w:rsidRPr="00050BDA" w:rsidRDefault="007D7305" w:rsidP="00A351D8">
+    <w:p w14:paraId="10AB3A92" w14:textId="5E055010" w:rsidR="00283CBA" w:rsidRPr="00283CBA" w:rsidRDefault="00283CBA" w:rsidP="00283CBA">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screen, click the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screen displays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021CF91A" w14:textId="46183AB5" w:rsidR="007D7305" w:rsidRPr="00050BDA" w:rsidRDefault="00283CBA" w:rsidP="00A351D8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen, s</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect the </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>View Payment Request</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen displays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8D0707" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003C3F61" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="293C2B3E" wp14:editId="46F69D74">
             <wp:extent cx="5365262" cy="1981200"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="19050"/>
             <wp:docPr id="4" name="Picture 4" descr="Screen shot of the Payment Request options with the View Payment Request tile highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5373272" cy="1984158"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3953744F" w14:textId="77777777" w:rsidR="00AF068B" w:rsidRPr="00050BDA" w:rsidRDefault="007D7305" w:rsidP="00A351D8">
+    <w:p w14:paraId="3953744F" w14:textId="4AADD31F" w:rsidR="00AF068B" w:rsidRDefault="00283CBA" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>In the</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> View </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
+        <w:t>screen, from</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>y drop</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF068B" w:rsidRPr="00570114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>dow</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">View </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00570114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF068B" w:rsidRPr="00570114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drop</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dow</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1044" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">, select </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Uploaded Bulk Payment File</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r w:rsidR="007D7305" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A1C03B" w14:textId="77777777" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="00ED3F01">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="30981245" w14:textId="4AC62D07" w:rsidR="00570114" w:rsidRPr="00050BDA" w:rsidRDefault="00570114" w:rsidP="00570114">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2210C652" wp14:editId="1B83CE8A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>438150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1703705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1257300" cy="207010"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="854975838" name="Rectangle 854975838" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1257300" cy="207010"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="7914303F">
+              <v:rect id="Rectangle 854975838" style="position:absolute;margin-left:34.5pt;margin-top:134.15pt;width:99pt;height:16.3pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="442ABD1F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTgVHJfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k7boFcYogRYYB&#10;RVusHXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk/ObQGLZX6GuwBZ9c5JwpK6Gs7bbgP57X&#10;Hz5z5oOwpTBgVcGPyvObxft389bN1BQqMKVCRiDWz1pX8CoEN8syLyvVCH8BTlkSasBGBDriNitR&#10;tITemGya55+yFrB0CFJ5T7e3nZAvEr7WSoYHrb0KzBScYgtpxbRu4pot5mK2ReGqWvZhiH+IohG1&#10;Jacj1K0Igu2w/gOqqSWCBx0uJDQZaF1LlXKgbCb5q2yeKuFUyoXI8W6kyf8/WHm/f3KPSDS0zs88&#10;bWMWB41N/FN87JDIOo5kqUNgki4n06vrjzlxKkk2za8p/MhmdrJ26MNXBQ2Lm4IjPUbiSOzvfOhU&#10;B5XozMK6NiY9iLHxwoOpy3iXDrjdrAyyvaCXXK9z+np3Z2rkPJpmp1zSLhyNihjGflea1SVFP02R&#10;pDJTI6yQUtkw6USVKFXn7ercWSzMaJEyTYARWVOUI3YPMGh2IAN2l3evH01VqtLROP9bYJ3xaJE8&#10;gw2jcVNbwLcADGXVe+70B5I6aiJLGyiPj8gQuh7xTq5rerc74cOjQGoKempq9PBAizbQFhz6HWcV&#10;4K+37qM+1SpJOWupyQruf+4EKs7MN0tV/GVyeRm7Mh0ur66ndMBzyeZcYnfNCuj1JzRSnEzbqB/M&#10;sNUIzQvNg2X0SiJhJfkuuAw4HFaha36aKFItl0mNOtGJcGefnIzgkdVYl8+HF4GuL95AZX8PQ0OK&#10;2asa7nSjpYXlLoCuU4GfeO35pi5OhdNPnDgmzs9J6zQXF78BAAD//wMAUEsDBBQABgAIAAAAIQCH&#10;qNkw3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQWRG0SyaQhTgWV6MCA&#10;RGFhc+IjiRrbke004e05Jhjv7td331/tVjuyM4Y4eKfgbiOAoWu9GVyn4OP9+bYAFpN2Ro/eoYJv&#10;jLCrLy8qXRq/uDc8H1PHCOJiqRX0KU0l57Ht0eq48RM6un35YHWiMXTcBL0Q3I48E0JyqwdHH3o9&#10;4b7H9nScrYLm8Bn2xVN+SPONJPSpe8HXRanrq/XxAVjCNf2F4Vef1KEmp8bPzkQ2KpBbqpIUZLLI&#10;gVEgk/e0aRTkQmyB1xX/X6H+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJOBUcl9AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIeo2TDf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046A26D5" wp14:editId="4B8CC02B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2466975</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>970280</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1481656547" name="Rectangle 1481656547" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="6C80AEF2">
+              <v:rect id="Rectangle 1481656547" style="position:absolute;margin-left:194.25pt;margin-top:76.4pt;width:46.5pt;height:15pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="708B0E0B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;6rCond4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB12tLKCnEqqEQP&#10;HJAoXLg58ZJEjdeR7TTh71lO9LhvRrMzxW52vThjiJ0nDctFBgKp9rajRsPnx8u9AhGTIWt6T6jh&#10;ByPsyuurwuTWT/SO52NqBIdQzI2GNqUhlzLWLToTF35AYu3bB2cSn6GRNpiJw10vV1m2lc50xB9a&#10;M+C+xfp0HJ2G6vAV9up5fUjj3ZajT80rvk1a397MT48gEs7p3wx/9bk6lNyp8iPZKHoNa6U2bGVh&#10;s+IN7HhQSyYVE8VEloW83FD+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPuwHR1+AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOqwqJ3e&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C3B5B4E" wp14:editId="7E033E88">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260B8675" wp14:editId="234245B7">
             <wp:extent cx="2870421" cy="1893356"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="12065"/>
-            <wp:docPr id="17" name="Picture 17"/>
+            <wp:docPr id="17" name="Picture 17" descr="A screenshot of a web page&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="17" name="Picture 17" descr="A screenshot of a web page&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2874718" cy="1896191"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455886DA" w14:textId="77777777" w:rsidR="00451695" w:rsidRPr="00050BDA" w:rsidRDefault="008E4DB8" w:rsidP="00A351D8">
+    <w:p w14:paraId="51A1C03B" w14:textId="3B5FCF8B" w:rsidR="00867566" w:rsidRPr="00050BDA" w:rsidRDefault="00867566" w:rsidP="00ED3F01">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455886DA" w14:textId="6C0A7120" w:rsidR="00451695" w:rsidRPr="00050BDA" w:rsidRDefault="008E4DB8" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidR="00BF1044" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>search criteria from the drop</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">search criteria from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00570114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Search </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00570114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>dow</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>by:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00806433">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>n.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drop</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1044" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dow</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1044" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703A36DA" w14:textId="77777777" w:rsidR="008E4DB8" w:rsidRPr="00050BDA" w:rsidRDefault="00451695" w:rsidP="00A351D8">
+    <w:p w14:paraId="703A36DA" w14:textId="67191DD3" w:rsidR="008E4DB8" w:rsidRPr="00050BDA" w:rsidRDefault="00283CBA" w:rsidP="00D31F07">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">If you select </w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>File name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050BDA">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and enter the name of the bulk upload file</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F1FB2" w:rsidRPr="00050BDA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> enter the name of the bulk upload file</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FB2" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04574B5A" w14:textId="77777777" w:rsidR="001F1FB2" w:rsidRPr="00050BDA" w:rsidRDefault="00451695" w:rsidP="00A351D8">
+    <w:p w14:paraId="04574B5A" w14:textId="595053CE" w:rsidR="001F1FB2" w:rsidRPr="00050BDA" w:rsidRDefault="00283CBA" w:rsidP="00D31F07">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+        <w:t>If you s</w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Duration’</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Duration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> enter the ‘From Date’ and ‘To Date’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F1FB2" w:rsidRPr="00050BDA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>enter the ‘From Date’ and ‘To Date’</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FB2" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F25C71" w14:textId="77777777" w:rsidR="00451695" w:rsidRPr="00050BDA" w:rsidRDefault="001F1FB2" w:rsidP="00A351D8">
+    <w:p w14:paraId="23F25C71" w14:textId="3B4FE313" w:rsidR="00451695" w:rsidRPr="00050BDA" w:rsidRDefault="001F1FB2" w:rsidP="00D31F07">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">elect </w:t>
       </w:r>
       <w:r w:rsidR="00451695" w:rsidRPr="00050BDA">
@@ -14159,140 +17175,338 @@
       <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>drop</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00AF068B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>down list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D11CFD" w14:textId="77777777" w:rsidR="00BF1044" w:rsidRPr="00050BDA" w:rsidRDefault="00BF1044" w:rsidP="005F691B">
+    <w:p w14:paraId="23D11CFD" w14:textId="2FBA3917" w:rsidR="00BF1044" w:rsidRPr="00050BDA" w:rsidRDefault="00806433" w:rsidP="005F691B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17186035" wp14:editId="1FA05A45">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>771525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1082675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1663989258" name="Rectangle 1663989258" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="02059116">
+              <v:rect id="Rectangle 1663989258" style="position:absolute;margin-left:60.75pt;margin-top:85.25pt;width:46.5pt;height:15pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="65226DEA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;zX2QGd0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILIjaCVCqEKeCSnRg&#10;QKKwsDnxkUSNz5HtNOHfc0ywfe/u6d27cru4QZwwxN6ThmylQCA13vbUavh4f77egIjJkDWDJ9Tw&#10;jRG21flZaQrrZ3rD0yG1gkMoFkZDl9JYSBmbDp2JKz8i8e7LB2cSy9BKG8zM4W6QuVJr6UxPfKEz&#10;I+46bI6HyWmo959ht3m62afpas3Rx/YFX2etLy+WxwcQCZf0Z4bf+lwdKu5U+4lsFAPrPLtjK8O9&#10;YmBHnt0y1AyKJ7Iq5f8fqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+7AdHX4CAABe&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzX2QGd0A&#10;AAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00570114" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B47416F" wp14:editId="4B639769">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1466849</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1453514</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="752475" cy="314325"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="473781906" name="Rectangle 473781906" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="752475" cy="314325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="695D064E">
+              <v:rect id="Rectangle 473781906" style="position:absolute;margin-left:115.5pt;margin-top:114.45pt;width:59.25pt;height:24.75pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="4E029C93" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjEhQffgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kyboFdYqgRYYB&#10;RRu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZEslH8onk9c2hNmyv0Fdgcz6+GHGmrISistuc/3hZ&#10;ffrCmQ/CFsKAVTk/Ks9vFh8/XDduriZQgikUMgKxft64nJchuHmWeVmqWvgLcMqSUAPWItARt1mB&#10;oiH02mST0ehz1gAWDkEq7+n2rhXyRcLXWsnwqLVXgZmcU2whrZjWTVyzxbWYb1G4spJdGOIfoqhF&#10;ZcnpAHUngmA7rP6AqiuJ4EGHCwl1BlpXUqUcKJvx6E02z6VwKuVC5Hg30OT/H6x82D+7NRINjfNz&#10;T9uYxUFjHf8UHzskso4DWeoQmKTLq9lkejXjTJLocjy9nMwimdnJ2KEP3xTULG5yjvQWiSKxv/eh&#10;Ve1Voi8Lq8qY9B7GxgsPpiriXTrgdnNrkO0FPeRqNaKvc3emRs6jaXZKJe3C0aiIYeyT0qwqKPhJ&#10;iiRVmRpghZTKhnErKkWhWm+zc2exLqNFyjQBRmRNUQ7YHUCv2YL02G3enX40ValIB+PR3wJrjQeL&#10;5BlsGIzrygK+B2Aoq85zq9+T1FITWdpAcVwjQ2hbxDu5qujd7oUPa4HUE9Q91OfhkRZtoMk5dDvO&#10;SsBf791HfSpVknLWUI/l3P/cCVScme+WivjreDqNTZkO09nVhA54LtmcS+yuvgV6/TFNFCfTNuoH&#10;0281Qv1K42AZvZJIWEm+cy4D9ofb0PY+DRSplsukRo3oRLi3z05G8MhqrMuXw6tA1xVvoKp/gL4f&#10;xfxNDbe60dLCchdAV6nAT7x2fFMTp8LpBk6cEufnpHUai4vfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;dK69z+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2KdSWIkujTezB&#10;g4m1F28LOwIpO0vYpeC/dzzpbWbey5vv5bvZduKCg28dKVguIhBIlTMt1QpOHy/3KQgfNBndOUIF&#10;3+hhV1xf5TozbqJ3vBxDLTiEfKYVNCH0mZS+atBqv3A9EmtfbrA68DrU0gx64nDbyTiK1tLqlvhD&#10;o3vcN1idj6NVUB4+h336nBzCeLfm6HP9im+TUrc389MjiIBz+DPDLz6jQ8FMpRvJeNEpiJMldwk8&#10;xOkWBDuS1fYBRMmXTboCWeTyf4fiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGMSFB9+&#10;AgAAXgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHSu&#10;vc/hAAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BF1044" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7588CFF4" wp14:editId="5D82EDFA">
             <wp:extent cx="5378479" cy="2395537"/>
             <wp:effectExtent l="19050" t="19050" r="12700" b="24130"/>
             <wp:docPr id="5613" name="Picture 5613"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5383165" cy="2397624"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2851E9C2" w14:textId="77777777" w:rsidR="00056DC1" w:rsidRPr="00050BDA" w:rsidRDefault="00056DC1" w:rsidP="00A351D8">
+    <w:p w14:paraId="2851E9C2" w14:textId="01804EA2" w:rsidR="00056DC1" w:rsidRPr="00050BDA" w:rsidRDefault="00056DC1" w:rsidP="00806433">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The relevant payment requests will display.</w:t>
+        <w:t xml:space="preserve">The relevant payment requests will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>display</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the bottom half of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698174C4" w14:textId="77777777" w:rsidR="00F831EB" w:rsidRPr="00050BDA" w:rsidRDefault="00F831EB" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment Requests </w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">with a status of </w:t>
@@ -14339,52 +17553,52 @@
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rejected</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or claims that do not create a Payment Request), must be rectified and reloaded. A ‘Rejected’ claim cannot be fixed in the portal, it will remain in ‘Rejected’ status forever, and a new request needs to be created.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367BDA21" w14:textId="49D1F189" w:rsidR="00F831EB" w:rsidRPr="00050BDA" w:rsidRDefault="00F831EB" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk519852681"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk519852681"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If your bulk upload results in </w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rejected</w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment </w:t>
       </w:r>
@@ -14416,143 +17630,172 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>failed and</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> fix the issues before attempting to reload.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486BFCEE" w14:textId="77777777" w:rsidR="00F75480" w:rsidRPr="00050BDA" w:rsidRDefault="00907B80" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Note"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Note:</w:t>
-      </w:r>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F11879" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>ayment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>equests will not appear in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>View</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>equest</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00867566" w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003C3F61" w:rsidRPr="00050BDA">
         <w:rPr>
-          <w:b/>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the portal.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="71D3013D" w14:textId="77777777" w:rsidR="003C3F61" w:rsidRPr="00050BDA" w:rsidRDefault="003F7B80" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00E25515" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -14784,1215 +18027,2278 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6A2875"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A188ED" w14:textId="3D515381" w:rsidR="005F50DF" w:rsidRPr="00050BDA" w:rsidRDefault="008D6F43" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc164843954"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc216431488"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Searching for payments that have not yet been paid</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="02B1BAD5" w14:textId="10F8DE26" w:rsidR="008D6F43" w:rsidRPr="00050BDA" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
+    <w:p w14:paraId="02B1BAD5" w14:textId="12DF2662" w:rsidR="008D6F43" w:rsidRPr="00050BDA" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>To identify payments there were made in bulk and have not yet been paid you are able to ut</w:t>
+        <w:t xml:space="preserve">To identify payments </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were made in bulk and have not yet been paid</w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are able to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>lise the search function.</w:t>
+        <w:t>lise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the search function.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7318A9" w14:textId="77777777" w:rsidR="008D6F43" w:rsidRPr="00050BDA" w:rsidRDefault="008D6F43" w:rsidP="00A351D8">
+    <w:p w14:paraId="0DDD995B" w14:textId="7CDF3F19" w:rsidR="00283CBA" w:rsidRDefault="00283CBA" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00050BDA">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tile.</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">screen, select the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tile.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tile </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>displays</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4985CE28" w14:textId="77777777" w:rsidR="008D6F43" w:rsidRPr="00050BDA" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
+    <w:p w14:paraId="1290EBFD" w14:textId="4E944463" w:rsidR="007C645A" w:rsidRDefault="007C645A" w:rsidP="007C645A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D42A84D" wp14:editId="713F6EA8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2910629B" wp14:editId="74A3A993">
             <wp:extent cx="5365262" cy="1981200"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="19050"/>
             <wp:docPr id="664160563" name="Picture 664160563" descr="Screen shot of the Payment Request options with the View Payment Request tile highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5373272" cy="1984158"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A69424" w14:textId="77777777" w:rsidR="008D6F43" w:rsidRPr="00613769" w:rsidRDefault="008D6F43" w:rsidP="00A351D8">
+    <w:p w14:paraId="4985CE28" w14:textId="7478A1E1" w:rsidR="008D6F43" w:rsidRPr="007C645A" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>View Payment Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tile.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A69424" w14:textId="56D7F65A" w:rsidR="008D6F43" w:rsidRPr="00613769" w:rsidRDefault="007C645A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00613769">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">At </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink0"/>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>View By</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, select </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t xml:space="preserve">screen, from the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Submitted Payments Request</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t>View By</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C645A">
+        <w:t>drop-down</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">, select </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Submitted Payments Request</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> from the drop-down list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628DCFD0" w14:textId="0033D57F" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
+    <w:p w14:paraId="628DCFD0" w14:textId="7FFADEF9" w:rsidR="008D6F43" w:rsidRDefault="00806433" w:rsidP="008D6F43">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00613769">
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D2CC63" wp14:editId="59475242">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1495424</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1216025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1133475" cy="171450"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="441363779" name="Rectangle 441363779" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1133475" cy="171450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3B443F9D">
+              <v:rect id="Rectangle 441363779" style="position:absolute;margin-left:117.75pt;margin-top:95.75pt;width:89.25pt;height:13.5pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2479A448" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVCt1mgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nyboFdYqgRYYB&#10;RVesHXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZFMlH8onU9c2hMWyv0NdgC55fTDhTVkJZ223Bfzyv&#10;P3zizAdhS2HAqoIflec3y/fvrlu3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wFOGVJqQEbEUjEbVai&#10;aAm9Mdl0MvmYtYClQ5DKezq965R8mfC1VjJ809qrwEzBKbeQVkzrJq7Z8lostihcVcs+DfEPWTSi&#10;thR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVINVE0+eVXNUyWcSrUQOd6NNPn/Bysf9k/uEYmG1vmF&#10;p22s4qCxiX/Kjx0SWceRLHUITNJhnl9ezq7mnEnS5Vf5bJ7YzE7eDn34oqBhcVNwpMtIHIn9vQ8U&#10;kUwHkxjMwro2Jl2IsfHAg6nLeJYE3G5uDbK9oJtcryf0xcsjjDMzkqJrdqol7cLRqIhh7HelWV1S&#10;9tOUSWozNcIKKZUNeaeqRKm6aPPzYLExo0cKnQAjsqYsR+weYLDsQAbsLufePrqq1KWj8+RviXXO&#10;o0eKDDaMzk1tAd8CMFRVH7mzH0jqqIksbaA8PiJD6GbEO7mu6d7uhQ+PAmkoaHxo0MM3WrSBtuDQ&#10;7zirAH+9dR7tqVdJy1lLQ1Zw/3MnUHFmvlrq4s/5bBanMgmz+dWUBDzXbM41dtfcAt1+Tk+Kk2kb&#10;7YMZthqheaH3YBWjkkpYSbELLgMOwm3ohp9eFKlWq2RGk+hEuLdPTkbwyGrsy+fDi0DXN2+gtn+A&#10;YSDF4lUPd7bR08JqF0DXqcFPvPZ80xSnxulfnPhMnMvJ6vQuLn8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNdgrb4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXahLQ1Flkab&#10;2IOHJlYvvS3sCKTsLGGXgv/e8aS3eXkvb76X72bbiSsOvnWkIF5EIJAqZ1qqFXx+vD6mIHzQZHTn&#10;CBV8o4ddcXuT68y4id7xegq14BLymVbQhNBnUvqqQav9wvVI7H25werAcqilGfTE5baTyyjaSKtb&#10;4g+N7nHfYHU5jVZBeTgP+/RldQjjw4arL/UbHiel7u/m5ycQAefwF4ZffEaHgplKN5LxolOwXCUJ&#10;R9nYxnxwYh2veV3JVpwmIItc/t9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVCt1m&#10;gAIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDN&#10;dgrb4AAAAAsBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4866C7" wp14:editId="4A35357C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>781050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1111250</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1345177947" name="Rectangle 1345177947" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3BA19B7B">
+              <v:rect id="Rectangle 1345177947" style="position:absolute;margin-left:61.5pt;margin-top:87.5pt;width:46.5pt;height:15pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="74045104" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;FD8KfN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFd6T+B+uQWBB1mopQhThVqUQH&#10;BiTaLmxOfCRR43NkO0349xwTbN+7e3r3rtjOthdX9KFzpGC1TEAg1c501Cg4n14fNiBC1GR07wgV&#10;fGOAbbm4KXRu3EQfeD3GRnAIhVwraGMccilD3aLVYekGJN59OW91ZOkbabyeONz2Mk2STFrdEV9o&#10;9YD7FuvLcbQKqsOn329e1oc43mccfWne8H1S6u523j2DiDjHPzP81ufqUHKnyo1kguhZp2v+JTI8&#10;PTKwI11lDBVDwhNZFvL/D+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPuwHR1+AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABQ/Cnze&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756A5B3E" wp14:editId="0C3B3CF5">
             <wp:extent cx="5336404" cy="2806660"/>
             <wp:effectExtent l="19050" t="19050" r="17145" b="13335"/>
             <wp:docPr id="1073742079" name="Picture 1073742079" descr="Screenshot of View payment requests&#10;&#10;Screenshot of View payment requests"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1073741893" name="Screenshot of View payment requests&#10;&#10;Screenshot of View payment requests" descr="Screenshot of View payment requestsScreenshot of View payment requests"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43"/>
+                    <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5343809" cy="2810555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="9525" cap="flat">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F921CD6" w14:textId="77777777" w:rsidR="008D6F43" w:rsidRDefault="008D6F43">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FEB76A" w14:textId="289A6DC9" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="00A351D8">
+    <w:p w14:paraId="30FEB76A" w14:textId="4ABC4B42" w:rsidR="008D6F43" w:rsidRDefault="007C645A" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00613769">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select the </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t>From</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> drop-down and select </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Search by</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>submitted date</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t xml:space="preserve"> drop-down select </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>submitted date</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F43" w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34020DD6" w14:textId="29ECC8C0" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="008D6F43">
+    <w:p w14:paraId="34020DD6" w14:textId="6BDE4AF4" w:rsidR="008D6F43" w:rsidRDefault="00D028B2" w:rsidP="008D6F43">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="434F240F" wp14:editId="137DFF7D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1399540</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1939290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="733425" cy="180975"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1386998387" name="Rectangle 1386998387" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="733425" cy="180975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="613313E9">
+              <v:rect id="Rectangle 1386998387" style="position:absolute;margin-left:110.2pt;margin-top:152.7pt;width:57.75pt;height:14.25pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="613552BC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcwUZPfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSZG2DOkXQIsOA&#10;oi3aDj0rshQbkEWNUuJkXz9KdpygK3YY5oMsieQj+UTy+mbXGLZV6GuwBR+d5ZwpK6Gs7brgP16X&#10;Xy4580HYUhiwquB75fnN/POn69bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8GTlkSasBGBDriOitR&#10;tITemGyc51+zFrB0CFJ5T7d3nZDPE77WSoZHrb0KzBScYgtpxbSu4prNr8VsjcJVtezDEP8QRSNq&#10;S04HqDsRBNtg/QdUU0sEDzqcSWgy0LqWKuVA2Yzyd9m8VMKplAuR491Ak/9/sPJh++KekGhonZ95&#10;2sYsdhqb+Kf42C6RtR/IUrvAJF1enJ9PxlPOJIlGl/nVxTSSmR2NHfrwTUHD4qbgSG+RKBLbex86&#10;1YNK9GVhWRuT3sPYeOHB1GW8Swdcr24Nsq2gh1wuc/p6dydq5DyaZsdU0i7sjYoYxj4rzeqSgh+n&#10;SFKVqQFWSKlsGHWiSpSq8zY9dRbrMlqkTBNgRNYU5YDdAxw0O5ADdpd3rx9NVSrSwTj/W2Cd8WCR&#10;PIMNg3FTW8CPAAxl1Xvu9A8kddREllZQ7p+QIXQt4p1c1vRu98KHJ4HUE9Q91OfhkRZtoC049DvO&#10;KsBfH91HfSpVknLWUo8V3P/cCFScme+WivhqNJnEpkyHyfRiTAc8laxOJXbT3AK9/ogmipNpG/WD&#10;OWw1QvNG42ARvZJIWEm+Cy4DHg63oet9GihSLRZJjRrRiXBvX5yM4JHVWJevuzeBri/eQFX/AId+&#10;FLN3NdzpRksLi00AXacCP/La801NnAqnHzhxSpyek9ZxLM5/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;38tImeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokFkRtYlq1IU4FlejA&#10;UInCwubERxI1tiPbacLbc51g+0/367vviu1se3bGEDvvFDwsBDB0tTedaxR8frzer4HFpJ3RvXeo&#10;4AcjbMvrq0Lnxk/uHc/H1DCCuJhrBW1KQ855rFu0Oi78gI523z5YnWgMDTdBTwS3Pc+EWHGrO0cX&#10;Wj3grsX6dBytgmr/FXbrF7lP492K0KfmDQ+TUrc38/MTsIRz+ivDRZ/UoSSnyo/ORNYryDLxSFUF&#10;UiwpUEPK5QZYdQlyA7ws+P8fyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXMFGT34C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA38tI&#10;meAAAAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4541DDD7" wp14:editId="42D02DEA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>723900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1320165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2006658695" name="Rectangle 2006658695" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="5A3ACAD5">
+              <v:rect id="Rectangle 2006658695" style="position:absolute;margin-left:57pt;margin-top:103.95pt;width:46.5pt;height:15pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="349FC133" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;5qx2S94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPQW7CMBC8V+ofrEXiUhUHqCgNcVBBKoce&#10;kEq5cHPibRIRryPbIenvuz21t5nZ0exMth1tK27oQ+NIwXyWgEAqnWmoUnD+fHtcgwhRk9GtI1Tw&#10;jQG2+f1dplPjBvrA2ylWgkMopFpBHWOXShnKGq0OM9ch8e3LeasjU19J4/XA4baViyRZSasb4g+1&#10;7nBfY3k99VZBcbj4/Xq3PMT+YcXR1+odj4NS08n4ugERcYx/Zvitz9Uh506F68kE0TKfP/GWqGCR&#10;PL+AYAcDVgoGS1Zknsn/G/IfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPuwHR1+AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOasdkve&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="613405B4" wp14:editId="51E7E7FC">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="22225" b="14605"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="613405B4" wp14:editId="392433FB">
+            <wp:extent cx="5040000" cy="3157200"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="24765"/>
             <wp:docPr id="1340298576" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
-                    <pic:cNvPicPr>
-[...625 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5265122" cy="3368743"/>
+                      <a:ext cx="5040000" cy="3157200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A55D51" w14:textId="4B6FCE54" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="00A351D8">
+    <w:p w14:paraId="6741E26D" w14:textId="1DA270DD" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="None"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:br w:type="column"/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00613769">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">elect </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00613769">
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Search</w:t>
+        <w:t xml:space="preserve">date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C645A">
+        <w:t>that you submitted the bulk file</w:t>
       </w:r>
       <w:r w:rsidRPr="00613769">
         <w:rPr>
-          <w:rStyle w:val="None"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="None"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678540D5" w14:textId="2D0A612B" w:rsidR="008D6F43" w:rsidRPr="00613769" w:rsidRDefault="00806433" w:rsidP="00050BDA">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your search results display. </w:t>
-[...15 lines deleted...]
-          <w:rStyle w:val="None"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BA79042" wp14:editId="73D846FE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3057525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1532255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="704850" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="504795094" name="Rectangle 504795094" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="704850" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2F681C13">
+              <v:rect id="Rectangle 504795094" style="position:absolute;margin-left:240.75pt;margin-top:120.65pt;width:55.5pt;height:19.5pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2DF67618" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVcxgUfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6WNBnSJokWFA&#10;0RZth54VWYoNyKJGKXGyXz9KfiToih2G+SBTIvmR/ETq+mbfGLZT6GuwBZ+c5ZwpK6Gs7abgP15X&#10;X64480HYUhiwquAH5fnN4vOn69bN1RQqMKVCRiDWz1tX8CoEN88yLyvVCH8GTllSasBGBNriJitR&#10;tITemGya5xdZC1g6BKm8p9O7TskXCV9rJcOj1l4FZgpOuYW0YlrXcc0W12K+QeGqWvZpiH/IohG1&#10;paAj1J0Igm2x/gOqqSWCBx3OJDQZaF1LlWqgaib5u2peKuFUqoXI8W6kyf8/WPmwe3FPSDS0zs89&#10;ibGKvcYm/ik/tk9kHUay1D4wSYeX+ezqnCiVpJrOLi9IJpTs6OzQh28KGhaFgiPdRaJI7O596EwH&#10;kxjLwqo2Jt2HsfHAg6nLeJY2uFnfGmQ7QRe5WuX09eFOzCh4dM2OpSQpHIyKGMY+K83qkpKfpkxS&#10;l6kRVkipbJh0qkqUqot2fhos9mX0SJUmwIisKcsRuwcYLDuQAburu7ePrio16eic/y2xznn0SJHB&#10;htG5qS3gRwCGquojd/YDSR01kaU1lIcnZAjdiHgnVzXd273w4UkgzQRdNc15eKRFG2gLDr3EWQX4&#10;66PzaE+tSlrOWpqxgvufW4GKM/PdUhN/ncxmcSjTZnZ+OaUNnmrWpxq7bW6Bbn9CL4qTSYz2wQyi&#10;Rmje6DlYxqikElZS7ILLgMPmNnSzTw+KVMtlMqNBdCLc2xcnI3hkNfbl6/5NoOubN1DXP8Awj2L+&#10;roc72+hpYbkNoOvU4Edee75piFPj9A9OfCVO98nq+CwufgMAAP//AwBQSwMEFAAGAAgAAAAhANMk&#10;RXLgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQSz+2qZSmE0xiBw6T&#10;GFy4pY1pqzVO1aRr+feYExz9+tXjx8Vusb244Og7RwriVQQCqXamo0bBx/vLfQbCB01G945QwTd6&#10;2JXXV4XOjZvpDS+n0AiGkM+1gjaEIZfS1y1a7VduQOLdlxutDjyOjTSjnhlue5lE0VZa3RFfaPWA&#10;+xbr82myCqrD57jPntNDmO62jD43r3iclbq9WZ4eQQRcwl8ZfvVZHUp2qtxExotewTqLN1xVkKzj&#10;FAQ3Ng8JJxUnWZSCLAv5/4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVzGBR8AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANMkRXLg&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3792B450" wp14:editId="6497D3E7">
-[...2 lines deleted...]
-            <wp:docPr id="262998964" name="Picture 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="080CD74C" wp14:editId="63BF0838">
+            <wp:extent cx="5040000" cy="3175200"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="25400"/>
+            <wp:docPr id="1260838743" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4649457" cy="2944879"/>
+                      <a:ext cx="5040000" cy="3175200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="50B7FDCF" w14:textId="0042639E" w:rsidR="008D6F43" w:rsidRDefault="008D6F43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B0ACD5" w14:textId="665517C3" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="007C645A">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Add to Criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BD778C" w14:textId="693B0CB7" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="00D31F07">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Search by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drop-down and select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE154B4" w14:textId="3BDB247D" w:rsidR="008D6F43" w:rsidRDefault="00FB7C3F" w:rsidP="008D6F43">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F4C731" wp14:editId="7C8758C8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>714375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1370330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1408595821" name="Rectangle 1408595821" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3DF8ECC6">
+              <v:rect id="Rectangle 1408595821" style="position:absolute;margin-left:56.25pt;margin-top:107.9pt;width:46.5pt;height:15pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="0B2A8599" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;+UgwB90AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP1iGxoNZJIFUV4lRQiQ4M&#10;SBSWbk58JFHjc2Q7Tfj3HBNs9z707r1yt9hBXNCH3pGCdJ2AQGqc6alV8PnxstqCCFGT0YMjVPCN&#10;AXbV9VWpC+NmesfLMbaCQygUWkEX41hIGZoOrQ5rNyKx9uW81ZGhb6XxeuZwO8gsSTbS6p74Q6dH&#10;3HfYnI+TVVAfTn6/fb4/xOluw9Hn9hXfZqVub5anRxARl/hnht/6XB0q7lS7iUwQA+M0y9mqIEtz&#10;3sCOLMmZqfl4YEZWpfy/ofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+7AdHX4CAABe&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+UgwB90A&#10;AAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00806433" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E43C28D" wp14:editId="675FE925">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1371600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1828800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="590550" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1228254384" name="Rectangle 1228254384" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="590550" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="23E40C0E">
+              <v:rect id="Rectangle 1228254384" style="position:absolute;margin-left:108pt;margin-top:2in;width:46.5pt;height:15pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2368D0E0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7sB0dfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EzbYGdYqgRYYB&#10;RVs0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeHFMlH8onU9c2hMWyv0NdgCz65yDlTVkJZ223Bf7ys&#10;Pn3lzAdhS2HAqoIflec3i48frls3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wFOGXJqAEbEUjFbVai&#10;aAm9Mdk0zz9nLWDpEKTynk7vOiNfJHytlQyPWnsVmCk41RbSF9N3E7/Z4lrMtyhcVcu+DPEPVTSi&#10;tpR0hLoTQbAd1n9ANbVE8KDDhYQmA61rqVIP1M0kf9PNuhJOpV6IHO9Gmvz/g5UP+7V7QqKhdX7u&#10;SYxdHDQ28Z/qY4dE1nEkSx0Ck3Q4u8pnM6JUkmlCcp7IzE7BDn34pqBhUSg40l0kisT+3gdKSK6D&#10;S8xlYVUbk+7D2HjgwdRlPEsKbje3Btle0EWuVjn94t0RxpkbaTE0O7WSpHA0KmIY+6w0q0sqfpoq&#10;SVOmRlghpbJh0pkqUaouG3V2ShbnMkak1AkwImuqcsTuAQbPDmTA7mru/WOoSkM6Bud/K6wLHiNS&#10;ZrBhDG5qC/gegKGu+syd/0BSR01kaQPl8QkZQrci3slVTfd2L3x4Ekg7QVdNex4e6aMNtAWHXuKs&#10;Avz13nn0p1ElK2ct7VjB/c+dQMWZ+W5piK8ml5dxKZNyOfsyJQXPLZtzi901t0C3P6EXxckkRv9g&#10;BlEjNK/0HCxjVjIJKyl3wWXAQbkN3e7TgyLVcpncaBGdCPd27WQEj6zGuXw5vAp0/fAGmvoHGPZR&#10;zN/McOcbIy0sdwF0nQb8xGvPNy1xGpz+wYmvxLmevE7P4uI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;o1LDV94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILKh10kpRGuJUUIkO&#10;DEi0LGxOfCRR43NkO0349xwTbN/dPb17r9wvdhBX9KF3pCBdJyCQGmd6ahV8nF9WOYgQNRk9OEIF&#10;3xhgX93elLowbqZ3vJ5iK9iEQqEVdDGOhZSh6dDqsHYjEt++nLc68uhbabye2dwOcpMkmbS6J/7Q&#10;6REPHTaX02QV1MdPf8ift8c4PWRsfWlf8W1W6v5ueXoEEXGJf2L4jc/RoeJMtZvIBDEo2KQZd4kM&#10;ec7Aim2yY6gZUt7IqpT/O1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPuwHR1+AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKNSw1fe&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A93A174" wp14:editId="093C91F7">
+            <wp:extent cx="5040000" cy="3150000"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="12700"/>
+            <wp:docPr id="1915833206" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId51">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5040000" cy="3150000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CDB637" w14:textId="77777777" w:rsidR="008D6F43" w:rsidRDefault="008D6F43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A43C4" w14:textId="29679C41" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="007C645A">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Search Criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drop-down and select </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Pending Payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FE1099" w14:textId="73EAFC1F" w:rsidR="008D6F43" w:rsidRDefault="00FB7C3F" w:rsidP="008D6F43">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="515B3D96" wp14:editId="45F9897C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1380490</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1996440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="714375" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="487780016" name="Rectangle 487780016" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="714375" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="0593032C">
+              <v:rect id="Rectangle 487780016" style="position:absolute;margin-left:108.7pt;margin-top:157.2pt;width:56.25pt;height:15.75pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="56764EA4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQo8VnfQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kyboFcYogRYYB&#10;RVusHXpWZCk2IIsapcTJfv0o+SNBV+ww7GKLIvlIPpJa3Bxrww4KfQU25+OrEWfKSigqu8v5j+fN&#10;h8+c+SBsIQxYlfOT8vxm+f7donFzNYESTKGQEYj188blvAzBzbPMy1LVwl+BU5aUGrAWgUTcZQWK&#10;htBrk01Go09ZA1g4BKm8p9vbVsmXCV9rJcOD1l4FZnJOuYX0xfTdxm+2XIj5DoUrK9mlIf4hi1pU&#10;loIOULciCLbH6g+oupIIHnS4klBnoHUlVaqBqhmPXlXzVAqnUi1EjncDTf7/wcr7w5N7RKKhcX7u&#10;6RirOGqs45/yY8dE1mkgSx0Dk3R5PZ5+vJ5xJklFnRhNZpHM7Ozs0IevCmoWDzlH6kWiSBzufGhN&#10;e5MYy8KmMib1w9h44cFURbxLAu62a4PsIKiRmw3FS72jcBdmJEXX7FxKOoWTURHD2O9Ks6qg5Ccp&#10;kzRlaoAVUiobxq2qFIVqo80ug8W5jB6p0gQYkTVlOWB3AL1lC9Jjt3V39tFVpSEdnEd/S6x1HjxS&#10;ZLBhcK4rC/gWgKGqusitfU9SS01kaQvF6REZQrsi3slNRX27Ez48CqSdoO2hPQ8P9NEGmpxDd+Ks&#10;BPz11n20p1ElLWcN7VjO/c+9QMWZ+WZpiL+Mp9O4lEmYzq4nJOClZnupsft6DdT9Mb0oTqZjtA+m&#10;P2qE+oWeg1WMSiphJcXOuQzYC+vQ7j49KFKtVsmMFtGJcGefnIzgkdU4l8/HF4GuG95AU38P/T6K&#10;+asZbm2jp4XVPoCu0oCfee34piVOg9M9OPGVuJST1flZXP4GAAD//wMAUEsDBBQABgAIAAAAIQB8&#10;YZPx4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUgsiDpftE2IU0ElOjAg&#10;UbqwOfGRRI3tyHaa8O85Jtje07167rlyt+iBXdD53hoB8SoChqaxqjetgNPHy/0WmA/SKDlYgwK+&#10;0cOuur4qZaHsbN7xcgwtI4jxhRTQhTAWnPumQy39yo5oaPdlnZaBRtdy5eRMcD3wJIrWXMve0IVO&#10;jrjvsDkfJy2gPny6/fY5PYTpbk3oc/uKb7MQtzfL0yOwgEv4K8OvPqlDRU61nYzybBCQxJuMqgLS&#10;OKNAjTTJc2A1hewhB16V/P8P1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0KPFZ30C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfGGT&#10;8eEAAAALAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="598CDB53" wp14:editId="615ECB01">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>590549</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1547495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="695325" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1796041707" name="Rectangle 1796041707" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="695325" cy="190500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="77C51A94">
+              <v:rect id="Rectangle 1796041707" style="position:absolute;margin-left:46.5pt;margin-top:121.85pt;width:54.75pt;height:15pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="3AF47ACB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp94/TgAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTbcGdYqgRYYB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZFMlH8onU1fW+MWyn0NdgCz45yzlTVkJZ203Bf7ys&#10;Pn3lzAdhS2HAqoIflOfXi48frlo3V1OowJQKGYFYP29dwasQ3DzLvKxUI/wZOGVJqQEbEUjETVai&#10;aAm9Mdk0zy+yFrB0CFJ5T6e3nZIvEr7WSoYHrb0KzBSccgtpxbSu45otrsR8g8JVtezTEP+QRSNq&#10;S0FHqFsRBNti/QdUU0sEDzqcSWgy0LqWKtVA1UzyN9U8V8KpVAuR491Ik/9/sPJ+9+wekWhonZ97&#10;2sYq9hqb+Kf82D6RdRjJUvvAJB1eXM4+T2ecSVJNLvNZnsjMjs4OffimoGFxU3Cku0gUid2dDxSQ&#10;TAeTGMvCqjYm3Yex8cCDqct4lgTcrG8Msp2gi1ytcvri3RHGiRlJ0TU7lpJ24WBUxDD2SWlWl5T8&#10;NGWSukyNsEJKZcOkU1WiVF00quwYLPZl9EihE2BE1pTliN0DDJYdyIDd5dzbR1eVmnR0zv+WWOc8&#10;eqTIYMPo3NQW8D0AQ1X1kTv7gaSOmsjSGsrDIzKEbkS8k6ua7u1O+PAokGaCpofmPDzQog20BYd+&#10;x1kF+Ou982hPrUpazlqasYL7n1uBijPz3VITX07Oz+NQJuF89mVKAp5q1qcau21ugG5/Qi+Kk2kb&#10;7YMZthqheaXnYBmjkkpYSbELLgMOwk3oZp8eFKmWy2RGg+hEuLPPTkbwyGrsy5f9q0DXN2+grr+H&#10;YR7F/E0Pd7bR08JyG0DXqcGPvPZ80xCnxukfnPhKnMrJ6vgsLn4DAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm9XBv4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsiDok0JYQp4JK&#10;dGBAonTp5sRHEjU+R7bThH/PMcF2d+/p3feKzWx7cUYfOkcK7hYJCKTamY4aBYfP19s1iBA1Gd07&#10;QgXfGGBTXl4UOjduog8872MjOIRCrhW0MQ65lKFu0eqwcAMSa1/OWx159Y00Xk8cbnuZJslSWt0R&#10;f2j1gNsW69N+tAqq3dFv1y/ZLo43S44+NW/4Pil1fTU/P4GIOMc/M/ziMzqUzFS5kUwQvYLHjKtE&#10;Bel9tgLBhjRJH0BUPKz4IstC/q9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp94/T&#10;gAIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm&#10;9XBv4AAAAAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36EF45D1" wp14:editId="6113A7D3">
+            <wp:extent cx="5040000" cy="2631600"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="16510"/>
+            <wp:docPr id="2145550143" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId52">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5040000" cy="2631600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195900E7" w14:textId="0F7CAD26" w:rsidR="007C645A" w:rsidRPr="007C645A" w:rsidRDefault="008D6F43" w:rsidP="007C645A">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Add to Criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The search criteria are added.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B061AB" w14:textId="699F24F0" w:rsidR="008D6F43" w:rsidRPr="007C645A" w:rsidRDefault="008D6F43" w:rsidP="007C645A">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29FEC7D4" wp14:editId="18D73151">
+            <wp:extent cx="5040000" cy="3225600"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="13335"/>
+            <wp:docPr id="728446275" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5040000" cy="3225600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F947CEA" w14:textId="77777777" w:rsidR="00FB7C3F" w:rsidRDefault="00FB7C3F" w:rsidP="007C645A">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A55D51" w14:textId="57BE75DF" w:rsidR="008D6F43" w:rsidRDefault="008D6F43" w:rsidP="006147E9">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Search</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:u w:color="6B2976"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613769">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Your search results display</w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the bottom half of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07899D7C" w14:textId="60C8DB7A" w:rsidR="008D6F43" w:rsidRDefault="0042351F" w:rsidP="00050BDA">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B9F2BC1" wp14:editId="646175BA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>390525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2347595</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4714875" cy="857250"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1838538537" name="Rectangle 1838538537" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4714875" cy="857250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="18C52E89">
+              <v:rect id="Rectangle 1838538537" style="position:absolute;margin-left:30.75pt;margin-top:184.85pt;width:371.25pt;height:67.5pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2CEE268B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp8qX+fwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EydIFdYqgRYYB&#10;QVusHXpWZCk2IIsapcTJfv0o+SNBV+wwzAdZFMlH8onUze2xNuyg0Fdgcz6+GnGmrISisruc/3hZ&#10;f7rmzAdhC2HAqpyflOe3y48fbhq3UBMowRQKGYFYv2hczssQ3CLLvCxVLfwVOGVJqQFrEUjEXVag&#10;aAi9NtlkNPqcNYCFQ5DKezq9b5V8mfC1VjI8au1VYCbnlFtIK6Z1G9dseSMWOxSurGSXhviHLGpR&#10;WQo6QN2LINgeqz+g6koieNDhSkKdgdaVVKkGqmY8elPNcymcSrUQOd4NNPn/BysfDs/uCYmGxvmF&#10;p22s4qixjn/Kjx0TWaeBLHUMTNLhdD6eXs9nnEnSXc/mk1liMzt7O/Thq4KaxU3OkS4jcSQOGx8o&#10;Ipn2JjGYhXVlTLoQY+OBB1MV8SwJuNveGWQHQTe5Xo/oi5dHGBdmJEXX7FxL2oWTURHD2O9Ks6qg&#10;7Ccpk9RmaoAVUiobxq2qFIVqo80ug8XGjB4pdAKMyJqyHLA7gN6yBemx25w7++iqUpcOzqO/JdY6&#10;Dx4pMtgwONeVBXwPwFBVXeTWvieppSaytIXi9IQMoZ0R7+S6onvbCB+eBNJQ0PjQoIdHWrSBJufQ&#10;7TgrAX+9dx7tqVdJy1lDQ5Zz/3MvUHFmvlnq4i/j6TROZRKm1EMk4KVme6mx+/oO6PbH9KQ4mbbR&#10;Pph+qxHqV3oPVjEqqYSVFDvnMmAv3IV2+OlFkWq1SmY0iU6EjX12MoJHVmNfvhxfBbqueQO1/QP0&#10;AykWb3q4tY2eFlb7ALpKDX7mteObpjg1TvfixGfiUk5W53dx+RsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJAkKTTgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SCyI2qVtGkIuFVSi&#10;AwMShYXNiY8kamxHsdOEf88xwXi6T997L9/NthNnGkLrHcJyoUCQq7xpXY3w8f58m4IIUTujO+8I&#10;4ZsC7IrLi1xnxk/ujc7HWAuWuJBphCbGPpMyVA1ZHRa+J8e/Lz9YHfkcamkGPbHcdvJOqURa3TpO&#10;aHRP+4aq03G0COXhc9inT6tDHG8SVp/qF3qdEK+v5scHEJHm+AfDb32uDgV3Kv3oTBAdQrLcMImw&#10;Su63IBhI1ZrHlQgbtd6CLHL5f0LxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOnypf5/&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJAk&#10;KTTgAAAACgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00806433" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AE42B7F" wp14:editId="4D86E9D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2752725</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1824355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="523875" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2121789647" name="Rectangle 2121789647" descr="Red rectangle surrounding the rejection reason of the payment summary" title="Red rectangle"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="523875" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="5B066E8F">
+              <v:rect id="Rectangle 2121789647" style="position:absolute;margin-left:216.75pt;margin-top:143.65pt;width:41.25pt;height:15.75pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the rejection reason of the payment summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="0D5B1FFB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvHYqwfQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kzdoFcYogRYYB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+ww7GKLIvlIPpKa3xxqw/YKfQU25+OLEWfKSigqu835j5f1&#10;p2vOfBC2EAasyvlReX6z+Phh3riZmkAJplDICMT6WeNyXobgZlnmZalq4S/AKUtKDViLQCJuswJF&#10;Q+i1ySaj0ZesASwcglTe0+1tq+SLhK+1kuFBa68CMzmn3EL6Yvpu4jdbzMVsi8KVlezSEP+QRS0q&#10;S0EHqFsRBNth9QdUXUkEDzpcSKgz0LqSKtVA1YxHb6p5LoVTqRYix7uBJv//YOX9/tk9ItHQOD/z&#10;dIxVHDTW8U/5sUMi6ziQpQ6BSbqcTj5fX005k6SiTowm00hmdnJ26MM3BTWLh5wj9SJRJPZ3PrSm&#10;vUmMZWFdGZP6YWy88GCqIt4lAbeblUG2F9TI9Zripd5RuDMzkqJrdiolncLRqIhh7JPSrCoo+UnK&#10;JE2ZGmCFlMqGcasqRaHaaNPzYHEuo0eqNAFGZE1ZDtgdQG/ZgvTYbd2dfXRVaUgH59HfEmudB48U&#10;GWwYnOvKAr4HYKiqLnJr35PUUhNZ2kBxfESG0K6Id3JdUd/uhA+PAmknaHtoz8MDfbSBJufQnTgr&#10;AX+9dx/taVRJy1lDO5Zz/3MnUHFmvlsa4q/jy8u4lEm4nF5NSMBzzeZcY3f1Cqj7Y3pRnEzHaB9M&#10;f9QI9Ss9B8sYlVTCSoqdcxmwF1ah3X16UKRaLpMZLaIT4c4+OxnBI6txLl8OrwJdN7yBpv4e+n0U&#10;szcz3NpGTwvLXQBdpQE/8drxTUucBqd7cOIrcS4nq9OzuPgNAAD//wMAUEsDBBQABgAIAAAAIQBz&#10;zpNB4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsiDqpabBCnAoq0YEB&#10;idKlmxMfSdTYjmKnCf+eY4LxdJ++916xXWzPLjiGzjsF6SoBhq72pnONguPn670EFqJ2RvfeoYJv&#10;DLAtr68KnRs/uw+8HGLDSOJCrhW0MQ4556Fu0eqw8gM6+n350epI59hwM+qZ5Lbn6yTJuNWdo4RW&#10;D7hrsT4fJqug2p/GnXwR+zjdZaQ+N2/4Pit1e7M8PwGLuMQ/GH7rU3UoqVPlJ2cC6xU8CLEhVMFa&#10;PgpgRGzSjNZVCkQqJfCy4P83lD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbx2KsH0C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc86T&#10;QeEAAAALAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D6F43">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3792B450" wp14:editId="128BB43D">
+            <wp:extent cx="5040000" cy="3225600"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="13335"/>
+            <wp:docPr id="262998964" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId54">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5040000" cy="3225600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E863B1" w14:textId="76455809" w:rsidR="00FB7C3F" w:rsidRDefault="00FB7C3F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="350EC257" w14:textId="23A31B88" w:rsidR="00394A11" w:rsidRPr="00050BDA" w:rsidRDefault="00DB4A4B" w:rsidP="005F50DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc164843955"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc216431489"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00394A11" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">aise </w:t>
       </w:r>
       <w:r w:rsidR="00EB54DF" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00394A11" w:rsidRPr="00050BDA">
@@ -16021,75 +20327,95 @@
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00EB54DF" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00EB54DF" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equest</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="12426012" w14:textId="77777777" w:rsidR="00394A11" w:rsidRPr="00050BDA" w:rsidRDefault="008972F3" w:rsidP="00A351D8">
+    <w:p w14:paraId="12426012" w14:textId="3268F663" w:rsidR="00394A11" w:rsidRPr="00050BDA" w:rsidRDefault="008972F3" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
       <w:r w:rsidR="00394A11" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the relevant payment request and the payment request will display</w:t>
+        <w:t>the relevant payment request and the payment request display</w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Request Details </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>screen</w:t>
       </w:r>
       <w:r w:rsidR="00DB4A4B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176C4B90" w14:textId="77777777" w:rsidR="00945B1B" w:rsidRPr="00050BDA" w:rsidRDefault="00394A11" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
@@ -16100,51 +20426,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Create payment enquiry</w:t>
       </w:r>
       <w:r w:rsidR="00DB4A4B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADF15EC" w14:textId="781F0E8A" w:rsidR="00AB13AA" w:rsidRPr="00050BDA" w:rsidRDefault="00A34729" w:rsidP="00AB13AA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FCC5E3D" wp14:editId="02F0725B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FCC5E3D" wp14:editId="2F62B090">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3492500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3725545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1089660" cy="242570"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="37" name="Rectangle 37" descr="Red rectangle surrounding the create payment enquiry button on the payment request summary" title="Red Rectangle"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1089660" cy="242570"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -16166,66 +20492,66 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="660AB62E" id="Rectangle 37" o:spid="_x0000_s1026" alt="Title: Red Rectangle - Description: Red rectangle surrounding the create payment enquiry button on the payment request summary" style="position:absolute;margin-left:275pt;margin-top:293.35pt;width:85.8pt;height:19.1pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC8DRBfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6SuoUwQtMgwo&#10;2mLt0LMiS7EBWdQoJU7260fJjwRdscOwHBxRJD+SH0nd3O4bw3YKfQ224JOznDNlJZS13RT8x+vq&#10;yxVnPghbCgNWFfygPL9dfP5007q5mkIFplTICMT6eesKXoXg5lnmZaUa4c/AKUtKDdiIQCJushJF&#10;S+iNyaZ5fpG1gKVDkMp7ur3vlHyR8LVWMjxp7VVgpuCUW0hfTN91/GaLGzHfoHBVLfs0xD9k0Yja&#10;UtAR6l4EwbZY/wHV1BLBgw5nEpoMtK6lSjVQNZP8XTUvlXAq1ULkeDfS5P8frHzcvbhnJBpa5+ee&#10;jrGKvcYm/lN+bJ/IOoxkqX1gki4n+dX1xQVxKkk3nU3PLxOb2dHboQ9fFTQsHgqO1IzEkdg9+EAR&#10;yXQwicEsrGpjUkOMjRceTF3GuyTgZn1nkO0EdXK1yukXm0cYJ2YkRdfsWEs6hYNREcPY70qzuqTs&#10;pymTNGZqhBVSKhsmnaoSpeqinZ8Gi4MZPVLoBBiRNWU5YvcAg2UHMmB3Off20VWlKR2d878l1jmP&#10;Hiky2DA6N7UF/AjAUFV95M5+IKmjJrK0hvLwjAyh2xHv5Kqmvj0IH54F0lJQq2nRwxN9tIG24NCf&#10;OKsAf310H+1pVknLWUtLVnD/cytQcWa+WZri68lsFrcyCbPzyykJeKpZn2rstrkD6v6EnhQn0zHa&#10;BzMcNULzRu/BMkYllbCSYhdcBhyEu9AtP70oUi2XyYw20YnwYF+cjOCR1TiXr/s3ga4f3kBj/wjD&#10;Qor5uxnubKOnheU2gK7TgB957fmmLU6D07848Zk4lZPV8V1c/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEoGayDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JBZEnQbqhhCngkp0&#10;6IBE24XNiY8kamxHttOEt+eYYLvT/fru+4vNbHp2QR86ZyUsFwkwtLXTnW0knI5v9xmwEJXVqncW&#10;JXxjgE15fVWoXLvJfuDlEBtGEBtyJaGNccg5D3WLRoWFG9DS7ct5oyKtvuHaq4ngpudpkghuVGfp&#10;Q6sG3LZYnw+jkVDtPv02e33YxfFOEPrc7PF9kvL2Zn55BhZxjn9h+NUndSjJqXKj1YH1ElarhLpE&#10;GjKxBkaJdboUwCoJIn18Al4W/H+H8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDC8DRB&#10;fwIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBK&#10;Bmsg4QAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3F1FBDF6">
+              <v:rect id="Rectangle 37" style="position:absolute;margin-left:275pt;margin-top:293.35pt;width:85.8pt;height:19.1pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red Rectangle - Description: Red rectangle surrounding the create payment enquiry button on the payment request summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="6177F773" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC8DRBfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6SuoUwQtMgwo&#10;2mLt0LMiS7EBWdQoJU7260fJjwRdscOwHBxRJD+SH0nd3O4bw3YKfQ224JOznDNlJZS13RT8x+vq&#10;yxVnPghbCgNWFfygPL9dfP5007q5mkIFplTICMT6eesKXoXg5lnmZaUa4c/AKUtKDdiIQCJushJF&#10;S+iNyaZ5fpG1gKVDkMp7ur3vlHyR8LVWMjxp7VVgpuCUW0hfTN91/GaLGzHfoHBVLfs0xD9k0Yja&#10;UtAR6l4EwbZY/wHV1BLBgw5nEpoMtK6lSjVQNZP8XTUvlXAq1ULkeDfS5P8frHzcvbhnJBpa5+ee&#10;jrGKvcYm/lN+bJ/IOoxkqX1gki4n+dX1xQVxKkk3nU3PLxOb2dHboQ9fFTQsHgqO1IzEkdg9+EAR&#10;yXQwicEsrGpjUkOMjRceTF3GuyTgZn1nkO0EdXK1yukXm0cYJ2YkRdfsWEs6hYNREcPY70qzuqTs&#10;pymTNGZqhBVSKhsmnaoSpeqinZ8Gi4MZPVLoBBiRNWU5YvcAg2UHMmB3Off20VWlKR2d878l1jmP&#10;Hiky2DA6N7UF/AjAUFV95M5+IKmjJrK0hvLwjAyh2xHv5Kqmvj0IH54F0lJQq2nRwxN9tIG24NCf&#10;OKsAf310H+1pVknLWUtLVnD/cytQcWa+WZri68lsFrcyCbPzyykJeKpZn2rstrkD6v6EnhQn0zHa&#10;BzMcNULzRu/BMkYllbCSYhdcBhyEu9AtP70oUi2XyYw20YnwYF+cjOCR1TiXr/s3ga4f3kBj/wjD&#10;Qor5uxnubKOnheU2gK7TgB957fmmLU6D07848Zk4lZPV8V1c/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEoGayDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JBZEnQbqhhCngkp0&#10;6IBE24XNiY8kamxHttOEt+eYYLvT/fru+4vNbHp2QR86ZyUsFwkwtLXTnW0knI5v9xmwEJXVqncW&#10;JXxjgE15fVWoXLvJfuDlEBtGEBtyJaGNccg5D3WLRoWFG9DS7ct5oyKtvuHaq4ngpudpkghuVGfp&#10;Q6sG3LZYnw+jkVDtPv02e33YxfFOEPrc7PF9kvL2Zn55BhZxjn9h+NUndSjJqXKj1YH1ElarhLpE&#10;GjKxBkaJdboUwCoJIn18Al4W/H+H8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDC8DRB&#10;fwIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBK&#10;Bmsg4QAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C86749F" wp14:editId="5D5FBB10">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C86749F" wp14:editId="6603806D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1698625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2729230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="695325" cy="137795"/>
                 <wp:effectExtent l="0" t="19050" r="47625" b="33655"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Arrow: Right 35" descr="Red arrow pointing to the reject reason of the payment request" title="Red Arrow"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="695325" cy="137795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rightArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -16243,66 +20569,66 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="678E1168" id="Arrow: Right 35" o:spid="_x0000_s1026" type="#_x0000_t13" alt="Title: Red Arrow - Description: Red arrow pointing to the reject reason of the payment request" style="position:absolute;margin-left:133.75pt;margin-top:214.9pt;width:54.75pt;height:10.85pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSwt3xfwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2UBgVV1SBOk1C&#10;gICJ5zSX60XKxZmT9tr99XNyP9oxtAe0PqRObH+2v7N9db2rDdsq9BpszscnI86UlVBou875j5fl&#10;l6+c+SBsIQxYlfO98vx6/vnTVeNmagIVmEIhIxDrZ43LeRWCm2WZl5WqhT8BpywpS8BaBLriOitQ&#10;NIRem2wyGp1nDWDhEKTynl5vWyWfJ/yyVDI8lKVXgZmcU24hnZjOVTyz+ZWYrVG4SssuDfGBLGqh&#10;LQUdoG5FEGyD+i+oWksED2U4kVBnUJZaqlQDVTMevanmuRJOpVqIHO8Gmvz/g5X322f3iERD4/zM&#10;kxir2JVYx3/Kj+0SWfuBLLULTNLj+eX0dDLlTJJqfHpxcTmNZGYHZ4c+fFNQsyjkHPW6CgtEaBJR&#10;YnvnQ+vQG8aIHowultqYdMH16sYg2wr6esvliH5djD/MjP2YJ+UaXbND5UkKe6MioLFPqmS6oFon&#10;KeXUlGpISEipbBi3qkoUqs1zepxmbOPokYhJgBG5pPoG7A6gt2xBeuyWoM4+uqrU04Pz6F+Jtc6D&#10;R4oMNgzOtbaA7wEYqqqL3Nr3JLXURJZWUOwfkSG0E+WdXGr6zHfCh0eBNEI0bLQWwgMdpYEm59BJ&#10;nFWAv957j/bU2aTlrKGRzLn/uRGoODPfLfX85fjsLM5wupxNLyZ0wWPN6lhjN/UNUN+MaQE5mcRo&#10;H0wvlgj1K22PRYxKKmElxc65DNhfbkK7Kmj/SLVYJDOaWyfCnX12MoJHVmMDv+xeBbqu1wMNyT30&#10;4ytmb5q9tY2eFhabAKVOk3DgteObZj41Tref4lI5vierwxad/wYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHUpd2nfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo00BqCHEqQMqi&#10;G1RKP8CNJw8Rj6PYacPfM6xgOTNXZ+4ptosbxBmn0HvSsF4lIJBqb3tqNRw/q7tHECEasmbwhBq+&#10;McC2vL4qTG79hT7wfIitYAiF3GjoYhxzKUPdoTNh5UckvjV+cibyOLXSTubCcDfINEk20pme+ENn&#10;RnzrsP46zI4pS1L5pd5l6lipZn6n3b55HbW+vVlenkFEXOJfGH7rc3UoudPJz2SDGDSkG5VxVMND&#10;+sQOnLhXiu1OvMnWGciykP8dyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUsLd8X8C&#10;AACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdSl3&#10;ad8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" adj="19460" fillcolor="red" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="75CFAD84">
+              <v:shape id="Arrow: Right 35" style="position:absolute;margin-left:133.75pt;margin-top:214.9pt;width:54.75pt;height:10.85pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" alt="Title: Red Arrow - Description: Red arrow pointing to the reject reason of the payment request" o:spid="_x0000_s1026" fillcolor="red" strokecolor="red" strokeweight="2pt" type="#_x0000_t13" adj="19460" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSwt3xfwIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2UBgVV1SBOk1C&#10;gICJ5zSX60XKxZmT9tr99XNyP9oxtAe0PqRObH+2v7N9db2rDdsq9BpszscnI86UlVBou875j5fl&#10;l6+c+SBsIQxYlfO98vx6/vnTVeNmagIVmEIhIxDrZ43LeRWCm2WZl5WqhT8BpywpS8BaBLriOitQ&#10;NIRem2wyGp1nDWDhEKTynl5vWyWfJ/yyVDI8lKVXgZmcU24hnZjOVTyz+ZWYrVG4SssuDfGBLGqh&#10;LQUdoG5FEGyD+i+oWksED2U4kVBnUJZaqlQDVTMevanmuRJOpVqIHO8Gmvz/g5X322f3iERD4/zM&#10;kxir2JVYx3/Kj+0SWfuBLLULTNLj+eX0dDLlTJJqfHpxcTmNZGYHZ4c+fFNQsyjkHPW6CgtEaBJR&#10;YnvnQ+vQG8aIHowultqYdMH16sYg2wr6esvliH5djD/MjP2YJ+UaXbND5UkKe6MioLFPqmS6oFon&#10;KeXUlGpISEipbBi3qkoUqs1zepxmbOPokYhJgBG5pPoG7A6gt2xBeuyWoM4+uqrU04Pz6F+Jtc6D&#10;R4oMNgzOtbaA7wEYqqqL3Nr3JLXURJZWUOwfkSG0E+WdXGr6zHfCh0eBNEI0bLQWwgMdpYEm59BJ&#10;nFWAv957j/bU2aTlrKGRzLn/uRGoODPfLfX85fjsLM5wupxNLyZ0wWPN6lhjN/UNUN+MaQE5mcRo&#10;H0wvlgj1K22PRYxKKmElxc65DNhfbkK7Kmj/SLVYJDOaWyfCnX12MoJHVmMDv+xeBbqu1wMNyT30&#10;4ytmb5q9tY2eFhabAKVOk3DgteObZj41Tref4lI5vierwxad/wYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHUpd2nfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo00BqCHEqQMqi&#10;G1RKP8CNJw8Rj6PYacPfM6xgOTNXZ+4ptosbxBmn0HvSsF4lIJBqb3tqNRw/q7tHECEasmbwhBq+&#10;McC2vL4qTG79hT7wfIitYAiF3GjoYhxzKUPdoTNh5UckvjV+cibyOLXSTubCcDfINEk20pme+ENn&#10;RnzrsP46zI4pS1L5pd5l6lipZn6n3b55HbW+vVlenkFEXOJfGH7rc3UoudPJz2SDGDSkG5VxVMND&#10;+sQOnLhXiu1OvMnWGciykP8dyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUsLd8X8C&#10;AACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdSl3&#10;ad8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" w14:anchorId="57E88AF3"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18803600" wp14:editId="3C9842E3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18803600" wp14:editId="40039F4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2510155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2606040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1852295" cy="356870"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="Rectangle 36" descr="Red rectangle surrounding the reject reason of the Payment request summary" title="Red rectangle"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1852295" cy="356870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -16324,355 +20650,405 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect w14:anchorId="14DB6CAB" id="Rectangle 36" o:spid="_x0000_s1026" alt="Title: Red rectangle - Description: Red rectangle surrounding the reject reason of the Payment request summary" style="position:absolute;margin-left:197.65pt;margin-top:205.2pt;width:145.85pt;height:28.1pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzW7WRgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kTR9BnSJokWFA&#10;0QZth54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq5nZfG7ZT6CuwOR+fjThTVkJR2U3Of7wu&#10;v1xx5oOwhTBgVc4PyvPb+edPN42bqQmUYAqFjECsnzUu52UIbpZlXpaqFv4MnLKk1IC1CCTiJitQ&#10;NIRem2wyGl1kDWDhEKTynk7vWyWfJ3ytlQxPWnsVmMk55RbSimldxzWb34jZBoUrK9mlIf4hi1pU&#10;loIOUPciCLbF6g+oupIIHnQ4k1BnoHUlVaqBqhmP3lXzUgqnUi1EjncDTf7/wcrH3YtbIdHQOD/z&#10;tI1V7DXW8U/5sX0i6zCQpfaBSTocX00nk+spZ5J0X6cXV5eJzezo7dCHbwpqFjc5R7qMxJHYPfhA&#10;Ecm0N4nBLCwrY9KFGBsPPJiqiGdJwM36ziDbCbrJ5XJEX7w8wjgxIym6Zsda0i4cjIoYxj4rzaqC&#10;sp+kTFKbqQFWSKlsGLeqUhSqjTY9DRYbM3qk0AkwImvKcsDuAHrLFqTHbnPu7KOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAjAENVdZFb+56klprI0hqKwwoZQjsj3sllRff2IHxYCaShoPGhQQ9PtGgDTc6h&#10;23FWAv766DzaU6+SlrOGhizn/udWoOLMfLfUxdfj8/M4lUk4n15OSMBTzfpUY7f1HdDtj+lJcTJt&#10;o30w/VYj1G/0HixiVFIJKyl2zmXAXrgL7fDTiyLVYpHMaBKdCA/2xckIHlmNffm6fxPouuYN1PaP&#10;0A+kmL3r4dY2elpYbAPoKjX4kdeOb5ri1DjdixOfiVM5WR3fxflvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA04UEtOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoiloyOU0nSC&#10;SezAAYnBhVvamrZa41RJupa3x5zgaPvX5+8vtosdxAl96B1pWK8SEEi1a3pqNXy8P19nIEI01JjB&#10;EWr4xgDb8vysMHnjZnrD0yG2giEUcqOhi3HMpQx1h9aElRuR+PblvDWRR9/KxpuZ4XaQN0mipDU9&#10;8YfOjLjrsD4eJquh2n/6XfaU7uN0pRh9bF/wddb68mJ5fAARcYl/YfjVZ3Uo2alyEzVBDBrS+9uU&#10;oxo262QDghMqu+N2FW+UUiDLQv7vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA81u1&#10;kYECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;04UEtOAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="7773712D">
+              <v:rect id="Rectangle 36" style="position:absolute;margin-left:197.65pt;margin-top:205.2pt;width:145.85pt;height:28.1pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="Title: Red rectangle - Description: Red rectangle surrounding the reject reason of the Payment request summary" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="2pt" w14:anchorId="2CABD976" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzW7WRgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kTR9BnSJokWFA&#10;0QZth54VWYoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq5nZfG7ZT6CuwOR+fjThTVkJR2U3Of7wu&#10;v1xx5oOwhTBgVc4PyvPb+edPN42bqQmUYAqFjECsnzUu52UIbpZlXpaqFv4MnLKk1IC1CCTiJitQ&#10;NIRem2wyGl1kDWDhEKTynk7vWyWfJ3ytlQxPWnsVmMk55RbSimldxzWb34jZBoUrK9mlIf4hi1pU&#10;loIOUPciCLbF6g+oupIIHnQ4k1BnoHUlVaqBqhmP3lXzUgqnUi1EjncDTf7/wcrH3YtbIdHQOD/z&#10;tI1V7DXW8U/5sX0i6zCQpfaBSTocX00nk+spZ5J0X6cXV5eJzezo7dCHbwpqFjc5R7qMxJHYPfhA&#10;Ecm0N4nBLCwrY9KFGBsPPJiqiGdJwM36ziDbCbrJ5XJEX7w8wjgxIym6Zsda0i4cjIoYxj4rzaqC&#10;sp+kTFKbqQFWSKlsGLeqUhSqjTY9DRYbM3qk0AkwImvKcsDuAHrLFqTHbnPu7KOrSl06OI/+lljr&#10;PHikyGDD4FxXFvAjAENVdZFb+56klprI0hqKwwoZQjsj3sllRff2IHxYCaShoPGhQQ9PtGgDTc6h&#10;23FWAv766DzaU6+SlrOGhizn/udWoOLMfLfUxdfj8/M4lUk4n15OSMBTzfpUY7f1HdDtj+lJcTJt&#10;o30w/VYj1G/0HixiVFIJKyl2zmXAXrgL7fDTiyLVYpHMaBKdCA/2xckIHlmNffm6fxPouuYN1PaP&#10;0A+kmL3r4dY2elpYbAPoKjX4kdeOb5ri1DjdixOfiVM5WR3fxflvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA04UEtOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoiloyOU0nSC&#10;SezAAYnBhVvamrZa41RJupa3x5zgaPvX5+8vtosdxAl96B1pWK8SEEi1a3pqNXy8P19nIEI01JjB&#10;EWr4xgDb8vysMHnjZnrD0yG2giEUcqOhi3HMpQx1h9aElRuR+PblvDWRR9/KxpuZ4XaQN0mipDU9&#10;8YfOjLjrsD4eJquh2n/6XfaU7uN0pRh9bF/wddb68mJ5fAARcYl/YfjVZ3Uo2alyEzVBDBrS+9uU&#10;oxo262QDghMqu+N2FW+UUiDLQv7vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA81u1&#10;kYECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;04UEtOAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AB13AA" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F9749D5" wp14:editId="13E4A9E8">
             <wp:extent cx="5030716" cy="3934392"/>
             <wp:effectExtent l="19050" t="19050" r="17780" b="28575"/>
             <wp:docPr id="38" name="Picture 38" descr="Screen shot of the payment request summary" title="Payment request summary"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5030716" cy="3934392"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10651391" w14:textId="7EC89D94" w:rsidR="009F72AB" w:rsidRPr="0012496A" w:rsidRDefault="2DD21D75" w:rsidP="0012496A">
+    <w:p w14:paraId="10651391" w14:textId="0111870C" w:rsidR="009F72AB" w:rsidRPr="007C645A" w:rsidRDefault="2DD21D75" w:rsidP="0012496A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting </w:t>
       </w:r>
-      <w:r w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Create Payment Enquiry</w:t>
       </w:r>
-      <w:r w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you will be </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:t xml:space="preserve"> you will be</w:t>
+      </w:r>
+      <w:r w:rsidR="6BCE6101" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="307A19F8" w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="307A19F8" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>redirected</w:t>
       </w:r>
-      <w:r w:rsidR="6BCE6101" w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="6BCE6101" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="44F66665" w:rsidRPr="5E1A9852">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="6BCE6101" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="44F66665" w:rsidRPr="007C645A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>my NDIS provider portal</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="44F66665" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS provider portal</w:t>
+      </w:r>
+      <w:r w:rsidR="44F66665" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6BCE6101" w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="6BCE6101" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to submit your payment enquiry</w:t>
       </w:r>
-      <w:r w:rsidR="64460113" w:rsidRPr="5E1A9852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="64460113">
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">For further instructions, please refer to my NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="004A0F8A">
+      <w:r w:rsidR="004A0F8A" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="64460113">
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
-      <w:r w:rsidR="004A0F8A">
+      <w:r w:rsidR="004A0F8A" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="64460113">
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">ortal </w:t>
       </w:r>
-      <w:r w:rsidR="004A0F8A">
+      <w:r w:rsidR="004A0F8A" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="64460113">
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">tep by </w:t>
       </w:r>
-      <w:r w:rsidR="004A0F8A">
+      <w:r w:rsidR="004A0F8A" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="64460113">
+      <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">tep Guide located in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
-        <w:r w:rsidR="64460113" w:rsidRPr="5E1A9852">
+      <w:hyperlink r:id="rId55">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>myplace provider portal and resources | NDIS</w:t>
+          <w:t>myplace</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="64460113" w:rsidRPr="007C645A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> provider portal and resources | NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A0F8A">
+      <w:r w:rsidR="004A0F8A" w:rsidRPr="007C645A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A268BEA" w14:textId="17315E74" w:rsidR="009F72AB" w:rsidRPr="006E3EAF" w:rsidRDefault="009F72AB" w:rsidP="006E3EAF">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="-76"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F164B3F" w14:textId="61DAC894" w:rsidR="043F2C3C" w:rsidRPr="00BB28E9" w:rsidRDefault="043F2C3C" w:rsidP="12BF1FC1">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB28E9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C8CED0B" wp14:editId="4C1757E3">
             <wp:extent cx="5724524" cy="4352925"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="9525"/>
             <wp:docPr id="793197150" name="Picture 793197150"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52">
+                    <a:blip r:embed="rId56">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5724524" cy="4352925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE35545" w14:textId="2C476F33" w:rsidR="00AD3DD2" w:rsidRPr="00050BDA" w:rsidRDefault="00AD3DD2" w:rsidP="004113C1">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="07F5240C" w14:textId="77777777" w:rsidR="00CC012F" w:rsidRPr="00050BDA" w:rsidRDefault="00CC012F" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc164843956"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc216431490"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Receiving </w:t>
       </w:r>
       <w:r w:rsidR="00DB4A4B" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C64D59" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ayment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="627499FA" w14:textId="77777777" w:rsidR="000D7506" w:rsidRPr="00050BDA" w:rsidRDefault="00CC012F" w:rsidP="00ED3F01">
+    <w:p w14:paraId="627499FA" w14:textId="37E6AC7A" w:rsidR="000D7506" w:rsidRPr="00050BDA" w:rsidRDefault="00CC012F" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment </w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equests tha</w:t>
@@ -16684,87 +21060,107 @@
         <w:t xml:space="preserve">t are created with a status of </w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pending</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be paid after the next payment run cycle</w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">his occurs a minimum of once a day, Monday to </w:t>
+        <w:t xml:space="preserve">his occurs </w:t>
+      </w:r>
+      <w:r w:rsidR="007C645A" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at least</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once a day, Monday to </w:t>
       </w:r>
       <w:r w:rsidR="00470AFB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Friday. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E43FFD0" w14:textId="77777777" w:rsidR="000D7506" w:rsidRPr="00050BDA" w:rsidRDefault="00470AFB" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00CC012F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> status of </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC012F" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status of </w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pending</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC012F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will usually change to </w:t>
       </w:r>
       <w:r w:rsidR="00E770C9" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Paid</w:t>
       </w:r>
       <w:r w:rsidR="00CC012F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> following the completion of a payment run </w:t>
       </w:r>
@@ -16800,88 +21196,88 @@
     <w:p w14:paraId="45C6FF68" w14:textId="77777777" w:rsidR="00B22596" w:rsidRPr="00050BDA" w:rsidRDefault="00B22596">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4116AA" w14:textId="77777777" w:rsidR="00115BB4" w:rsidRPr="00050BDA" w:rsidRDefault="00CC0DE9" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc164843957"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc216431491"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Part 2</w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E354A5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">arnings and </w:t>
       </w:r>
       <w:r w:rsidR="00B22596" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">error </w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>messages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="220F7F75" w14:textId="77777777" w:rsidR="00B22596" w:rsidRPr="00050BDA" w:rsidRDefault="00B22596" w:rsidP="00ED3F01">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This part of the </w:t>
       </w:r>
       <w:r w:rsidR="00E512AB" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>guide i</w:t>
       </w:r>
       <w:r w:rsidR="00D115C3" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -16932,55 +21328,63 @@
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> message</w:t>
       </w:r>
       <w:r w:rsidR="007E624F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>myplace p</w:t>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ortal </w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">when you </w:t>
       </w:r>
@@ -17036,51 +21440,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="360A8193" w14:textId="77777777" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0" w:rsidP="00ED3F01">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="002D0BC5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tables describe the error messages displayed in the NDIS myplace provider portal</w:t>
+        <w:t xml:space="preserve"> tables describe the error messages displayed in the NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider portal</w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> when submitting a bulk payment </w:t>
       </w:r>
       <w:r w:rsidR="007E624F" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">file. </w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The tables include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C19A9A3" w14:textId="77777777" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -17144,51 +21562,67 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Type of Message – whether the message is for an error which prevents you progressing, for confirmation to warn you of the consequences, or for information</w:t>
+        <w:t xml:space="preserve">Type of Message – whether the message is for an error which prevents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050BDA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing, for confirmation to warn you of the consequences, or for information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E3B0E" w14:textId="77777777" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0" w:rsidP="00A351D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
@@ -17241,609 +21675,680 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – describes suggested response(s) to the message</w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F30BD21" w14:textId="77777777" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0" w:rsidP="00091875">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you need further information on how to manage a particular message, search the ‘Message Displayed’ column for a few words from the message, or search the ‘Screen Name’ column for the screen. Once you have located the message, check the last two columns for more detail of what occurred, and how to proceed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD491D4" w14:textId="77777777" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0">
+    <w:p w14:paraId="0BD491D4" w14:textId="1512EBBA" w:rsidR="003C24D0" w:rsidRPr="00050BDA" w:rsidRDefault="003C24D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050BDA">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="74EB28C9" w14:textId="77777777" w:rsidR="00657ACA" w:rsidRPr="00050BDA" w:rsidRDefault="00657ACA" w:rsidP="00657ACA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00657ACA" w:rsidRPr="00050BDA" w:rsidSect="00B719A0">
-          <w:headerReference w:type="even" r:id="rId53"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId57"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc31794261"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc31794261"/>
     </w:p>
     <w:p w14:paraId="7C889EC0" w14:textId="13B928E6" w:rsidR="00657ACA" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc164843958"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc216431492"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Screen </w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00657ACA" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk Upload</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13887" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3700"/>
-        <w:gridCol w:w="1824"/>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3FD5175D" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3FD5175D" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="203F3625" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
-            <w:pPr>
+          <w:p w14:paraId="203F3625" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00D13DE9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Hlk138670006"/>
+            <w:bookmarkStart w:id="33" w:name="_Hlk138670006"/>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>essage displayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="340CEFCD" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00091875">
-            <w:pPr>
+          <w:p w14:paraId="340CEFCD" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00D13DE9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ype of message</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="6F585473" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00091875">
-            <w:pPr>
+          <w:p w14:paraId="6F585473" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00D13DE9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat does it mean</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="2AACBCD6" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="005A2F8C">
-            <w:pPr>
+          <w:p w14:paraId="2AACBCD6" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="005A2F8C" w:rsidP="00D13DE9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat should you do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="32"/>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7C611A0F" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:bookmarkEnd w:id="33"/>
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7C611A0F" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="185BD263" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Use your new provider registration number for the new system. You can find it in your </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="00050BDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>profile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> details.</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The In-Kind item is not yet available to claim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CEE1869" w14:textId="268057B5" w:rsidR="00176C53" w:rsidRPr="00050BDA" w:rsidRDefault="00176C53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="052B54E2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Warning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A640265" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...3 lines deleted...]
-              <w:t>Advising you that you need to use your new provider registration number.</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Advising</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you that you need to use your new provider registration number.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19BCC18C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Advising you that you must not include ‘in-kind’ items in your payment requests.</w:t>
+              <w:t xml:space="preserve">Advising you that you must not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>include ‘in-kind’</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> items in your payment requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7959DE10" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Check when you create your bulk upload file that the provider registration number matches your </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>rganisation Id in your profile (Select Home, Profile, My Organisation Details to check).</w:t>
+              <w:t>rganisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Id in your profile (Select Home, Profile, My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Details to check).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07A91396" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You must not include ‘in kind’ items in your bulk upload request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="48FAA462" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="48FAA462" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="727208C4" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>You have not selected a file, or have selected a file that does not have a CSV or XML extension. Check that you have selected a file and that it is a valid CSV or XML file. Refer to the Bulk Payment self help guide if you have any issues.</w:t>
+              <w:t xml:space="preserve">You have not selected a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>file, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have selected a file that does not have a CSV or XML extension. Check that you have selected a file and that it is a valid CSV or XML file. Refer to the Bulk Payment self help guide if you have any issues.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3431B6F9" w14:textId="0AC253F2" w:rsidR="00176C53" w:rsidRPr="00050BDA" w:rsidRDefault="00176C53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72453C4E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652771F9" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>You have either not selected a file, or have selected a file that does not have a CSV or XML extension.</w:t>
+              <w:t xml:space="preserve">You have either not selected a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>file, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have selected a file that does not have a CSV or XML extension.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD607BE" w14:textId="032CD85B" w:rsidR="00FE132C" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
+          <w:p w14:paraId="6AD607BE" w14:textId="2147E829" w:rsidR="00FE132C" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Check that you saved the Bulk Payment Request file as a </w:t>
             </w:r>
             <w:r w:rsidR="00147B17" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSV </w:t>
+              <w:t>CSV</w:t>
+            </w:r>
+            <w:r w:rsidR="00C555FE">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00147B17" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>or .</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">XML and retry. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="354C3E31" w14:textId="30EF63D7" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Open the file, ensure the date formats are correct </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(YYYY-MM-DD),</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and save as a CSV. Refer to the Bulk Payment self help guide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="09E34F92" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="09E34F92" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5281217C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The document size exceeds the maximum upload limit of 10MB. Please amend the document and try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EEE82BD" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1A6DB1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The file you are trying to upload is too large.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13EF01C2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -17854,516 +22359,516 @@
               <w:t xml:space="preserve">Bulk upload will not allow a file larger than 10MB. Sometimes a file larger than 10MB but smaller than 11MB will display as 10MB in size. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53233CE0" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Open the bulk upload file and save as two files (half the records in each file), making sure you check that the date formats are correct </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(YYYY-MM-DD).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="26043B4D" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="26043B4D" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7070409E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You have attempted to upload a file that exceeds 10MB in size. Open the bulk upload file and save it as 2 or more files (splitting the records across the files). Check that the date formats are correct (YYYY-MM-DD). Then try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6BF087" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50F719B9" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The file you are trying to upload is too large. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A2AE44" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">You have attempted to upload a file that exceeds 10MB in size. Open the bulk upload file and save it as 2 or more files (splitting the records across the files). Check that the date formats are correct </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(YYYY-MM-DD).</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Then try uploading it again. The document size exceeds the maximum upload limit of 10MB. Please amend the document and try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0C357E3E" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0C357E3E" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B63AF39" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You have attempted to upload a file with a file name (including the file extension) that exceeds 20 characters in length. Resave the file with a shorter filename, check that the date formats are still correct (YYYY-MM-DD). Then try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A45E4AB" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3662281F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The file name including the extension (.CSV or .XML) is more than 20 characters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EAA0959" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Resave the file with a filename (including extension) of less than 20 characters, check that the date formats are still correct </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(YYYY-MM-DD)</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. Then resubmit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="51B03233" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="51B03233" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B38BB01" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You tried to upload a file that includes more than 5000 payment references. This volume of data exceeds our system limits. Open the file and save as two or more files, each containing a subset of the data. Then try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A6B1531" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0918CE26" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bulk upload will not allow a file larger than 5000 rows. Your file contains more than that.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17A93703" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Open the file and save as two or more files each containing a subset of the data, then resubmit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="2E940A5E" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="2E940A5E" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F82ACA2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The file you tried to upload is missing the first row (header) or it has incorrect data. Download the template again into a new file and copy the data into the new file. Check you have retained the header row and that all columns are correctly formatted (including dates). Then try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0325C874" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B87B885" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The first row (header) of your file is missing or has incorrect data. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00BEB0DF" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Download the template again into a new file, copy the data into the new file ensuring you retain the header row and that all columns are correctly formatted (including dates), then resubmit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7B77593A" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7B77593A" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="005E8A33" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Your file could not be uploaded as one or more records are in error. Select the download link to access the error file. The error file is the same as the file you uploaded, but with an extra column at the beginning listing the errors in that payment request. Correct the errors and save the file with a new file name. Then try uploading it again.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E88189" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03BE2D0B" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Errors were found in one or more rows in the file. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D2B505" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Select the download link to access the error file. The error file is the same as the file you uploaded, but with an extra column at the beginning listing the errors in that payment request. Correct the errors, save the file with a new file name and retry upload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3B539B84" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3B539B84" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA71329" w14:textId="7C147017" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">To </w:t>
             </w:r>
             <w:r w:rsidR="00445E50" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">upload </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>you need to accept the price guide declaration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2096E6EF" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58262CE6" w14:textId="371D0EC7" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">You selected then deselected the mandatory </w:t>
             </w:r>
             <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">NDIS </w:t>
             </w:r>
             <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -18408,266 +22913,308 @@
             </w:r>
             <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pricing Arrangements and Price Limits</w:t>
             </w:r>
             <w:r w:rsidR="00CA7F9B" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>declaration box and then select Submit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="66F23C6C" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="66F23C6C" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1181F717" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>There are some technical issues, we are unable to process your request. Please try again later.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F0E28E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51303A13" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">An internal system error has occurred. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4230D899" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Wait for a short time then try again, or contact NDIS to report the problem and have it investigated.</w:t>
+              <w:t xml:space="preserve">Wait for a short time then try </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>again, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact NDIS to report the problem and have it investigated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="37E7F19F" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="37E7F19F" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7604E914" w14:textId="26E5DD05" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>A system error occurred. Try again later, or c</w:t>
+              <w:t xml:space="preserve">A system error occurred. Try again </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>later, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
             </w:r>
             <w:r w:rsidR="00BA0980" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">all the NDIS </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to report the problem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356E890C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C8C50AC" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">An internal system error has occurred. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DFFC2FB" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00A90CA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Wait for a short time then try again, or contact NDIS to report the problem and have it investigated.</w:t>
+              <w:t xml:space="preserve">Wait for a short time then try </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>again, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact NDIS to report the problem and have it investigated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="54DAF406" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="54DAF406" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="582D43D1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>You have successfully uploaded your file for further processing. Wait a day or so for the file to be processed and validated. Once the validation is complete, you will be able to view the uploaded records using the View Payment Request screen.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8F87B5" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C562257" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F70398B" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Your payment requests file has been uploaded for processing. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F5C96D0" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18753,93 +23300,93 @@
             </w:r>
             <w:r w:rsidRPr="12BF1FC1">
               <w:t xml:space="preserve">. Select </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="12BF1FC1">
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="12BF1FC1">
               <w:t>View</w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="12BF1FC1">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="12BF1FC1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="12BF1FC1">
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="12BF1FC1">
               <w:t>y ‘Uploaded Bulk Payment File’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0CB2BC6E" w14:textId="77777777" w:rsidTr="12BF1FC1">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0CB2BC6E" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED06B82" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multiple business validations failed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1824" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB9588E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D872303" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The payment request record has more than one validation rule that failed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44572BB7" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18859,401 +23406,441 @@
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Make the required changes to the original file, save, rename file and upload the corrected bulk upload file. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FF36EB3" w14:textId="77777777" w:rsidR="00657ACA" w:rsidRPr="00050BDA" w:rsidRDefault="00657ACA" w:rsidP="00657ACA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EA9F57" w14:textId="77777777" w:rsidR="00657ACA" w:rsidRPr="00050BDA" w:rsidRDefault="00DA2C68" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc31794262"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc164843959"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc31794262"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc216431493"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Screen name - </w:t>
       </w:r>
       <w:r w:rsidR="00657ACA" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulk Payment Request CSV Messages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13887" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3700"/>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="3808"/>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="6799CC20" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="6799CC20" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEFD666" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00F21FDC" w:rsidP="00657ACA">
-            <w:pPr>
+          <w:p w14:paraId="5BEFD666" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00F21FDC" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Messages displayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="1B00E265" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00091875">
-            <w:pPr>
+          <w:p w14:paraId="1B00E265" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ype of message</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFA0048" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00091875">
-            <w:pPr>
+          <w:p w14:paraId="0BFA0048" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat does it mean?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A2875"/>
           </w:tcPr>
-          <w:p w14:paraId="10E9777E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="005A2F8C" w:rsidP="00657ACA">
-            <w:pPr>
+          <w:p w14:paraId="10E9777E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="005A2F8C" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00F21FDC" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat should you do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="79386066" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="79386066" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1238E00A" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty Registration No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF78F24" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="763B11B2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">This payment request is missing your </w:t>
-            </w:r>
+              <w:t xml:space="preserve">This payment request is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>missing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>rovider</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egistration </w:t>
+            </w:r>
+            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>umber.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5322CDA7" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00A90CA8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enter your </w:t>
+            </w:r>
+            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">rovider </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">egistration </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>umber.</w:t>
-[...53 lines deleted...]
-              <w:t>umber, it must be numbers only and can be found under ‘My Organisation Details’ on the Profile page.</w:t>
+              <w:t xml:space="preserve">umber, it must be numbers only and can be found under ‘My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Details’ on the Profile page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5F696E73" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5F696E73" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D71601" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Registration No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1073DC0A" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47CD1D8A" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Your </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">rovider </w:t>
             </w:r>
@@ -19299,264 +23886,292 @@
               </w:rPr>
               <w:t xml:space="preserve">rovider </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">egistration </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>umber is correct, it must be numbers only and can be found under ‘My Organisation Details’ on the Profile page.</w:t>
+              <w:t xml:space="preserve">umber is correct, it must be numbers only and can be found under ‘My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Details’ on the Profile page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="05F69EBD" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="05F69EBD" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ABF1F52" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty NDIS No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41217C0F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA11B2C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>This payment request is missing the Participant’s NDIS Number.</w:t>
+              <w:t xml:space="preserve">This payment request is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>missing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Participant’s NDIS Number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9C4B04" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Check the NDIS number for the participant. Enter as 9 digits, no spaces, starting with ‘43’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7765E1DB" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7765E1DB" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61347AAC" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid NDIS No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3552F34C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A4C8A25" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">articipant’s NDIS Number is invalid on this payment request. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="755C779E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Check the NDIS number for the participant. Enter as 9 digits, no spaces, starting with ‘43’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="062B05A5" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="062B05A5" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A967956" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty Start Date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19B98594" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D462E1E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tart (From) date on this payment request is empty.</w:t>
             </w:r>
@@ -19572,195 +24187,223 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the start date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7F3B8AA0" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="7F3B8AA0" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B844B88" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Start Date format. Enter as YYYY-MM-DD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D5269E9" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DB5F0C1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>tart (From) date on this payment request is not in the required format, or is before 1900.</w:t>
+              <w:t xml:space="preserve">tart (From) date on this payment request is not in the required </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>format, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is before 1900.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07E1DF2E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the start date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>. Start date must be no earlier than the start date of the service booking, and cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
+              <w:t xml:space="preserve">. Start date must be no earlier than the start date of the service </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>booking, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="1B266E53" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="1B266E53" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A420EB1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty End Date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433A6BCD" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33466699" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nd (To) date on this payment request is empty.</w:t>
             </w:r>
@@ -19776,202 +24419,216 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the end date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0428746A" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0428746A" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C63252B" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid End Date format. Enter as YYYY-MM-DD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7295B33E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="740A3C71" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>nd (To) date on this payment request is not in the required format, or is before 1900.</w:t>
+              <w:t xml:space="preserve">nd (To) date on this payment request is not in the required </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>format, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is before 1900.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BDC30C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the end date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. End date must be the same as or later than the start date. End date must be no earlier than 90 days prior to today. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55F070E9" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="4BC26833" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="4BC26833" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F06AADA" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty Item Number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD52457" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E011D1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">tem number on this payment request is empty </w:t>
             </w:r>
@@ -20030,418 +24687,460 @@
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ooking was not at item level, enter the item number of the support category.</w:t>
+              <w:t xml:space="preserve">ooking </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not at item level, enter the item number of the support category.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="78985FBC" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="78985FBC" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C2452A7" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Item Number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1883C09D" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="118108E6" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Item number on this payment request is too long (more than 60 characters).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E3F2C6F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Copy the item number from the service booking to ensure it is correct.</w:t>
+              <w:t xml:space="preserve">Copy the item number from the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure it is correct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="1F14D864" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="1F14D864" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="089D9F18" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty GST Value.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21ED0F7F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E784252" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The GST code on this payment request is empty. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06950CB3" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter the appropriate GST value for the support item. P1=10%GST, P2=GST Free, P5=GST Out of Scope.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5D55EDD7" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5D55EDD7" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DBE31FE" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid GST Value.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0490C9EC" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419F24E5" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The GST code value on this payment request is not valid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11574DF2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter the appropriate GST value for the support item. P1=10%GST, P2=GST Free, P5=GST Out of Scope.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0CD80EC4" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0CD80EC4" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44924266" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Claim Reference.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0A0F1C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EF266A9" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nvoice number/claim reference on this payment request is too long (more than 50 characters) or contains invalid characters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245931CB" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enter your organisation’s invoice or reference number. It must be no more than 50 characters and contain letters, numbers and spaces only. </w:t>
+              <w:t xml:space="preserve">Enter your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisation’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> invoice or reference number. It must be no more than 50 characters and contain letters, numbers and spaces only. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3A9FFDA5" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="3A9FFDA5" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BB3CC2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty Quantity and Hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4516CA39" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1658CE31" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Both </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>q</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">uantity and </w:t>
             </w:r>
@@ -20468,93 +25167,93 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter either </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ours (in the format HHH:MM without leading zeros) or Quantity (in whole numbers), but not both, for each payment request (row).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="2EBC910C" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="2EBC910C" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26D27105" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Quantity Value.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72468AA1" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17413D13" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>q</w:t>
             </w:r>
             <w:r w:rsidR="000931FE" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>uantity specified</w:t>
             </w:r>
@@ -20563,182 +25262,252 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in this payment request is not in the required format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CD0BBAC" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter the quantity as a whole number, i.e. without decimal points.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="19C79BB2" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="19C79BB2" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="131551DA" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Invalid hours. Use HH:MM format. For e.g.: 2 hours 30 minutes as 2:30.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+              <w:t xml:space="preserve">Invalid hours. Use HH:MM format. For </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: 2 hours 30 minutes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2:30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33F1DF87" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="611914E2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ours specified in this payment request is not in the required format.</w:t>
+              <w:t xml:space="preserve">ours specified in this payment request </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not in the required format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A430FF3" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Enter the hours in the format HHH:MM without leading zeros. E.g. two and a half hours is 2:30, thirteen hours is 13:00.</w:t>
+              <w:t xml:space="preserve">Enter the hours in the format HHH:MM without leading zeros. E.g. two and a half hours </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2:30, thirteen hours </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13:00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="77EADC18" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="77EADC18" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19ACBAE8" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Both duration and quantity cannot co-exist. Input relevant value.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128B1573" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC294F8" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">You have specified both </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="000931FE" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ours and</w:t>
             </w:r>
@@ -20759,93 +25528,93 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>uantity in the same payment request, it cannot include both.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD9F723" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter either Hours (in the format HHH:MM without leading zeros) or Quantity (in whole numbers), but not both, for each payment request (row).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0DA8A2B9" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="0DA8A2B9" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="080A7185" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Empty Unit Price.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13B1A4E8" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2110047E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nit </w:t>
             </w:r>
@@ -20873,93 +25642,93 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter the unit price. The unit price applies either to the hours or the quantity, whichever is relevant for this row. Unit price must be in dollars and cents without the $.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2BE2CC" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The unit price should be formatted as 0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="10E30B32" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="10E30B32" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19775B5E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Price.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F8D58E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F256919" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nit </w:t>
             </w:r>
@@ -20987,93 +25756,93 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enter the unit price in dollars and cents without the $.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22ED9E6A" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The unit price should be formatted as 0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="121AC336" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="121AC336" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="713149F6" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Start date of support cannot be after support end date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEF698B" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DB0A0B0" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tart date for this payment request is after End date.</w:t>
             </w:r>
@@ -21115,93 +25884,93 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the end date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. End date must be the same as or later than the start date. End date must be no earlier than 90 days prior to today. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5A27852E" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="5A27852E" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27BFBC78" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Start date of support cannot be in future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01AE16DF" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB0233C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tart date for this payment request is after today. Payments cannot be made prior to services being delivered.</w:t>
             </w:r>
@@ -21212,98 +25981,112 @@
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16446D73" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the start date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>. Start date must be no earlier than the start date of the service booking, and cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
+              <w:t xml:space="preserve">. Start date must be no earlier than the start date of the service </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>booking, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="60D21E04" w14:textId="77777777" w:rsidTr="005F691B">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="60D21E04" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="392D1C97" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>End date of support cannot be in future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12AE8F65" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DBFD48E" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nd date for this payment request is after today. Payments cannot be made prior to services being delivered.</w:t>
             </w:r>
@@ -21314,555 +26097,623 @@
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="534A34A2" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the end date for the support in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>. End date must be the same as or later than the start date. End date must be no earlier than 90 days prior to today, and cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
+              <w:t xml:space="preserve">. End date must be the same as or later than the start date. End date must be no earlier than 90 days prior to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>today, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cannot be in the future. You need to ensure that the date fields are correctly formatted before you upload the file. Excel will reformat them if you open and edit anything in the file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00846A06" w:rsidRPr="008D6F43" w14:paraId="3312BBFB" w14:textId="77777777" w:rsidTr="00F21FDC">
+      <w:tr w:rsidR="00846A06" w:rsidRPr="008D6F43" w14:paraId="3312BBFB" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D66042" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid ABN (Australian Business Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7637B7E3" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52967FAB" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72AC94DD" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>An ABN has been entered incorrectly and is not a valid ABN number</w:t>
             </w:r>
             <w:r w:rsidR="003C7566" w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61D7E901" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Review the ABN entered and re-enter a valid ABN.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1594" w:rsidRPr="008D6F43" w14:paraId="3C01D38A" w14:textId="77777777" w:rsidTr="00F21FDC">
+      <w:tr w:rsidR="00AF1594" w:rsidRPr="008D6F43" w14:paraId="3C01D38A" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C2663F" w14:textId="77777777" w:rsidR="00AF1594" w:rsidRPr="00050BDA" w:rsidRDefault="00AF1594" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ABN exemption reason is invalid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD96576" w14:textId="77777777" w:rsidR="00AF1594" w:rsidRPr="00050BDA" w:rsidRDefault="00AF1594" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B165354" w14:textId="77777777" w:rsidR="00AF1594" w:rsidRPr="00050BDA" w:rsidRDefault="00AF1594" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The ABN exemption reason has been entered incorrectly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5287BA45" w14:textId="77777777" w:rsidR="00AF1594" w:rsidRPr="00050BDA" w:rsidRDefault="00AF1594" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Review the ABN exemption reason entered and re-enter a valid ABN exemption reason.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00846A06" w:rsidRPr="008D6F43" w14:paraId="607DCB04" w14:textId="77777777" w:rsidTr="00F21FDC">
+      <w:tr w:rsidR="00846A06" w:rsidRPr="008D6F43" w14:paraId="607DCB04" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D1D333F" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Claim Reason.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5443B0C2" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E0D725" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Your organisation’s invoice or reference number (Claim reason) in this payment request is not valid.</w:t>
+              <w:t xml:space="preserve">Your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisation’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> invoice or reference number (Claim reason) in this payment request is not valid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23AA8A06" w14:textId="77777777" w:rsidR="00846A06" w:rsidRPr="00050BDA" w:rsidRDefault="00846A06" w:rsidP="00846A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Enter your organisation’s invoice or reference number. It must be no more than 50 characters and contain letters, numbers and spaces only.</w:t>
+              <w:t xml:space="preserve">Enter your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisation’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> invoice or reference number. It must be no more than 50 characters and contain letters, numbers and spaces only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="35A5A35B" w14:textId="77777777" w:rsidTr="00012A16">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="35A5A35B" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E23331" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invalid Date Format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04D2B75F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D15F73" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Either one or both of the Start (From) and End (To) dates on this payment requests is not in the format YYYY-MM-DD.</w:t>
+              <w:t xml:space="preserve">Either one or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>both of the Start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (From) and End (To) dates on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> payment requests </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00050BDA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not in the format YYYY-MM-DD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5547917F" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure both start and end date are in the format </w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY-MM-DD</w:t>
             </w:r>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, are not in the future, are within the service booking dates, and that end date is no earlier than start date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="31340101" w14:textId="77777777" w:rsidTr="00012A16">
+      <w:tr w:rsidR="00115F83" w:rsidRPr="008D6F43" w14:paraId="31340101" w14:textId="77777777" w:rsidTr="008F00D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E78BB51" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Invoice Date outside Service Booking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68B6E36C" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3808" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3F8DA3" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The dates you have entered do not fit entirely within the service booking dates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6029732A" w14:textId="77777777" w:rsidR="00115F83" w:rsidRPr="00050BDA" w:rsidRDefault="00115F83" w:rsidP="00657ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00050BDA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Re-enter the dates ensuring they are within your existing service booking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="331748AC" w14:textId="77777777" w:rsidR="00093282" w:rsidRPr="00050BDA" w:rsidRDefault="00093282">
+    <w:p w14:paraId="1F4BC900" w14:textId="2863AEF9" w:rsidR="00E354A5" w:rsidRPr="00BD0854" w:rsidRDefault="00E354A5" w:rsidP="00BD0854">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:sectPr w:rsidR="00E354A5" w:rsidRPr="00050BDA" w:rsidSect="00B719A0">
+        <w:sectPr w:rsidR="00E354A5" w:rsidRPr="00BD0854" w:rsidSect="00B719A0">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1702" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396AC8A9" w14:textId="77777777" w:rsidR="00093282" w:rsidRPr="00050BDA" w:rsidRDefault="00CC0DE9">
+    <w:p w14:paraId="396AC8A9" w14:textId="2B37AC42" w:rsidR="00093282" w:rsidRPr="00050BDA" w:rsidRDefault="00CC0DE9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc164843960"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc216431494"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Part 3</w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005A2F8C" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bu</w:t>
       </w:r>
       <w:r w:rsidR="00471551" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lk</w:t>
       </w:r>
       <w:r w:rsidR="002D0BC5" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00954449" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00471551" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ayment rejection</w:t>
       </w:r>
       <w:r w:rsidR="00954449" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="50A0D60F" w14:textId="77777777" w:rsidR="00D115C3" w:rsidRPr="00050BDA" w:rsidRDefault="00E512AB" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This part of the guide is to </w:t>
       </w:r>
       <w:r w:rsidR="00471551" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -22464,76 +27315,76 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9B9D7C" w14:textId="77777777" w:rsidR="00196F5F" w:rsidRPr="00050BDA" w:rsidRDefault="007E624F" w:rsidP="00196F5F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B9A50D" wp14:editId="6A2B300A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B9A50D" wp14:editId="50F21C99">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>29210</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5562600" cy="1819275"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="28575"/>
             <wp:wrapNone/>
             <wp:docPr id="29" name="Picture 29" descr="Screen shot of the bulk payment spreadsheet with the RejectionReasonDescription field highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59">
+                    <a:blip r:embed="rId58">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5562600" cy="1819275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
@@ -22569,51 +27420,51 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D78783" w14:textId="77777777" w:rsidR="00196F5F" w:rsidRPr="00050BDA" w:rsidRDefault="00196F5F" w:rsidP="00196F5F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10645142" wp14:editId="15DEE9EB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10645142" wp14:editId="7340052D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1709738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="733425" cy="180975"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5603" name="Arrow: Left 5603"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="733425" cy="180975"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftArrow">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -22634,67 +27485,67 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="35130A77" id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="23226654">
+              <v:shapetype id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe" w14:anchorId="4A87D7B4">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="prod #0 #1 10800"/>
                   <v:f eqn="sum #0 0 @3"/>
                 </v:formulas>
-                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@4,@1,21600,@2"/>
+                <v:path textboxrect="@4,@1,21600,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Arrow: Left 5603" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:134.65pt;margin-top:11.5pt;width:57.75pt;height:14.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpGZCwfgIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVesHXpWZCkxIIsapcTJfv0o+SNZV+xQLAeFEslH8pnk9c2+Nmyn0FdgCz46yzlTVkJZ2XXBfzzf&#10;fbrkzAdhS2HAqoIflOc3848frhs3U2PYgCkVMgKxfta4gm9CcLMs83KjauHPwClLSg1Yi0BXXGcl&#10;iobQa5ON8/xz1gCWDkEq7+n1tlXyecLXWsnwTWuvAjMFp9xCOjGdq3hm82sxW6Nwm0p2aYh3ZFGL&#10;ylLQAepWBMG2WP0FVVcSwYMOZxLqDLSupEo1UDWj/FU1TxvhVKqFyPFuoMn/P1j5sHtyj0g0NM7P&#10;PImxir3GOv5TfmyfyDoMZKl9YJIeL87PJ+MpZ5JUo8v86mIaycyOzg59+KKgZlEouFE6LBChSTyJ&#10;3b0PrX1vFwN6MFV5VxmTLrheLQ2ynaCPt8zjrwvxh5mx7/OkVKNrdiw8SeFgVAQ09rvSrCqp1HFK&#10;OfWkGhISUiobRq1qI0rV5jk9TTN2cfRIvCTAiKypvgG7A+gtW5AeuyWos4+uKrX04Jz/K7HWefBI&#10;kcGGwbmuLOBbAIaq6iK39j1JLTWRpRWUh0dkCO1AeSfvKvrK98KHR4E0QTRrtBXCNzq0gabg0Emc&#10;bQB/vfUe7amxSctZQxNZcP9zK1BxZr5aavmr0WQSRzhdJtOLMV3wVLM61dhtvQTqmxHtHyeTGO2D&#10;6UWNUL/Q8ljEqKQSVlLsgsuA/WUZ2k1B60eqxSKZ0dg6Ee7tk5MRPLIaG/h5/yLQda0eaEYeoJ9e&#10;MXvV7K1t9LSw2AbQVZqEI68d3zTyqXG69RR3yuk9WR2X6Pw3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;1nifEd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fj6waatNJ3QxKRe&#10;hthAO6etaSsap0qytfx7zAlutvzo9fPm29kM4orO95YUxIsIBFJtm55aBR/v+4c1CB80NXqwhAq+&#10;0cO2uL3JddbYiY54PYVWcAj5TCvoQhgzKX3dodF+YUckvn1aZ3Tg1bWycXricDPIJIpW0uie+EOn&#10;R9x1WH+dLkbBFL8djpV7obLc2UNbuvP+NTFK3d/Nz08gAs7hD4ZffVaHgp0qe6HGi0FBstqkjPKQ&#10;cicG0vUjd6kULOMlyCKX/xsUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpGZCwfgIA&#10;AIwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDWeJ8R&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" adj="2665" fillcolor="#c00000" strokecolor="#c00000" strokeweight="2pt"/>
+              <v:shape id="Arrow: Left 5603" style="position:absolute;margin-left:134.65pt;margin-top:11.5pt;width:57.75pt;height:14.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#c00000" strokecolor="#c00000" strokeweight="2pt" type="#_x0000_t66" adj="2665" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpGZCwfgIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVesHXpWZCkxIIsapcTJfv0o+SNZV+xQLAeFEslH8pnk9c2+Nmyn0FdgCz46yzlTVkJZ2XXBfzzf&#10;fbrkzAdhS2HAqoIflOc3848frhs3U2PYgCkVMgKxfta4gm9CcLMs83KjauHPwClLSg1Yi0BXXGcl&#10;iobQa5ON8/xz1gCWDkEq7+n1tlXyecLXWsnwTWuvAjMFp9xCOjGdq3hm82sxW6Nwm0p2aYh3ZFGL&#10;ylLQAepWBMG2WP0FVVcSwYMOZxLqDLSupEo1UDWj/FU1TxvhVKqFyPFuoMn/P1j5sHtyj0g0NM7P&#10;PImxir3GOv5TfmyfyDoMZKl9YJIeL87PJ+MpZ5JUo8v86mIaycyOzg59+KKgZlEouFE6LBChSTyJ&#10;3b0PrX1vFwN6MFV5VxmTLrheLQ2ynaCPt8zjrwvxh5mx7/OkVKNrdiw8SeFgVAQ09rvSrCqp1HFK&#10;OfWkGhISUiobRq1qI0rV5jk9TTN2cfRIvCTAiKypvgG7A+gtW5AeuyWos4+uKrX04Jz/K7HWefBI&#10;kcGGwbmuLOBbAIaq6iK39j1JLTWRpRWUh0dkCO1AeSfvKvrK98KHR4E0QTRrtBXCNzq0gabg0Emc&#10;bQB/vfUe7amxSctZQxNZcP9zK1BxZr5aavmr0WQSRzhdJtOLMV3wVLM61dhtvQTqmxHtHyeTGO2D&#10;6UWNUL/Q8ljEqKQSVlLsgsuA/WUZ2k1B60eqxSKZ0dg6Ee7tk5MRPLIaG/h5/yLQda0eaEYeoJ9e&#10;MXvV7K1t9LSw2AbQVZqEI68d3zTyqXG69RR3yuk9WR2X6Pw3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;1nifEd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fj6waatNJ3QxKRe&#10;hthAO6etaSsap0qytfx7zAlutvzo9fPm29kM4orO95YUxIsIBFJtm55aBR/v+4c1CB80NXqwhAq+&#10;0cO2uL3JddbYiY54PYVWcAj5TCvoQhgzKX3dodF+YUckvn1aZ3Tg1bWycXricDPIJIpW0uie+EOn&#10;R9x1WH+dLkbBFL8djpV7obLc2UNbuvP+NTFK3d/Nz08gAs7hD4ZffVaHgp0qe6HGi0FBstqkjPKQ&#10;cicG0vUjd6kULOMlyCKX/xsUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpGZCwfgIA&#10;AIwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDWeJ8R&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="32769783" w14:textId="77777777" w:rsidR="00196F5F" w:rsidRPr="00050BDA" w:rsidRDefault="00196F5F" w:rsidP="00196F5F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A9F5E26" w14:textId="77777777" w:rsidR="00196F5F" w:rsidRPr="00050BDA" w:rsidRDefault="00196F5F" w:rsidP="007E624F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -22756,7730 +27607,8696 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you need further information on how to manage a particular message, search the ‘Message Displayed’ column for a few words from the message, or search the ‘Screen Name’ column for the screen. Once you have located the message, check the last two columns for more detail of what occurred, and how to proceed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2E20A2" w14:textId="77777777" w:rsidR="00E354A5" w:rsidRPr="00050BDA" w:rsidRDefault="00E354A5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E354A5" w:rsidRPr="00050BDA" w:rsidSect="00B719A0">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A6C782" w14:textId="77777777" w:rsidR="00AB0BC8" w:rsidRPr="00050BDA" w:rsidRDefault="00AB0BC8" w:rsidP="00ED3F01">
+    <w:p w14:paraId="67A6C782" w14:textId="77777777" w:rsidR="00AB0BC8" w:rsidRDefault="00AB0BC8" w:rsidP="00ED3F01">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc164843961"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc216431495"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulk </w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment </w:t>
       </w:r>
       <w:r w:rsidR="00C80900" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equest rejection</w:t>
       </w:r>
       <w:r w:rsidR="00954449" w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00050BDA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516406A3" w14:textId="04FECD0F" w:rsidR="001F7BB3" w:rsidRPr="001F7BB3" w:rsidRDefault="001F7BB3" w:rsidP="001F7BB3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The codes that are displayed in red are newly added.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid10000"/>
-        <w:tblW w:w="13609" w:type="dxa"/>
+        <w:tblW w:w="14095" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3970"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="4190"/>
+        <w:gridCol w:w="3820"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="38CB64C8" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00453008" w:rsidRPr="008F00D5" w14:paraId="38CB64C8" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2875"/>
           </w:tcPr>
-          <w:p w14:paraId="0440AC35" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00C80900" w:rsidP="00EA17D3">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="636FF290" w14:textId="1446AD67" w:rsidR="00453008" w:rsidRPr="008F00D5" w:rsidRDefault="00434DE2" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="008F00D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>Validation Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2875"/>
+          </w:tcPr>
+          <w:p w14:paraId="0440AC35" w14:textId="54873E5A" w:rsidR="00453008" w:rsidRPr="008F00D5" w:rsidRDefault="00453008" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Message displayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="3820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6B2875"/>
           </w:tcPr>
-          <w:p w14:paraId="401B28E6" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00091875">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="401B28E6" w14:textId="77777777" w:rsidR="00453008" w:rsidRPr="008F00D5" w:rsidRDefault="00453008" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="008F00D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>W</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              <w:t>What does it mean?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6B2875"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFCC982" w14:textId="77777777" w:rsidR="00453008" w:rsidRPr="008F00D5" w:rsidRDefault="00453008" w:rsidP="008F00D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>hat does it mean?</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F00D5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>What should you do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="1FAE204A" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="6967F544" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DE61D80" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312EF6F6" w14:textId="795A6894" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>MB1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C50060" w14:textId="1C6AFC57" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Requested amount [$amount] is more than the available service booking amount [$amount]</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3006B754" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Claim can’t be processed. There are multiple fields which need checking. Please check all information and resubmit or contact the NDIS for help.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAC47E1" w14:textId="4F5F51C6" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="0CB3E6DD" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The payment request record has more than one error.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D0ED4D" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The payment amount you have requested is greater than the available serving booking amount.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2B3EB4E3" w14:textId="0D75CBBB" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+              <w:t>Check all the details submitted for each failed payment request to verify the information that you have entered is accurate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454E56E2" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="12506196" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="1F65DCA1" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="761976B8" w14:textId="5B5CC0A3" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00D124D3" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E9DD84" w14:textId="682C6AAD" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE3F1D5" w14:textId="21DA5A98" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or end dates are not valid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C17344" w14:textId="50D24D36" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claim can’t be processed. There are multiple fields which need checking. Please check all information and resubmit or contact </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00595AB9" w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">the NDIS </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008B187F" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>for help.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="49EC67C1" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or end dates are not valid.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE90236" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The payment request record has more than one error.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0D553B25" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Enter the start and end dates for the service delivered.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C06932E" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check all the details submitted for each failed payment request to verify the information that you have entered is accurate.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19CAC0BA" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Create a service booking with the correct start date and end date and then request payment for services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6FA6FB" w14:textId="63492313" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="6652063B" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="556FFD2F" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30BC6BF1" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1C1FC9" w14:textId="07D3882A" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FC3E2F" w14:textId="591B7B30" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The price entered exceeds the price of the product approved in the selected service booking. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="4785DC16" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Product selected is incorrect.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA5496" w14:textId="0E51C8AB" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The unit price entered on this </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">You tried to create a payment request for a support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>line item</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ayment request is not a valid price. The unit price exceeds the price of the support line item approved in the selected service booking.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7559022B" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve"> that is not in the selected support category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBBCB39" w14:textId="728BEEA2" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t>The unit price should be formatted as 0.00.</w:t>
+              <w:t>Check that you have entered the correct support line item for this service booking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="73DA3696" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="6F7B9F4A" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73C5FDD7" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579C85F5" w14:textId="7D4EA4A0" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACBF76D" w14:textId="4D0E7DFE" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Claim is outside the plan dates.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0DA81D57" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Insufficient evidence or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>authorisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDFC7E4" w14:textId="40045A75" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have selected a payment request outside the Participant’s plan dates.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="057A4C61" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Correct documentation is not held by NDIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0477FB" w14:textId="020F048A" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...58 lines deleted...]
-              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
+              <w:t>Upload the correct documentation that is required to complete the payment request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="2BED7D3F" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="278BBEB9" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="156CFD46" w14:textId="09869D01" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C67A0E" w14:textId="152DC0EE" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E45283A" w14:textId="174F370B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Requested amount of [$</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DB0116" w:rsidRPr="00050BDA">
+              <w:t>Incorrect participant, service booking or provider selected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E251B4C" w14:textId="54FF5D8A" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>amount] is</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> more than the participant budget amount of [$amount] </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="113D25BF" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">You have selected an incorrect participant, service booking or provider  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B447FB" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The payment amount you have requested is more than the available budget.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="667B86C1" w14:textId="52C65C72" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+              <w:t>Check that you have selected the correct participant, service booking and provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163A41A7" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+          <w:p w14:paraId="53F5527F" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact the Participant and advise that there is no support budget available in the service booking. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You will need to create a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the correct details and then request payment for services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056AC023" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="709537D4" w14:textId="6B59A4B4" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You might be unable to create a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within the relative plan as it has expired. You will need to contact NDIS for help</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="1109DFD0" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="5328D34B" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50EA9946" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B9A2C4" w14:textId="69106AC0" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA62ADE" w14:textId="35DC2E2E" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Quantity entered is more than the approved quantity in the service booking.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="530705E5" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Selected quantity or unit price is incorrect.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC7758C" w14:textId="5AE459CD" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The quantity you have entered is above the quantity in the service booking. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F79F882" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>The quantity and unit price specified in this payment request is not correct.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0555E511" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="153F76A9" w14:textId="77777777" w:rsidR="00BE1CAF" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Enter the quantity as a whole amount, i.e. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B417D9D" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Check the plan and confirm the quantity is listed in the relevant service booking. You may need to create a new service booking. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EB7E64B" w14:textId="77777777" w:rsidR="00BE1CAF" w:rsidRPr="00050BDA" w:rsidRDefault="00BE1CAF" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7CD1F8" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="24CABEE3" w14:textId="1ADB7B78" w:rsidR="00BE1CAF" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enter the unit price for the payment request. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118FDA15" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatively, please contact the participant and advise them that there may be no support funding available in their plan. </w:t>
+              <w:t>The unit price must be in dollars and cents without the ‘$’ symbol, i.e., 98.06.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AE19F0" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F528BE" w14:textId="702602DF" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The unit price should be formatted as 0.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="48D0BC2E" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="7646AEE3" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42DBDDC4" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054399E7" w14:textId="7D491A6C" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D73DEC1" w14:textId="78879359" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A payment request can only be submitted until 90 days from the service booking end date.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="07D792AE" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">GST code selected is incorrect </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31354F8E" w14:textId="042CAFC0" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Once a service booking expires, payment requests can continue to be made against that service booking for up to 90 days post expiry to allow registered providers to reconcile their participant accounts. An alert will appear when viewing service bookings within 90 days after the plan has expired.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7422D4F4" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>The GST code selected is not valid.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6539D253" w14:textId="415F1A50" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>Enter the appropriate GST value for the support item. P1=10%GST, P2=GST Free, P5=GST Out of Scope</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="276EE2E5" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="1FAE204A" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AD007B5" w14:textId="3C0217D5" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="001E7173" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D40C9FE" w14:textId="1277BBDC" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3006B754" w14:textId="2F39A94B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The support is not available for the dates entered. Please review and try again. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="69C459CF" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Payment request could not be successfully submitted due to some reason. Contact customer service </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for further information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB3E6DD" w14:textId="40B5C727" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have selected an incorrect support line item within the start and end dates.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2CB636BD" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Payment request was unsuccessful.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3EB4E3" w14:textId="2FEB69CD" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check that the support line item selected is within the correct start and end dates of the service booking and that you are registered for the specific support line item for this payment request.</w:t>
-[...61 lines deleted...]
-              <w:t>You may need to contact the NDIS Quality and Safeguards Commission regarding your registration.</w:t>
+              <w:t>Contact NDIS for help.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="6FB389E4" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="6545D737" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="640342C8" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4832C5F6" w14:textId="4C18B57B" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE157F1" w14:textId="2D1E2C1B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Payment request Start and End dates must be within the Registration start and end dates, of the applicable registration groups.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6C25D975" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Requested amount of [$amount] is more than the participant budget amount of [$amount] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F78FC5" w14:textId="281A642E" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The start and end dates entered are not within Registration Group start and end dates.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="03143F70" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>The payment amount you have requested is more than the available budget.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05533C88" w14:textId="1781EFC9" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check the dates against your registration start and end dates. You can view your registration details in the Provider Portal, Registration details tile.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AD26EC0" w14:textId="77777777" w:rsidR="00BE1CAF" w:rsidRPr="00050BDA" w:rsidRDefault="00BE1CAF" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Contact the Participant and advise that there is no support budget available in the service booking. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="1EC86BCA" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="632221AB" w14:textId="571312EB" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F727BE8" w14:textId="2D423979" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="40CF671D" w14:textId="00FB2D7D" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Payment Request [Payment request number] already exists with the same details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56084481" w14:textId="13C3ECC4" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You may need to contact </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BE1CAF" w:rsidRPr="00050BDA">
+              <w:t>You have created a payment request with the same details as another payment request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5ED160" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>You will need to cancel the paid payment request for the same support line item and consolidate the multiple support line items for the same day under one payment request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76933639" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1638DECF" w14:textId="08942D8F" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">NDIS Quality and Safeguards Commission regarding your registration. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact the NDIS for help.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="0439935B" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="499B0E58" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55BDDF2C" w14:textId="37592769" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00100D4D" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E063CB" w14:textId="0C363296" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2961322C" w14:textId="163F4FCE" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">This support item is not allowed for this claim type selection. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="702771D3" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Maximum allowed claims for given Claim Reference Number reached.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE8A25" w14:textId="15E544DD" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have selected the incorrect ‘Support Category’</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="34469980" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">You have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>claim</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> more than twice for the same Claim Reference number.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178FA083" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Check that you have entered the correct claim reference number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0D8D57" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF434F3" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Check your records that you have been paid twice for the same reference number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A008F2" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E965DD8" w14:textId="3B840E5F" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>You cannot claim for the same claim reference number twice.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="36EA6055" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="3A1A0CDF" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FD6C0FB" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56226573" w14:textId="3C1F2768" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>S01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="009ADA1A" w14:textId="123792D5" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Service booking for the product entered is still awaiting approval.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5CB63C7E" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>We couldn't find a plan that matches the NDIS number you provided. Check the NDIS number and resubmit with the correct NDIS number for the participant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7908A4E1" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The NDIS number you have provided does not match the plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FADCB72" w14:textId="5BAA5215" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>You could have entered a parent or nominee NDIS number and not the NDIS number for the participant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5962B080" w14:textId="301BE3B2" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The provider is required to tick the ‘Service Booking Declaration’ </w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...94 lines deleted...]
-              <w:t>Approve the service booking created by the participant.</w:t>
+              <w:t>Check the NDIS number and resubmit with the correct NDIS number for the participant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="60892D90" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="257E196C" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="587E6183" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195C5DEA" w14:textId="38FAE501" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>S02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078BA311" w14:textId="0C3019D4" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Support start and/or end dates entered are after the recorded date of death for the participant.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="036FC71E" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Error occurred when creating claim. Check all details in the claim and then resubmit or contact NDIS for help.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FB7A7A" w14:textId="2C5B91EA" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The claim line-item record cannot be created due to an unexpected error.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF984D0" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You tried to create a payment request on or after the recorded date of death.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="31B0A3D0" w14:textId="7007BF6C" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check all your details in the claim and then </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>resubmit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3269125B" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check the start and end dates for the service delivered are before the recorded date of death. Where services have been provided on or after the date of death, please contact NDIS.</w:t>
+              <w:t xml:space="preserve">Or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54964FBE" w14:textId="03F1EB07" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contact the NDIS for help.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="01D8A754" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="44D5A15E" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09A5E6B3" w14:textId="22C04E5A" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00766105" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A93D0E" w14:textId="1E2C06AC" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4897FF27" w14:textId="1A08BD2B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The value of this claim is either $0 or below $0, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E2A7B" w:rsidRPr="00050BDA">
+              <w:t>Service booking does not exist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A24566F" w14:textId="5C4DD570" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>or the unit price claimed is above the NDIS unit price.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2EA4A604" w14:textId="4F77678C" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The participant does not have a service booking created within this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> period. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F149CF1" w14:textId="31021A15" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B63F67" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">Create a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tried to enter $0 as the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unit Price </w:t>
-[...138 lines deleted...]
-              <w:t>help</w:t>
+              <w:t xml:space="preserve"> within the relevant plan period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="5ADAF0EE" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="7EDB45A9" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F97FC68" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF9C5D8" w14:textId="21255659" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B27A139" w14:textId="306E6A20" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Selected product is not relevant for the payment request submitted.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="34BB1925" w14:textId="79F63DE9" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Service booking for the product entered is still awaiting approval.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EA26A5" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You have selected an incorrect </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">The provider is required to tick the ‘Service Booking Declaration’ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD93354" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">upport line item in the payment request. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="08C0787C" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A60D290" w14:textId="3A92D783" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The provider has not approved the service booking created by the participant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6286B2" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check the service booking and select the correct</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BE1CAF" w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Check the service booking and tick the ‘Service Booking Declaration’ check box.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D626CB" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>upport line item.</w:t>
+              <w:t>Or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7AA365" w14:textId="769B0233" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Approve the service booking created by the participant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="19FE373C" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="75A30F75" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C59CA08" w14:textId="6A74D6D9" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BF7B5C" w14:textId="38AF5CCA" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEC291F" w14:textId="3A877DF6" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">No approved service booking </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009F23BF" w:rsidRPr="00050BDA">
+              <w:t>Support start/end dates entered are outside the service booking dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF28D03" w14:textId="7AF81244" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>exists</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for the selected product within the selected start/end dates.</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have tried to create a payment request without an approved service booking within the start and end dates of the plan.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="476F7592" w14:textId="76DCB03B" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+              <w:t xml:space="preserve"> and/or end dates are not within the service booking period. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E1BAFC" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are unable to create a service booking within the relevant plan period, as the plan has expired. You need to contact NDIS for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008B187F" w:rsidRPr="00050BDA">
+              <w:t>Enter the start and end dates for the service delivered. Create a service booking with the correct start date and end date and then request payment for services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CF07D4" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>help</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-            </w:r>
+              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06188496" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="73307D55" w14:textId="77777777" w:rsidTr="00542B06">
-[...130 lines deleted...]
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="2338443B" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="5D356EC7" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26450DF5" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C1B249" w14:textId="7B5D79F8" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE14A18" w14:textId="4C1D18B4" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participant does not exist in the selected </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t>Quantity entered is more than the approved quantity in the service booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134983BD" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ervice </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">The quantity you have entered is above the quantity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>b</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ooking.</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve"> the service booking. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E48808" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064FB50B" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The person you have searched for does not have a service booking with your organisation, or is not a participant of the NDIS. </w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">Check the plan and confirm the quantity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check that you have entered the search criteria correctly (First and Last Name, or NDIS number)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001A08CE" w:rsidRPr="00050BDA">
+              <w:t>is listed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> in the relevant service booking. You may need to create a new </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+          <w:p w14:paraId="3AE11022" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check the entered Participant information. The individual must be a participant in the NDIS, not a nominee or a child representative.</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F438AEC" w14:textId="6734B779" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatively, contact the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>participant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and advise them that there may be no support funding available in their plan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="26E3B0F3" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="22C91342" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="409E51F1" w14:textId="0B61C7B7" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00277989" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BC7B22" w14:textId="3841DB7F" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CCAF33" w14:textId="518E5A32" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provider is not registered for this support item. Please review the claim. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="14BA6178" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>No approved service booking exists for the selected product within the selected start/end dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556A2E70" w14:textId="5D271FCE" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Your </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t>You have tried to create a payment request without an approved service booking within the start and end dates of the plan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658462A4" w14:textId="40FC1467" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">rovider </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t xml:space="preserve">You are unable to create a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>r</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>egistration number is not valid for this payment request.</w:t>
-[...83 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> within the relevant plan period, as the plan has expired. You need to contact the NDIS for help.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="08954534" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="417E6C2E" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0808243C" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9505CE" w14:textId="48EF277C" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060C693C" w14:textId="19CA98D7" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Payment request could not be successfully submitted due to some reason. Contact customer service centre for further information.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3B62CFFD" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">The price entered exceeds the price of the product approved in the selected service booking. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252DDB85" w14:textId="0C562CF3" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The unit price entered on this payment request is not a valid price. This is because it exceeds the price of the support line item approved in the selected service booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61072CA2" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Payment request was unsuccessful.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="58D1ED9B" w14:textId="413769C2" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Check that you have entered the correct unit price in the relevant service booking and amend accordingly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B483231" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+          <w:p w14:paraId="6B4B440C" w14:textId="4BBA7EDB" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact NDIS for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008B187F" w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>help</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>The unit price should be formatted as 0.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="3EB6822B" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="2F2F074D" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="618C92F6" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EB8ACA" w14:textId="48CA431F" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5238463E" w14:textId="127DEAA2" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Product selected is incorrect.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="68EED49C" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Participant does not exist in the selected service booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EB90B7" w14:textId="039F11B0" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You tried to create a payment request for a support line item that is not in the selected support category.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2D5F5E6F" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">The person you have searched for does not have a service booking with your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is not a participant of the NDIS. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1B8E4E" w14:textId="08762F55" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check that you have entered the correct support line item for this service booking.</w:t>
+              <w:t>Check that you have entered the search criteria correctly (First and Last Name, or NDIS number). Check the entered participant information. The individual must be a participant in the NDIS, not a nominee or a child representative.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="0AAC1E2C" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="4DDC36EE" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AAC8E26" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140CD122" w14:textId="1D6FB0A3" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABFB887" w14:textId="60D8255E" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Selected participant is not self-managed. Provide product level details for such payment requests to process.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="48D64289" w14:textId="718697C2" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>A payment request can only be submitted until 90 days from the service booking end date.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3816EF35" w14:textId="5F1E8447" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You have selected a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">Once a service booking expires, payment requests can continue to be made against that service booking for up to 90 days post </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>expiry</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">upport </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve"> to allow registered providers to reconcile their participant accounts. An alert will appear when viewing service bookings within 90 days after the plan has expired.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C57EAC" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ategory instead of a Support </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E66956" w:rsidRPr="00050BDA">
+              <w:t>You are encouraged to request payment for services provided to participants within 90 days of service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23994F06" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>line-item</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E387C3" w14:textId="4B79580B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> code.</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Select the Support line item for the services that have been provided.</w:t>
+              <w:t xml:space="preserve">Payment requests made after 90 days may not be paid and you will need to contact the NDIS for help. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="39EA6370" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="7AC6B284" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="080E289F" w14:textId="5378EEE0" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C82C21" w14:textId="6FF12A7F" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0751C1D6" w14:textId="11F83D9B" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Selected quantity or unit price is incorrect</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or end date is missing from the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6685EC08" w14:textId="7B601356" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="22391CCD" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The claim is missing the support start date, support end date, or both.  These dates are required to process the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABCDF13" w14:textId="21D6C7F3" w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7" w:rsidRDefault="00F21A4A" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...133 lines deleted...]
-              <w:t>The unit price should be formatted as 0.00.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:r w:rsidR="00945C45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0D0F" w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">claim and enter the missing start and/or end date. Ensure the dates are accurate and in the required format before resubmitting. When uploading your file, keep it open on your device during the upload process, as uploading a closed file may alter the date formatting in the .csv file, potentially causing further validation issues. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="43D6508E" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="7E308A73" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FF59507" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B1B8C1" w14:textId="42CC75E2" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6509957C" w14:textId="38D324C9" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Service booking could not be generated as no budget is available in participant’s plan.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3B63297A" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or end dates entered are after the recorded date of death for the participant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB899ED" w14:textId="17370A04" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">There is no support budget in the service booking. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7E52A6CF" w14:textId="22AF3D23" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="002F4B0D">
+              <w:t>You tried to create a payment request on or after the recorded date of death.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F5F7CF" w14:textId="3587EA82" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact the participant and advise that there is no support budget available for the service booking. </w:t>
+              <w:t>Check the start and end dates for the service delivered are before the recorded date of death. Where services have been provided on or after the date of death, please contact the NDIS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="0DA92EF9" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="6652063B" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FDD2D15" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="709598C4" w14:textId="6E2A5395" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BC6BF1" w14:textId="68D55FAE" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Service booking could not be generated as no fund-management agreement exists for this participant.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="33173BC6" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Provider is not registered for this support item. Please review the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4785DC16" w14:textId="033E9886" w:rsidR="000A0D0F" w:rsidRPr="00095026" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00095026">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Your organisation is not registered to deliver the selected support item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341D6254" w14:textId="3F63EAB2" w:rsidR="000A0D0F" w:rsidRPr="00095026" w:rsidRDefault="00095026" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The participant may be self-managed or have a plan manager in place.</w:t>
-[...24 lines deleted...]
-              <w:t>You may be required to forward a tax invoice for your supports/services to the participant or plan manager.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00095026">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0D0F" w:rsidRPr="00095026">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the claim and ensure the selected support item is one your organisation is registered and authorised to deliver. If you are a plan manager, confirm the fund management type of this support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="1348B0CF" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="71C5583B" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E7BB849" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA18A08" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315B7F27" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E29C49A" w14:textId="323924C8" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00011181" w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">The support is not available for the dates entered. Please review and try again. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4367FBB9" w14:textId="3C86030F" w:rsidR="000A0D0F" w:rsidRPr="000E4F49" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4F49">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support item being claimed is not available for the dates entered, as the claim dates fall outside the support item’s valid period.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0730AF65" w14:textId="79EFA9F1" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="00B64B80">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>b</w:t>
-[...58 lines deleted...]
-              <w:t>Create a service booking within the relevant plan period.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E4F49">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each support </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>item has a start and end date.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64B80">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please review the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidRPr="00A077FE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Pricing Arrangements and Price Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure the correct line item is selected for the claim period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="698F73EA" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="34BA6E0B" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66B3C1B3" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA65935" w14:textId="460767B9" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B95020" w14:textId="2522F50E" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Support start/end dates entered are outside the service booking dates.</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:t>Selected participant is not self-managed. Provide product level details for such payment requests to process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2443977F" w14:textId="491FF38D" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>You have selected a support category instead of a support line-item code.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50179BA2" w14:textId="69CF3D6A" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t xml:space="preserve">Select the support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">upport start and/or end dates are not within the service booking period. </w:t>
-[...12 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>line item</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> for the services that have been provided.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="568AB392" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="000423F3" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F5EC4BB" w14:textId="51902181" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C601D2" w14:textId="176ABB8C" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F408D56" w14:textId="74A9959D" w:rsidR="000A0D0F" w:rsidRPr="00945C45" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Support start and/or end date are not valid</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31AE02EA" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            </w:pPr>
+            <w:r w:rsidRPr="00945C45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Claim amount must be greater than 0.00.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7AF0FC" w14:textId="28DDAB3D" w:rsidR="000A0D0F" w:rsidRPr="00945C45" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="7BB2A1B2" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:r w:rsidRPr="00945C45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A claim cannot be submitted with an amount of $0.00 or less. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="597BDE18" w14:textId="404C97E7" w:rsidR="000A0D0F" w:rsidRPr="00945C45" w:rsidRDefault="00945C45" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...71 lines deleted...]
-              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0D0F" w:rsidRPr="00945C45">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the claim details and ensure a valid amount greater than $0.00 is entered before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="5E09A47A" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="7DEBE9D0" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2217BEBC" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FED4E4" w14:textId="36808CB5" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A46F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B39F50A" w14:textId="7CA2BE96" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Insufficient evidence or authorisation provided</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="03FCEBD9" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Selected product is not relevant for the payment request submitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A3BAE" w14:textId="0A768199" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Correct documentation is not held by NDIS</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="18F08421" w14:textId="52F9AEFE" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">You have selected an incorrect support line item in the payment request. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01503AC9" w14:textId="7F567CDB" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Upload the correct documentation that is required to complete the payment request</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Check the service booking and select the correct support line item.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="02328BD8" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="420872F8" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32F7C8E4" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="264CD4F6" w14:textId="3400D931" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F98FB8D" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Incorrect participant, service booking or provider selected</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="66E2B43C" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>No plan found for participant [participant number] within the start and end dates [date][date].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF72664" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C929A89" w14:textId="2E985031" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3F6A50" w14:textId="42681ECB" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You have selected an incorrect participant, service booking or provider  </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="222940BC" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>You have selected a participant’s plan that is not within the start date and end date.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7233FA" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check that you have selected the correct participant, service booking and provider.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="23A52518" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t xml:space="preserve">Check the start date and the end date for the payment request is valid and must fit wholly within the plan period. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B40DCAE" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="118CD76C" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Create a service booking within the correct start date and end date of the plan and then request payment for services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125ED768" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+          <w:p w14:paraId="4EDE524F" w14:textId="5B7A5C3D" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You will need to create a service booking with the correct details and then request payment for services.</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...88 lines deleted...]
-            </w:pPr>
+              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="14D94629" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="717C359C" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="682B95E3" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36ABD990" w14:textId="6E47B7FC" w:rsidR="000A0D0F" w:rsidRPr="00417599" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C649E4" w14:textId="506A2DAA" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">GST code selected is incorrect </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6B221D0D" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Service booking could not be generated as no budget is available in participant’s plan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470DB533" w14:textId="1466BAFC" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">There is no support budget in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The GST code selected is not valid.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="16C168AC" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>service booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73ED4BA7" w14:textId="4420226C" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Enter the appropriate GST value for the support item. P1=10%GST, P2=GST Free, P5=GST Out of Scope</w:t>
+              <w:t xml:space="preserve">Contact the participant and advise that there is no support budget available for the service booking. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A234FD" w:rsidRPr="008D6F43" w14:paraId="2F9357CC" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="73DA3696" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E6544CB" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6A7AEF" w14:textId="1FD57103" w:rsidR="000A0D0F" w:rsidRPr="00CC5B76" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C5FDD7" w14:textId="5A5D4985" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Payment Request [Payment request number] already exists with the same details</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3E0D1EE6" w14:textId="77777777" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>Service booking could not be generated as no fund-management agreement exists for this participant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA81D57" w14:textId="47DA4D74" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have created a payment request with the same details as another payment request</w:t>
-[...43 lines deleted...]
-          <w:p w14:paraId="6E2C2BA5" w14:textId="25B2C9FD" w:rsidR="00A234FD" w:rsidRPr="00050BDA" w:rsidRDefault="00A234FD" w:rsidP="00EA17D3">
+              <w:t>The participant may be self-managed or have a plan manager in place.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D40A3D7" w14:textId="1CDA48B0" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...22 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You may be required to forward a tax invoice for your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/services to the participant or plan manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="6431A479" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="2BED7D3F" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E941B9D" w14:textId="732D4950" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E7F943" w14:textId="6ECFE71C" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...11 lines deleted...]
-          <w:p w14:paraId="62F40384" w14:textId="48D43A81" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156CFD46" w14:textId="38E21535" w:rsidR="000A0D0F" w:rsidRPr="00417599" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...17 lines deleted...]
-          <w:p w14:paraId="4637C29C" w14:textId="6192A41D" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="00542B06">
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claims </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>can not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be made for a future date. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113D25BF" w14:textId="54546BCB" w:rsidR="000A0D0F" w:rsidRPr="00417599" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...22 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claims can only be submitted for past or current dates, not for future dates. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667B86C1" w14:textId="45B826E8" w:rsidR="000A0D0F" w:rsidRPr="00417599" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00417599">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the support has been provided, enter a valid date that is, today or in the past, before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="70558FEC" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="1109DFD0" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="429BF484" w14:textId="56FBB724" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="299C9FC9" w14:textId="35A979FD" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EA9946" w14:textId="41B99E86" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please provide a valid service provider ABN number / exemption reason. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="740049C3" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>Claim is outside the plan dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F79F882" w14:textId="09035CB1" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have not entered an ABN number and the exemption reason has not been selected.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A1AA790" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>You have selected a payment request outside the Participant’s plan dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="610795E4" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:pStyle w:val="CommentText"/>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+              <w:t xml:space="preserve">Check the start date and the end date for the payment request is valid and within the service booking dates. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0E3061" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enter a valid ABN number </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="CommentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+              <w:t>Create a service booking with the correct start date and end date and then request payment for services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A62F04C" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>OR</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CABEE3" w14:textId="70A98593" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Select a valid exemption reason.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The start and end dates must be in the format YYYY-MM-DD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="57E58858" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="48D0BC2E" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D7F3C69" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566EB0BD" w14:textId="46B06382" w:rsidR="000A0D0F" w:rsidRPr="00D31F07" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DBDDC4" w14:textId="77E6549B" w:rsidR="000A0D0F" w:rsidRPr="0062482B" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provided ABN Number/ Exemption reason is not valid</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="353D3C5F" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            </w:pPr>
+            <w:r w:rsidRPr="0062482B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This support item is not allowed for this claim type selection. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D792AE" w14:textId="3B1DBAAC" w:rsidR="000A0D0F" w:rsidRPr="00E60630" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="0941D325" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:r w:rsidRPr="00E60630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The claim type identifies the purpose of the claim and determines which support items are allowed. In this case, the selected claim type does not match the support item listed in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidR="00617923" w:rsidRPr="00E60630">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Price Arrangements and Pricing Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00617923" w:rsidRPr="00E60630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF58A8A" w14:textId="15E1A54A" w:rsidR="000A0D0F" w:rsidRPr="00E60630" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Check that the Exemption reason is valid. </w:t>
+            <w:r w:rsidRPr="00E60630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidR="00E60630" w:rsidRPr="00E60630">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Pricing Arrangements and Price Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E60630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to confirm that the selected claim type is valid for the support item. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="32286905" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="276EE2E5" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BAC6C31" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="001A0CA6" w14:textId="71B61C13" w:rsidR="000A0D0F" w:rsidRPr="00CC5B76" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD007B5" w14:textId="72600540" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Quantity should only be 1 for Covid-19 related special claims</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="40BF4D92" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t xml:space="preserve">Payment request Start and End dates must be within </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the Registration</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start and end </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dates,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the applicable registration groups.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C459CF" w14:textId="68B66E4B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have entered an incorrect quantity.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="23B6AD70" w14:textId="1E5DA77E" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>The start and end dates entered are not within Registration Group start and end dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B231CD" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Enter the quantity as a whole amount, i.e. 1</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Check the dates against your registration start and end dates. You can view your registration details in the Provider Portal, Registration details tile.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E31A25" w14:textId="5A7ABF92" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You may need to contact the NDIS Quality and Safeguards Commission regarding your registration. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="5444ACC5" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="5CDEC00E" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5351BBA8" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6138F13A" w14:textId="1A1549FC" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B258B" w14:textId="5808AE52" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please provide a valid service provider ABN</w:t>
+            </w:r>
+            <w:r w:rsidR="00C73951">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6659">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / exemption reason. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552C3FC7" w14:textId="25E41E9C" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Please provide Claim Reference Number for Covid-19 related special claims.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="019909E1" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The plan manager has not provided a valid ABN or an ABN exemption reason for the service provider who delivered the support. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D979FEB" w14:textId="3B76FC19" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...29 lines deleted...]
-              <w:t>Enter a Claim Reference number in the Bulk upload template.</w:t>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that either a valid provider ABN is entered, or a valid ABN exemption reason is recorded before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="6758ACE9" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="73EF4A34" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69A4F28E" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4269F9E5" w14:textId="6CA8AC90" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043770A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF10CB2" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Maximum allowed claims for given Claim Reference Number reached.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="77FA2E7D" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>Provided ABN Number/ Exemption reason is not valid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A49F81" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2488057C" w14:textId="4380D038" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have claim more than twice for the same Claim Reference number.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="53D669BE" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>You have entered an invalid ABN number or exemption reason.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC0E017" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Check that you have entered the correct claim reference number.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="63A3936F" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>Check that the ABN number is a valid 11digit number. If it is an invalid ABN, you may need to contact the supporting provider or participant for clarification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6561B3D6" w14:textId="77777777" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155BFB5E" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
-[...42 lines deleted...]
-              <w:t>You cannot claim for the same claim reference number twice.</w:t>
+          <w:p w14:paraId="11473600" w14:textId="703CFEA4" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check that the Exemption reason is valid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="795AF403" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="73E737BF" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FEE662C" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F701EBD" w14:textId="4D9E2304" w:rsidR="000A0D0F" w:rsidRPr="0043770A" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043770A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B58241C" w14:textId="46B224AC" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>No budget available for Covid-19 related special claims.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="07D285AC" w14:textId="77777777" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>Please provide Claim Reference Number for Covid-19 related special claims.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6E0BC8" w14:textId="3B35BA9E" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The budget for COVID-19 related special claims has been spent.</w:t>
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>You have not entered a Claim Reference number in the Bulk upload template.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC6C7AE" w14:textId="7ECB14CF" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="41BF3A07" w:rsidP="01D90270">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enter a Claim Reference number in the Bulk </w:t>
+            </w:r>
+            <w:r w:rsidR="40B76C2D" w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Upload Template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="5AC73806" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="6FB389E4" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5517F48F" w14:textId="5157B751" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A245B" w14:textId="0A00AA37" w:rsidR="000A0D0F" w:rsidRPr="0043770A" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043770A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640342C8" w14:textId="568EC058" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claims cannot be made for a future date. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="130DF036" w14:textId="39821439" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+              <w:t>Quantity should only be 1 for Covid-19 related special claims</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C25D975" w14:textId="3D75CAEF" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...11 lines deleted...]
-          <w:p w14:paraId="18C50E6D" w14:textId="185B2D05" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>You have entered an incorrect quantity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CF671D" w14:textId="6AF6F9EE" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-              <w:t>Ensure that the start and end dates of the payment request is not in the future.</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Enter the quantity as a whole amount, i.e. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="561F86F9" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="000A0D0F" w:rsidRPr="008D6F43" w14:paraId="0439935B" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44D16EDC" w14:textId="2D2087B4" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF5A637" w14:textId="7EBAD9D9" w:rsidR="000A0D0F" w:rsidRPr="0043770A" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043770A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BDDF2C" w14:textId="61444F2B" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Payment requests cannot be processed while your account is undergoing a review.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702771D3" w14:textId="149E0FD9" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>No active bank account details recorded. Please review the bank account details</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3196DA45" w14:textId="72B1DE4C" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The payment request you have submitted cannot be processed by the Payments team while your account is being reviewed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137B8211" w14:textId="0ED2A88A" w:rsidR="000A0D0F" w:rsidRPr="00A077FE" w:rsidRDefault="000A0D0F" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Your organisation’s account manager needs to add the bank account for the organisation before any payment requests can be added. </w:t>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact the NDIS for help.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="2E9B2481" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00426D23" w:rsidRPr="008D6F43" w14:paraId="7EEA19F5" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43FAE302" w14:textId="5402BFBC" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274BB063" w14:textId="1E6E6192" w:rsidR="00426D23" w:rsidRPr="0043770A" w:rsidRDefault="00E16741" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="0AE39DB8" w14:textId="236F2104" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBA8DD3" w14:textId="118F8629" w:rsidR="00426D23" w:rsidRPr="00A077FE" w:rsidRDefault="00144594" w:rsidP="000A0D0F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...31 lines deleted...]
-              <w:t>Enter the start and end dates for the service delivered. These must be valid dates.</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Claim must be submitted within 2 years of the support start date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DF928C" w14:textId="0423F935" w:rsidR="00426D23" w:rsidRPr="00A077FE" w:rsidRDefault="00A859F1" w:rsidP="000A0D0F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The support start date is greater than 2 years in the past.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5405D5DB" w14:textId="27EA7C63" w:rsidR="00426D23" w:rsidRPr="00A077FE" w:rsidRDefault="0E4F8602" w:rsidP="01D90270">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Claims greater than 2 years since the support start date may be considered against the exceptional circumstances criteria. For payment to be considered, submit a payment enquiry</w:t>
+            </w:r>
+            <w:r w:rsidR="7370BB9F" w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supporting </w:t>
+            </w:r>
+            <w:r w:rsidR="7370BB9F" w:rsidRPr="01D90270">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="3CDC66ED" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00DA045C" w:rsidRPr="008D6F43" w14:paraId="4FDCC457" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34396B33" w14:textId="088263BF" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493E7B6C" w14:textId="5B6DB141" w:rsidR="00DA045C" w:rsidRPr="00D31F07" w:rsidRDefault="00DA045C" w:rsidP="005E6A21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="19D259C6" w14:textId="7E4BA645" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D11CCE6" w14:textId="039670F7" w:rsidR="00DA045C" w:rsidRPr="00A077FE" w:rsidRDefault="00074582" w:rsidP="005E6A21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...64 lines deleted...]
-              <w:t>You cannot claim for the same payment request twice.</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074582">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The NDIA is unable to pay this claim. The service provider who delivered these supports was under a banning order issued by the NDIS Quality and Safeguards Commission at the time these supports were provided.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEE9E9F" w14:textId="61B4CE96" w:rsidR="00DA045C" w:rsidRPr="00A077FE" w:rsidRDefault="00000A8A" w:rsidP="2D1D4E49">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D1D4E49">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The NDIS Quality and Safeguards Commission has stopped or restricted a provider from providing specific supports or to a person with disability either permanently, temporarily or conditionally. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13481866" w14:textId="5CC15672" w:rsidR="00DA045C" w:rsidRDefault="00000A8A" w:rsidP="005E6A21">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="001E102C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the NDIS Quality and Safeguards Commission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026508A" w:rsidRPr="008D6F43" w14:paraId="6B07EA4A" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="005E6A21" w:rsidRPr="008D6F43" w14:paraId="36EA6055" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A99445C" w14:textId="0D393EB4" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3B07D2" w14:textId="309236C4" w:rsidR="005E6A21" w:rsidRPr="00D31F07" w:rsidRDefault="005E6A21" w:rsidP="005E6A21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD6C0FB" w14:textId="744BD4CB" w:rsidR="005E6A21" w:rsidRPr="00A077FE" w:rsidRDefault="005E6A21" w:rsidP="005E6A21">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The support start date for the claim cannot be after the support end date. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D80E88" w14:textId="1C2F568D" w:rsidR="005E6A21" w:rsidRPr="00A077FE" w:rsidRDefault="005E6A21" w:rsidP="005E6A21">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The support item selected cannot be claimed. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="14E074DC" w14:textId="181D684C" w:rsidR="0026508A" w:rsidRPr="00050BDA" w:rsidRDefault="0026508A" w:rsidP="0026508A">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The start date of the support claim must be on or before the end date. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1058BA29" w14:textId="7BF60FA6" w:rsidR="005E6A21" w:rsidRPr="00A077FE" w:rsidRDefault="0043770A" w:rsidP="005E6A21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Check that you have selected the correct support item. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6A21" w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the entered dates and ensure the start date is earlier than or equal to the end date before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="3B933A51" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00E94663" w:rsidRPr="008D6F43" w14:paraId="785F41A3" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C18AC02" w14:textId="413F12AF" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="009A5CD4" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EE5C2A" w14:textId="79F43076" w:rsidR="00E94663" w:rsidRPr="00D31F07" w:rsidRDefault="00E94663" w:rsidP="00E94663">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2852A016" w14:textId="27F418ED" w:rsidR="00E94663" w:rsidRPr="00A077FE" w:rsidRDefault="00E94663" w:rsidP="00E94663">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...40 lines deleted...]
-          <w:p w14:paraId="1F96F425" w14:textId="523F7376" w:rsidR="009A5CD4" w:rsidRPr="00050BDA" w:rsidRDefault="009A5CD4" w:rsidP="009A5CD4">
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This claim has been identified as a duplicate. Please review the claim history. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D423E5" w14:textId="5A6D11E4" w:rsidR="00E94663" w:rsidRPr="00A077FE" w:rsidRDefault="00E94663" w:rsidP="00E94663">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The details of this claim match a previous claim that has already been paid or is waiting for payment after passing all validation checks.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5971A8A2" w14:textId="255430D8" w:rsidR="00E94663" w:rsidRPr="00A077FE" w:rsidRDefault="00E94663" w:rsidP="00E94663">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">You have tried to create a payment request for a support that you are not recorded in the participants </w:t>
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review previously submitted claims to confirm whether this claim has already been submitted, paid, or is still being processed. If corrections are needed, update the claim before resubmitting. If the claim details match a previous claim but it is not a duplicate, submit a payment enquiry with supporting evidence (e.g. previous and current invoices). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="206B2B00" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00E27CD2" w:rsidRPr="008D6F43" w14:paraId="08D9569F" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5282BE22" w14:textId="2A1458BE" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B7DBAA" w14:textId="2A6F9A8A" w:rsidR="00E27CD2" w:rsidRPr="00D31F07" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2272D317" w14:textId="16885E1A" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support item selected </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>can not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be claimed. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A18D407" w14:textId="088EC73E" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>The plan management type for this support category cannot be claimed by the service provider</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="30BC427E" w14:textId="37D61076" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The selected support item is not valid for this claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158ACCA3" w14:textId="687E470D" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...171 lines deleted...]
-              <w:t>help</w:t>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidRPr="00A077FE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Pricing Arrangements and Price Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and select a valid support item before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="6A7DE746" w14:textId="77777777" w:rsidTr="00542B06">
-[...158 lines deleted...]
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="27732059" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00E27CD2" w:rsidRPr="008D6F43" w14:paraId="3C082DF7" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="577718A2" w14:textId="3A1A8426" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32057A25" w14:textId="6F95C531" w:rsidR="00E27CD2" w:rsidRPr="00CC5B76" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rStyle w:val="ui-provider"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rStyle w:val="ui-provider"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172BB09D" w14:textId="3B142B45" w:rsidR="00E27CD2" w:rsidRPr="00316293" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rStyle w:val="ui-provider"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The service provider is either not listed under the participant's my providers for the specific support category, or they are on the list but not for the support dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B67B4FC" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00316293" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You have tried to create a payment request for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a support</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that you are not recorded in the participants my providers list.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02234258" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00316293" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6496FF70" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>This service provider is not recorded as the Plan Manager for the support period. The support selected cannot be claimed by this service provider. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0EF8D64C" w14:textId="495C54D7" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+              <w:t>Contact the participant to discuss that you are not recorded as the allocated service provider during the support period.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD24801" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00050BDA">
+            <w:r w:rsidRPr="00A077FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Manager </w:t>
-[...80 lines deleted...]
-              <w:t>help</w:t>
+              <w:t xml:space="preserve">Or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB4CC23" w14:textId="1120F973" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact NDIS for help </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="302429E8" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="00E27CD2" w:rsidRPr="008D6F43" w14:paraId="04638723" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="479D60DB" w14:textId="0B197611" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCC2AFB" w14:textId="52148E32" w:rsidR="00E27CD2" w:rsidRPr="00CC5B76" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>V14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C99C443" w14:textId="4805A556" w:rsidR="00E27CD2" w:rsidRPr="00316293" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>This service provider is not recorded as the Support Coordinator or Recovery Coach for the support period. The support selected cannot be claimed by this service provider</w:t>
+            </w:r>
+            <w:r w:rsidR="00073A3E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220B1974" w14:textId="0A68AC49" w:rsidR="00E27CD2" w:rsidRPr="00316293" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does not have the role of a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">support coordinator or recovery coach </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00316293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to make a payment request for this specific support period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA61E32" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Check that you have selected the correct support period and that your role details are correct.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE14E6A" w14:textId="77777777" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EDC4C30" w14:textId="4D8A01DD" w:rsidR="00E27CD2" w:rsidRPr="00A077FE" w:rsidRDefault="00E27CD2" w:rsidP="00E27CD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...171 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact NDIS for help</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="2DFA8455" w14:textId="77777777" w:rsidTr="00542B06">
-[...176 lines deleted...]
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="53599C02" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="35D3B762" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FBAEB6D" w14:textId="670FEDEF" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CF67DC" w14:textId="5CDF6B08" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D0582E" w14:textId="0219EBC0" w:rsidR="004C46E3" w:rsidRPr="00A077FE" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This service provider is not recorded as the Plan Manager for the support period. The support selected cannot be claimed by this service provider. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D3E741" w14:textId="3775D00F" w:rsidR="004C46E3" w:rsidRPr="00A077FE" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>There are insufficient funds in the plan budget for the claimed support. Please review the claim and the available budget. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="60E67262" w14:textId="5CB81DF7" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The provider is not recorded as the plan manager for the support period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295B7CE9" w14:textId="1B7B8AE5" w:rsidR="004C46E3" w:rsidRPr="00A077FE" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...129 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review the plan management arrangements for the support period and ensure the claim is submitted by the correct plan manager. For more information, visit the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidR="00773630" w:rsidRPr="00773630">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>My providers | NDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00773630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="13F25321" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="4E3FBBE0" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54AF86DA" w14:textId="2647D382" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="009A5CD4" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFED222" w14:textId="63492555" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0348D" w14:textId="082A16EF" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>NDIS reviewed and rejected claim as participant disputed receiving support.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6CD537C1" w14:textId="3E9D513B" w:rsidR="009A5CD4" w:rsidRPr="00050BDA" w:rsidRDefault="009A5CD4" w:rsidP="009A5CD4">
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The NDIS support selected was not funded in the plan when the support was delivered. Please review the support item selected.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137CC2AB" w14:textId="51BE7543" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The selected item is not funded in the plan for the date the services were delivered. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3444CB80" w14:textId="1AF9A0D8" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="00B026D7" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>You have tried to create a payment request for a support that the participant has advised that did not receive.</w:t>
-[...86 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="004C46E3" w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the selected support item and confirm whether it was funded in the participant’s plan for the date of service. Contact the participant or their nominee to confirm their plan details if needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="48B1DB54" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="0D26B27F" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FA0A473" w14:textId="34CF93C0" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="673C5ECE" w14:textId="6F32BB5A" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Hlk148349473"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120DEC8A" w14:textId="084A6BD4" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The support start date for the claim cannot be after the support end date. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="10D19996" w14:textId="3AF69A7E" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There are insufficient funds. Please review the claim.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B382C98" w14:textId="2A174882" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...11 lines deleted...]
-          <w:p w14:paraId="38D77961" w14:textId="08596D37" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are not enough stated funds to cover the support item in this claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7513A17A" w14:textId="1D85A921" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="00B026D7" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...55 lines deleted...]
-              <w:t>help.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="004C46E3" w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the claim amount and contact the participant or their nominee to confirm whether sufficient funds are available in the plan for the claim.     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2749" w:rsidRPr="008D6F43" w14:paraId="5ACDD772" w14:textId="77777777" w:rsidTr="00542B06">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="63BB5E93" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03C9967F" w14:textId="5188BAD1" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ECDA95" w14:textId="33BF8AAC" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398A3DA7" w14:textId="5637B882" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Claim rejected after review by NDIS</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="679F2588" w14:textId="28109B55" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There are insufficient funds. Please review the claim.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076BFA00" w14:textId="32AE2CC4" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6BFEC009" w14:textId="06D42945" w:rsidR="002C2749" w:rsidRPr="00050BDA" w:rsidRDefault="002C2749" w:rsidP="002C2749">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There are not enough flexible funds to cover the support item in this claim.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54628CAB" w14:textId="20B1CE03" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="00B026D7" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...27 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="004C46E3" w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the claim amount and contact the participant or their nominee to confirm whether sufficient funds are available in the plan for the claim.     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003534BC" w:rsidRPr="008D6F43" w14:paraId="45813542" w14:textId="77777777" w:rsidTr="00676E6B">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="2A18929C" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="423880AA" w14:textId="4D7064E7" w:rsidR="003534BC" w:rsidRPr="00050BDA" w:rsidRDefault="003534BC" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E121FDC" w14:textId="7370D4A8" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9B241F" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NDIS reviewed and rejected the claim as participant disputed receiving support. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085D146D" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>We couldn't find a plan that matches the NDIS number you provided. Check the NDIS number and resubmit with the correct NDIS number for the participant.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="45369D7B" w14:textId="77777777" w:rsidR="003534BC" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC5931A" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The NDIA has reviewed and rejected the claim because the participant did not receive the support.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A91E1F" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CF53E4A" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57636B1C" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C10F3EE" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75E55F17" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0CACDE64" w14:textId="2CF35C21" w:rsidR="005C2E49" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C5281C" w14:textId="731B1BE6" w:rsidR="00EC14EC" w:rsidRPr="00EF4BF7" w:rsidRDefault="003B7CEF" w:rsidP="3769033B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="5EDC53A1" w14:textId="14B0B243" w:rsidR="003534BC" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00393156" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f submitting via the </w:t>
+            </w:r>
+            <w:r w:rsidR="002C3B5E" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">single claim API, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60130" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you must have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B60130" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="005F1899" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0D03F6C5" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F1899" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provider </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60130" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>relationship</w:t>
+            </w:r>
+            <w:r w:rsidR="00817C5C" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in place</w:t>
+            </w:r>
+            <w:r w:rsidR="005F1899" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>. If using another channel</w:t>
+            </w:r>
+            <w:r w:rsidR="005464C7" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0098693D" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="005464C7" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>confirm the support was delivered</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1431" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7080" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">it </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1431" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>was delivered,</w:t>
+            </w:r>
+            <w:r w:rsidR="0098693D" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure all claim requirements are met before </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1431" w:rsidRPr="3769033B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>resubmitting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C04F826" w14:textId="77777777" w:rsidR="00EC14EC" w:rsidRPr="00EF4BF7" w:rsidRDefault="00EC14EC" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t>Check the NDIS number and resubmit with the correct NDIS number for the participant.</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7DF478" w14:textId="0795B74D" w:rsidR="004C46E3" w:rsidRPr="00EF4BF7" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4BF7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For guidance on provider responsibilities, refer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10EDB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidR="00773630" w:rsidRPr="00773630">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>My providers | NDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00773630">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003534BC" w:rsidRPr="008D6F43" w14:paraId="3D9967D5" w14:textId="77777777" w:rsidTr="00676E6B">
+      <w:tr w:rsidR="004C46E3" w:rsidRPr="008D6F43" w14:paraId="60892D90" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E4B1C15" w14:textId="740047FA" w:rsidR="003534BC" w:rsidRPr="00050BDA" w:rsidRDefault="003534BC" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFA2E3E" w14:textId="39E872CB" w:rsidR="004C46E3" w:rsidRPr="00D31F07" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00CC5B76">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Error occurred when creating claim. Check all details in the claim and then resubmit or contact NDIS for help.</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="02812E65" w14:textId="712DF464" w:rsidR="003534BC" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+              <w:t>V20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="587E6183" w14:textId="2588A15A" w:rsidR="004C46E3" w:rsidRPr="00817C5C" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="6F38CA51" w14:textId="77777777" w:rsidR="005C2E49" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Claim rejected after review by NDIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036FC71E" w14:textId="05A2B7BD" w:rsidR="004C46E3" w:rsidRPr="00817C5C" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The claim that you have submitted has been reviewed and rejected by the NDIS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6F906C" w14:textId="77777777" w:rsidR="004C46E3" w:rsidRPr="00817C5C" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Check all your details in the claim and then resubmit</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C025719" w14:textId="77777777" w:rsidR="00AC1F68" w:rsidRPr="00050BDA" w:rsidRDefault="005C2E49" w:rsidP="002C2749">
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Contact the NDIS for help.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B0A3D0" w14:textId="721E58BC" w:rsidR="004C46E3" w:rsidRPr="00817C5C" w:rsidRDefault="004C46E3" w:rsidP="004C46E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...45 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00933360" w:rsidRPr="008D6F43" w14:paraId="31338808" w14:textId="77777777" w:rsidTr="00676E6B">
+      <w:tr w:rsidR="00121794" w:rsidRPr="008D6F43" w14:paraId="50D5B86D" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="071D5030" w14:textId="40D19914" w:rsidR="00933360" w:rsidRPr="00050BDA" w:rsidRDefault="00933360" w:rsidP="002C2749">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A9F189" w14:textId="5AF2A47D" w:rsidR="00121794" w:rsidRPr="00D31F07" w:rsidRDefault="00121794" w:rsidP="00121794">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A3D85B" w14:textId="299D3F0E" w:rsidR="00121794" w:rsidRPr="00817C5C" w:rsidRDefault="00121794" w:rsidP="00121794">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Only registered providers can provide this support. ABN must be provided in the claim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A99E63B" w14:textId="7A9B7A93" w:rsidR="00933360" w:rsidRPr="00050BDA" w:rsidRDefault="006D43CE" w:rsidP="002C2749">
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AFEEC0" w14:textId="1088C84B" w:rsidR="00121794" w:rsidRPr="00817C5C" w:rsidRDefault="00121794" w:rsidP="00121794">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="641BA62B" w14:textId="1C8BA6F7" w:rsidR="00AC1F68" w:rsidRPr="00050BDA" w:rsidRDefault="00AC1F68" w:rsidP="00933360">
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only registered providers can deliver this support, and the plan manager must supply the provider’s ABN. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566737D5" w14:textId="6A788E4E" w:rsidR="00121794" w:rsidRPr="00817C5C" w:rsidRDefault="00121794" w:rsidP="00121794">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="ui-provider"/>
-[...60 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:strike/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050BDA">
-[...4 lines deleted...]
-              <w:t>contact NDIS for help.</w:t>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure the provider is registered for this support and include a valid ABN in the claim before resubmitting. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533DB5" w:rsidRPr="008D6F43" w14:paraId="589EA534" w14:textId="77777777" w:rsidTr="00676E6B">
+      <w:tr w:rsidR="005D78E3" w:rsidRPr="008D6F43" w14:paraId="6310BAE4" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AB595D0" w14:textId="77EF289E" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7777C256" w14:textId="4CF8032E" w:rsidR="005D78E3" w:rsidRPr="00D31F07" w:rsidRDefault="005D78E3" w:rsidP="005D78E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="73411444" w14:textId="7F2F877D" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48674C83" w14:textId="619EE237" w:rsidR="005D78E3" w:rsidRPr="00817C5C" w:rsidRDefault="005D78E3" w:rsidP="005D78E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="ui-provider"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5D6DB501" w14:textId="77777777" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The claimed support is self-managed for the claim period and can't be claimed by providers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEF0D64" w14:textId="2759350B" w:rsidR="005D78E3" w:rsidRPr="00817C5C" w:rsidRDefault="005D78E3" w:rsidP="005D78E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="54C5C519" w14:textId="77777777" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support for this claim period is self-managed, which means providers are not eligible to submit claims on behalf of the participant.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2454B167" w14:textId="77777777" w:rsidR="005D78E3" w:rsidRPr="00817C5C" w:rsidRDefault="005D78E3" w:rsidP="00470758">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="22B36E64" w14:textId="422732D6" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817C5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact the participant or their nominee to verify the participant’s fund management arrangements and how payments can be received. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E179F7" w14:textId="77777777" w:rsidR="005D78E3" w:rsidRPr="00817C5C" w:rsidRDefault="005D78E3" w:rsidP="005D78E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="ui-provider"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533DB5" w:rsidRPr="008D6F43" w14:paraId="10828313" w14:textId="77777777" w:rsidTr="00676E6B">
+      <w:tr w:rsidR="00467579" w:rsidRPr="008D6F43" w14:paraId="708D9C6F" w14:textId="77777777" w:rsidTr="2D1D4E49">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3970" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27DBB9A2" w14:textId="60D44705" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00DB45C9" w:rsidP="00533DB5">
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62535452" w14:textId="66394E1A" w:rsidR="00467579" w:rsidRPr="00D31F07" w:rsidRDefault="00467579" w:rsidP="00467579">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...28 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D6BA5D" w14:textId="3F762458" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and end dates run across multiple plans. Please review the support dates and ensure claims are separated into a single plan period. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B83CD5" w14:textId="325D2933" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and end dates span multiple plan periods, which is not allowed for a single claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58026FF3" w14:textId="22BAEE76" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="001500F7" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:r w:rsidR="00467579" w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the support date and ensure the claim is submitted separately for each relevant plan period.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467579" w:rsidRPr="008D6F43" w14:paraId="6D18762B" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AB3103" w14:textId="6232A6C8" w:rsidR="00467579" w:rsidRPr="00D31F07" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1284058D" w14:textId="4C352777" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There are insufficient funds in the funding period for the NDIS support. Please review the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD5B44F" w14:textId="2E37CDC8" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are not enough stated funds available in the funding period to cover the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A731C7B" w14:textId="532DFAB8" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="001500F7" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="00467579" w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the claim and ensure there are sufficient funds in the funding period before submitting. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467579" w:rsidRPr="008D6F43" w14:paraId="42D16FBC" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419387BC" w14:textId="440038F0" w:rsidR="00467579" w:rsidRPr="00D31F07" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CB07B2" w14:textId="57952CB2" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There are insufficient funds in the funding period for the NDIS support. Please review the claim.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF30DAF" w14:textId="10E09CE2" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="00467579" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are not enough flexible funds available in the funding period to cover the claim. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D60BA22" w14:textId="2B6F49C7" w:rsidR="00467579" w:rsidRPr="00A077FE" w:rsidRDefault="001500F7" w:rsidP="00467579">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r w:rsidR="00467579" w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the claim and ensure there are sufficient funds in the funding period before submitting. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B076D" w:rsidRPr="008D6F43" w14:paraId="33ED9525" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638664DA" w14:textId="59E5ED9E" w:rsidR="005B076D" w:rsidRPr="00D31F07" w:rsidRDefault="005B076D" w:rsidP="005B076D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D7FE20" w14:textId="0B161F26" w:rsidR="005B076D" w:rsidRPr="005B076D" w:rsidRDefault="005B076D" w:rsidP="005B076D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The unit price claimed is above the NDIS price limit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3CDFED" w14:textId="546D7631" w:rsidR="005B076D" w:rsidRPr="005B076D" w:rsidRDefault="005B076D" w:rsidP="005B076D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The unit price claimed exceeds the maximum price allowed for the support item, as set out in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidRPr="005B076D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Pricing Arrangements and Price Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00533DB5" w:rsidRPr="00050BDA">
-[...14 lines deleted...]
-          <w:p w14:paraId="7687D6F1" w14:textId="0DB5DBC6" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6759D1" w14:textId="16354837" w:rsidR="005B076D" w:rsidRPr="005B076D" w:rsidRDefault="005B076D" w:rsidP="005B076D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...42 lines deleted...]
-          <w:p w14:paraId="336D4309" w14:textId="262278D3" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure the unit price complies with the NDIS Pricing Limits before resubmitting the claim. Please refer to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidRPr="005B076D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Pricing Arrangements and Price Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+              <w:r w:rsidRPr="005B076D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>NDIS Support Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B076D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for guidance. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57291" w:rsidRPr="008D6F43" w14:paraId="7BC52DB8" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAAD8C8" w14:textId="6765CF8F" w:rsidR="00F57291" w:rsidRPr="00D31F07" w:rsidRDefault="00F57291" w:rsidP="00F57291">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="ui-provider"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7BBE76AC" w14:textId="77777777" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544B40C1" w14:textId="47D87F5C" w:rsidR="00F57291" w:rsidRPr="005E1E40" w:rsidRDefault="00F57291" w:rsidP="00F57291">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="54DB9FE4" w14:textId="77777777" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1E40">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The claimed support is plan managed for the claim period and the provider does not have the plan manager role.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66000C9E" w14:textId="579AC12A" w:rsidR="00F57291" w:rsidRPr="005E1E40" w:rsidRDefault="00F57291" w:rsidP="00F57291">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="01B1792E" w14:textId="0891CDF7" w:rsidR="00533DB5" w:rsidRPr="00050BDA" w:rsidRDefault="00533DB5" w:rsidP="00533DB5">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1E40">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The support being claimed is plan-managed for this period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF107CE" w14:textId="66F152CE" w:rsidR="00F57291" w:rsidRPr="005E1E40" w:rsidRDefault="00F57291" w:rsidP="00F57291">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="ui-provider"/>
-[...9 lines deleted...]
-              <w:t>Contact NDIS for help</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1E40">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This claim can only be submitted by the participant’s plan manager, as it was plan managed for this period. Contact the participant or their nominee to arrange how payment can be received. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="37"/>
+      <w:tr w:rsidR="00802404" w:rsidRPr="008D6F43" w14:paraId="6382E7F5" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7051EFA7" w14:textId="0C808E1A" w:rsidR="00802404" w:rsidRPr="00CC5B76" w:rsidRDefault="00802404" w:rsidP="00802404">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1263CF29" w14:textId="3AD83F42" w:rsidR="00802404" w:rsidRPr="00A077FE" w:rsidRDefault="00802404" w:rsidP="00802404">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or end date falls outside the participant's plan period. Please review the support dates and ensure they are within a single plan period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F042E" w14:textId="14FF8937" w:rsidR="00802404" w:rsidRPr="00A077FE" w:rsidRDefault="00802404" w:rsidP="00802404">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or end date is not within the participant’s plan period. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D201999" w14:textId="2ADDCD47" w:rsidR="00802404" w:rsidRPr="00A077FE" w:rsidRDefault="00802404" w:rsidP="005E1E40">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A077FE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review the support dates to ensure claims are submitted only for supports delivered within the participant’s plan period. Claims cannot include dates that cross multiple plan periods. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90BD2" w:rsidRPr="008D6F43" w14:paraId="3326C28F" w14:textId="77777777" w:rsidTr="2D1D4E49">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7CD231" w14:textId="4E2F8295" w:rsidR="00E90BD2" w:rsidRPr="00CC5B76" w:rsidRDefault="00E90BD2" w:rsidP="00E90BD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E987A70" w14:textId="0FB16653" w:rsidR="00E90BD2" w:rsidRPr="00E90BD2" w:rsidRDefault="00E90BD2" w:rsidP="00E90BD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90BD2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The support was delivered after the participant left the scheme. Please review the support dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9E1652" w14:textId="23AF299D" w:rsidR="00E90BD2" w:rsidRPr="00E90BD2" w:rsidRDefault="00E90BD2" w:rsidP="00E90BD2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90BD2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The support </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E90BD2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E90BD2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or end date is not within the participant’s approved plan period. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCB1664" w14:textId="4333FCF4" w:rsidR="00E90BD2" w:rsidRPr="00E90BD2" w:rsidRDefault="007D3D24" w:rsidP="007D3D24">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please submit a Payment Enquiry to confirm whether this support item can be claimed after the participant has exited the scheme. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="78C155A2" w14:textId="59FDB357" w:rsidR="00C4402A" w:rsidRPr="00050BDA" w:rsidRDefault="00C4402A" w:rsidP="008F217D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C4402A" w:rsidRPr="00050BDA" w:rsidSect="00B719A0">
-      <w:headerReference w:type="first" r:id="rId60"/>
+    <w:sectPr w:rsidR="00C4402A" w:rsidRPr="00050BDA" w:rsidSect="004B495E">
+      <w:headerReference w:type="first" r:id="rId69"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1702" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
+      <w:pgMar w:top="1702" w:right="1440" w:bottom="1702" w:left="1440" w:header="454" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76FCFD35" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85" w:rsidP="007219F1">
+    <w:p w14:paraId="06D58958" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B" w:rsidP="007219F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628AC613" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85"/>
+    <w:p w14:paraId="4902A9F1" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="539FD159" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85" w:rsidP="007219F1">
+    <w:p w14:paraId="23D53E32" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B" w:rsidP="007219F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352F1AA0" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85"/>
+    <w:p w14:paraId="46BFD9E2" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C8DAC5A" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85">
+    <w:p w14:paraId="7FFED8AB" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Me Light">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F1">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F3">
     <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45D9A56D" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4">
     <w:r w:rsidRPr="009F6C82">
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009F6C82">
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
       </w:rPr>
       <w:t xml:space="preserve">Bulk Payment Request Instructions </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
@@ -30503,323 +36320,292 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6C82">
       <w:rPr>
         <w:rStyle w:val="NDIAFooterChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B06D7B">
       <w:rPr>
         <w:color w:val="6A2875"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AC5B562" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="007219F1" w:rsidRDefault="000A43C4" w:rsidP="00CE6BF4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="600"/>
       <w:rPr>
-        <w:rFonts w:ascii="FS Me Light" w:hAnsi="FS Me Light" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="FS Me Light" w:hAnsi="FS Me Light"/>
         <w:color w:val="5E2D73"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60EF2F6F" w14:textId="05175D2E" w:rsidR="000C5E8B" w:rsidRDefault="000C5E8B" w:rsidP="005A7774">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="57DAEA69" w14:textId="0C49EF86" w:rsidR="000A43C4" w:rsidRPr="008B7F8E" w:rsidRDefault="0045296B" w:rsidP="005A7774">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:noProof/>
         <w:color w:val="6B2976"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="008B7F8E">
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="812292149"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="6B2976"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="6C13E19C" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ndis.gov.au | </w:t>
         </w:r>
-        <w:r w:rsidR="00BE5C1E">
+        <w:r w:rsidR="007258AC">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
-          <w:t>July</w:t>
+          <w:t>December</w:t>
         </w:r>
-        <w:r w:rsidR="009F6DBB">
-[...5 lines deleted...]
-        <w:r w:rsidR="00EB6038">
+        <w:r w:rsidR="007258AC" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="008B7F8E">
+        <w:r w:rsidR="6C13E19C" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
-          <w:t xml:space="preserve">| Bulk </w:t>
+          <w:t xml:space="preserve">2025 | Bulk payment requests guide </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00D31F07" w:rsidRPr="6C13E19C">
           <w:rPr>
-            <w:color w:val="6B2976"/>
-[...41 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="008B7F8E">
+        <w:r w:rsidR="00D31F07" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="008B7F8E">
+        <w:r w:rsidR="00D31F07" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F23732">
+        <w:r w:rsidR="6C13E19C" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidRPr="008B7F8E">
+        <w:r w:rsidR="00D31F07" w:rsidRPr="6C13E19C">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="6B2976"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...2 lines deleted...]
-  <w:p w14:paraId="045F9225" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="006078D6" w:rsidRDefault="000A43C4" w:rsidP="005F0BE1">
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="045F9225" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="006078D6" w:rsidRDefault="000A43C4" w:rsidP="00D31F07">
     <w:pPr>
       <w:pStyle w:val="BodyText1"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="FS Me Light" w:hAnsi="FS Me Light" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="FS Me Light" w:hAnsi="FS Me Light"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A3F13D0" w14:textId="3E8D35AF" w:rsidR="000A43C4" w:rsidRPr="00AF5E56" w:rsidRDefault="000A43C4" w:rsidP="00AF5E56">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14CECC52" w14:textId="5C811DAF" w:rsidR="000C5E8B" w:rsidRDefault="000C5E8B" w:rsidP="00AF5E56">
+    <w:pPr>
+      <w:pStyle w:val="NDIAFooter"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0A3F13D0" w14:textId="0B76A1FA" w:rsidR="000A43C4" w:rsidRPr="00AF5E56" w:rsidRDefault="6C13E19C" w:rsidP="00AF5E56">
     <w:pPr>
       <w:pStyle w:val="NDIAFooter"/>
     </w:pPr>
     <w:r>
       <w:t>www.</w:t>
     </w:r>
     <w:r w:rsidRPr="004651AD">
       <w:t>ndis.gov.au</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00BE5C1E">
-[...6 lines deleted...]
-      <w:t>2024</w:t>
+    <w:r w:rsidR="00C7796F">
+      <w:t xml:space="preserve">December </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> | </w:t>
+      <w:t xml:space="preserve">2025 | </w:t>
     </w:r>
     <w:r w:rsidRPr="00C35ADC">
       <w:t xml:space="preserve">Bulk </w:t>
     </w:r>
     <w:r>
       <w:t>p</w:t>
     </w:r>
     <w:r w:rsidRPr="00C35ADC">
       <w:t xml:space="preserve">ayment </w:t>
     </w:r>
     <w:r>
       <w:t>requests guide</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA32C3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000A43C4">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00D048CD">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="6C13E19C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D048CD">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="00D048CD">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D048CD">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="6C13E19C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F23732">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D048CD">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="6C13E19C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FA32C3">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="00FA32C3">
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="006078D6">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="006078D6">
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D1747E" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85" w:rsidP="007219F1">
+    <w:p w14:paraId="36F12A7D" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B" w:rsidP="007219F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk509826980"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336EE29C" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85"/>
+    <w:p w14:paraId="5CF7C02B" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="351C93C5" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85" w:rsidP="007219F1">
+    <w:p w14:paraId="7A5F67CC" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B" w:rsidP="007219F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245DC9C7" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85"/>
+    <w:p w14:paraId="391DF166" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10E8B99D" w14:textId="77777777" w:rsidR="00286E85" w:rsidRDefault="00286E85">
+    <w:p w14:paraId="6358BC12" w14:textId="77777777" w:rsidR="0045296B" w:rsidRDefault="0045296B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EF83BE2" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4" w:rsidP="00AF5E56">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
@@ -30831,369 +36617,359 @@
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00072261">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00072261">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7189A480" wp14:editId="4878A687">
           <wp:extent cx="1080000" cy="564344"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="9" name="Picture 9" title="ndis logo"/>
+          <wp:docPr id="916894887" name="Picture 916894887" title="ndis logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1080000" cy="564344"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CB2AB5B" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="004651AD" w:rsidRDefault="000A43C4" w:rsidP="00AF5E56">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3244F7BB" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="34CC990B" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="00072261" w:rsidRDefault="000A43C4" w:rsidP="006078D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34CC990B" w14:textId="5083864F" w:rsidR="000A43C4" w:rsidRPr="00072261" w:rsidRDefault="20CAAEBE" w:rsidP="20CAAEBE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-897"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="20CAAEBE">
       <w:rPr>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Bulk payment requests guide</w:t>
     </w:r>
-    <w:r w:rsidRPr="00072261">
+    <w:r w:rsidR="00FB7C3F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="6B2976"/>
+        <w:position w:val="32"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="000A43C4" w:rsidRPr="00072261">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00072261">
+    <w:r w:rsidR="000A43C4" w:rsidRPr="00072261">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="579975C3" wp14:editId="3547A92F">
           <wp:extent cx="1080000" cy="564344"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="41" name="Picture 41" title="ndis logo"/>
+          <wp:docPr id="284320205" name="Picture 284320205" title="ndis logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1080000" cy="564344"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28180E51" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4" w:rsidP="00293CE4">
-[...4 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0FA7AA44" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4" w:rsidP="00AB0BC8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="410428A7" w14:textId="6921A66F" w:rsidR="000A43C4" w:rsidRPr="00C55752" w:rsidRDefault="000A43C4" w:rsidP="00C55752">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:right="-1180"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Bulk Payment Request Guide</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001D7755">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193246C5" wp14:editId="38D1AD1D">
           <wp:extent cx="1080000" cy="564344"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="42" name="Picture 42" title="ndis logo"/>
+          <wp:docPr id="144327217" name="Picture 144327217" title="ndis logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1080000" cy="564344"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2E3BA3B5" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="004651AD" w:rsidRDefault="000A43C4" w:rsidP="00ED3F01">
-[...13 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44B3F5AE" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4" w:rsidP="00AB0BC8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:right="-1180"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Bulk payment request guide</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:position w:val="32"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001D7755">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EEAF831" wp14:editId="774054A7">
           <wp:extent cx="1080000" cy="564344"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="21" name="Picture 21" title="ndis logo"/>
+          <wp:docPr id="911220094" name="Picture 911220094" title="ndis logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -31211,51 +36987,51 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="46E4DDA4" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRPr="004651AD" w:rsidRDefault="000A43C4" w:rsidP="00ED3F01">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:right="-1180" w:firstLine="7797"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5517B6B7" w14:textId="77777777" w:rsidR="000A43C4" w:rsidRDefault="000A43C4" w:rsidP="00293CE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C07B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB76076A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31328,65 +37104,65 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03882CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0D0F7F8"/>
+    <w:tmpl w:val="EC40FC56"/>
     <w:lvl w:ilvl="0" w:tplc="71BEECA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -31467,51 +37243,51 @@
     <w:tmpl w:val="9BF8212A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -31871,54 +37647,54 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC313B3"/>
+    <w:nsid w:val="0DF75DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B5CDD66"/>
-    <w:lvl w:ilvl="0" w:tplc="C6CAD9FC">
+    <w:tmpl w:val="D19E3760"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
@@ -31984,54 +37760,54 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE61739"/>
+    <w:nsid w:val="0EC313B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="17D4A3D4"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="2B5CDD66"/>
+    <w:lvl w:ilvl="0" w:tplc="C6CAD9FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
@@ -32097,50 +37873,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FE61739"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17D4A3D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13672A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9001AE"/>
     <w:lvl w:ilvl="0" w:tplc="BE16C87C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E33059F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -32209,51 +38098,51 @@
     <w:lvl w:ilvl="7" w:tplc="07187014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13CA7C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E880E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4AB218"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32322,51 +38211,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248D746F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30A69DE8"/>
+    <w:lvl w:ilvl="0" w:tplc="879845C0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28A61202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="036A3E02"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32435,51 +38413,165 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34420509"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC40FC56"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="tablelistbullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -32549,51 +38641,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381823E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B3612B8"/>
+    <w:lvl w:ilvl="0" w:tplc="AD029986">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC2E0792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -32672,51 +38877,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399129C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FC2C6FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -32761,51 +38966,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7BBDD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC967544"/>
     <w:lvl w:ilvl="0" w:tplc="143CB28E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F34FF8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -32874,51 +39079,51 @@
     <w:lvl w:ilvl="7" w:tplc="0F9E8416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DCE845B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C6C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05E0CA98"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32987,51 +39192,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4381002C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BB4F2DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33100,51 +39305,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440E1BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777C5A66"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33213,54 +39418,54 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46061D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4729A4C"/>
+    <w:tmpl w:val="535E9A32"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -33302,51 +39507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46839059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE5CECA4"/>
     <w:lvl w:ilvl="0" w:tplc="EB5CBA9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC26A530">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -33415,51 +39620,51 @@
     <w:lvl w:ilvl="7" w:tplc="AA843766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AEC2DE78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487F63B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D022C90"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33528,51 +39733,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEB2800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E38F476"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -33614,51 +39819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A35A1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBC88298"/>
     <w:lvl w:ilvl="0" w:tplc="A7480538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8FE6FD38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -33727,51 +39932,51 @@
     <w:lvl w:ilvl="7" w:tplc="151E9ED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="79EE1E8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B947A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="146E06B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33840,51 +40045,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61F53E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79369CBA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NDIABodyText2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -33927,51 +40132,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631F6C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DED42A6A"/>
     <w:lvl w:ilvl="0" w:tplc="9E220722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="NDIABullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -34042,51 +40247,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F4792C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE42ADB6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34155,51 +40360,146 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A20241D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2CE6DAE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C716B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="691E37B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34268,51 +40568,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7358E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A743798"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -34381,51 +40681,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCD310F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="738654A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -34473,51 +40773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722F5130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1AAC88A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34586,51 +40886,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7952189D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A45AB472"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -34675,51 +40975,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F869DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DB609DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34789,1331 +41089,2122 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1363555534">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1480152311">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1803108739">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="376246724">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2010911267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1430614058">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1074351211">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1061829566">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="315302077">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="78720625">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1143304201">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="273950309">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1893610814">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="329872557">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1068302649">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1061829566">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="554702988">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="200289144">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="773987041">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2117212710">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="207181789">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="657730448">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2103606506">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1066027195">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="727415979">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1006832816">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1326055780">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1223172480">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="829060641">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1521314391">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1572811044">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="824709250">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1895382538">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1672634812">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="25182167">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="845898658">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1223172480">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="36" w16cid:durableId="1270893872">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="829060641">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="37" w16cid:durableId="311955960">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1521314391">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="38" w16cid:durableId="173572046">
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007219F1"/>
+    <w:rsid w:val="00000684"/>
+    <w:rsid w:val="00000A8A"/>
     <w:rsid w:val="00000CC1"/>
+    <w:rsid w:val="00001605"/>
     <w:rsid w:val="000018DA"/>
+    <w:rsid w:val="000018E1"/>
     <w:rsid w:val="00001E92"/>
     <w:rsid w:val="00003186"/>
     <w:rsid w:val="00003325"/>
     <w:rsid w:val="00003399"/>
     <w:rsid w:val="000040A3"/>
+    <w:rsid w:val="0000551D"/>
     <w:rsid w:val="00007407"/>
     <w:rsid w:val="00007822"/>
     <w:rsid w:val="00010FBF"/>
     <w:rsid w:val="00011181"/>
     <w:rsid w:val="0001151F"/>
     <w:rsid w:val="00012A16"/>
     <w:rsid w:val="0001521B"/>
     <w:rsid w:val="00015520"/>
+    <w:rsid w:val="000200DA"/>
     <w:rsid w:val="00020DE9"/>
     <w:rsid w:val="000219E9"/>
     <w:rsid w:val="00026D62"/>
+    <w:rsid w:val="0003021A"/>
+    <w:rsid w:val="000309B0"/>
     <w:rsid w:val="00031A47"/>
     <w:rsid w:val="00031DEF"/>
+    <w:rsid w:val="00032AC1"/>
+    <w:rsid w:val="00034575"/>
     <w:rsid w:val="00034841"/>
     <w:rsid w:val="000357C8"/>
     <w:rsid w:val="00035965"/>
+    <w:rsid w:val="000362C8"/>
     <w:rsid w:val="000366DD"/>
+    <w:rsid w:val="00036D34"/>
+    <w:rsid w:val="00037025"/>
     <w:rsid w:val="0004173D"/>
     <w:rsid w:val="000422BB"/>
     <w:rsid w:val="00045152"/>
     <w:rsid w:val="00046393"/>
     <w:rsid w:val="00050BDA"/>
     <w:rsid w:val="00051CC5"/>
     <w:rsid w:val="00052074"/>
+    <w:rsid w:val="00054353"/>
     <w:rsid w:val="00056DC1"/>
+    <w:rsid w:val="00060943"/>
+    <w:rsid w:val="000643DE"/>
     <w:rsid w:val="00070019"/>
     <w:rsid w:val="00072261"/>
     <w:rsid w:val="0007337A"/>
+    <w:rsid w:val="00073A3E"/>
+    <w:rsid w:val="0007419C"/>
+    <w:rsid w:val="00074582"/>
     <w:rsid w:val="000756FB"/>
     <w:rsid w:val="00077C78"/>
+    <w:rsid w:val="0008096E"/>
     <w:rsid w:val="00083951"/>
     <w:rsid w:val="00084078"/>
     <w:rsid w:val="00084DCD"/>
     <w:rsid w:val="00086709"/>
     <w:rsid w:val="00086E92"/>
     <w:rsid w:val="0008713A"/>
+    <w:rsid w:val="000902E2"/>
     <w:rsid w:val="000903A7"/>
     <w:rsid w:val="00090A1B"/>
     <w:rsid w:val="000917DE"/>
     <w:rsid w:val="00091875"/>
+    <w:rsid w:val="00092032"/>
     <w:rsid w:val="000931FE"/>
     <w:rsid w:val="00093282"/>
+    <w:rsid w:val="00095026"/>
     <w:rsid w:val="00096938"/>
+    <w:rsid w:val="0009704B"/>
+    <w:rsid w:val="000A0D0F"/>
     <w:rsid w:val="000A206E"/>
+    <w:rsid w:val="000A226F"/>
     <w:rsid w:val="000A43C4"/>
     <w:rsid w:val="000A7FEB"/>
     <w:rsid w:val="000B0A0E"/>
     <w:rsid w:val="000B3D18"/>
     <w:rsid w:val="000B4BC1"/>
     <w:rsid w:val="000C043E"/>
+    <w:rsid w:val="000C2B31"/>
     <w:rsid w:val="000C2E8D"/>
+    <w:rsid w:val="000C5E8B"/>
+    <w:rsid w:val="000C63B8"/>
     <w:rsid w:val="000C7250"/>
     <w:rsid w:val="000C7A4F"/>
     <w:rsid w:val="000D1DD7"/>
     <w:rsid w:val="000D3F2D"/>
     <w:rsid w:val="000D7506"/>
+    <w:rsid w:val="000E0243"/>
     <w:rsid w:val="000E032E"/>
     <w:rsid w:val="000E0532"/>
+    <w:rsid w:val="000E1C4F"/>
+    <w:rsid w:val="000E2D40"/>
+    <w:rsid w:val="000E4F49"/>
     <w:rsid w:val="000E709F"/>
     <w:rsid w:val="000F0F0F"/>
     <w:rsid w:val="000F1418"/>
+    <w:rsid w:val="000F20DD"/>
     <w:rsid w:val="000F2221"/>
     <w:rsid w:val="000F3C06"/>
     <w:rsid w:val="000F5907"/>
+    <w:rsid w:val="000F5B8C"/>
+    <w:rsid w:val="000F7342"/>
     <w:rsid w:val="000F7D7E"/>
     <w:rsid w:val="00100CAC"/>
     <w:rsid w:val="00100D4D"/>
     <w:rsid w:val="00102A5E"/>
     <w:rsid w:val="00104C09"/>
     <w:rsid w:val="001061B2"/>
     <w:rsid w:val="00106525"/>
+    <w:rsid w:val="001078F2"/>
     <w:rsid w:val="00110382"/>
+    <w:rsid w:val="00115859"/>
     <w:rsid w:val="00115BB4"/>
     <w:rsid w:val="00115F83"/>
+    <w:rsid w:val="001173C2"/>
     <w:rsid w:val="001205B7"/>
     <w:rsid w:val="0012064A"/>
     <w:rsid w:val="00120F75"/>
+    <w:rsid w:val="00121794"/>
     <w:rsid w:val="00121F02"/>
     <w:rsid w:val="00123870"/>
     <w:rsid w:val="0012496A"/>
     <w:rsid w:val="0012722A"/>
     <w:rsid w:val="001278B0"/>
     <w:rsid w:val="001318B8"/>
     <w:rsid w:val="0013224C"/>
+    <w:rsid w:val="0013268C"/>
     <w:rsid w:val="0013414D"/>
     <w:rsid w:val="0013418E"/>
+    <w:rsid w:val="00134CDA"/>
     <w:rsid w:val="00136032"/>
     <w:rsid w:val="0013686F"/>
     <w:rsid w:val="00141117"/>
     <w:rsid w:val="001416C7"/>
+    <w:rsid w:val="00144594"/>
+    <w:rsid w:val="00147198"/>
     <w:rsid w:val="00147B17"/>
+    <w:rsid w:val="001500F7"/>
     <w:rsid w:val="00150244"/>
+    <w:rsid w:val="0015108D"/>
     <w:rsid w:val="00151FE8"/>
     <w:rsid w:val="00153770"/>
     <w:rsid w:val="001541C4"/>
     <w:rsid w:val="001550F4"/>
     <w:rsid w:val="00155526"/>
     <w:rsid w:val="001555D5"/>
     <w:rsid w:val="00156AB1"/>
     <w:rsid w:val="0016146B"/>
     <w:rsid w:val="00162658"/>
+    <w:rsid w:val="00163DFB"/>
+    <w:rsid w:val="001641DA"/>
     <w:rsid w:val="001644F9"/>
     <w:rsid w:val="001657B8"/>
     <w:rsid w:val="00167412"/>
     <w:rsid w:val="00167C6A"/>
+    <w:rsid w:val="00170F83"/>
     <w:rsid w:val="0017399B"/>
+    <w:rsid w:val="00174B8D"/>
+    <w:rsid w:val="00175A91"/>
     <w:rsid w:val="00176C53"/>
+    <w:rsid w:val="001772E3"/>
     <w:rsid w:val="00180F86"/>
+    <w:rsid w:val="00183EB8"/>
     <w:rsid w:val="001852E2"/>
+    <w:rsid w:val="00186B21"/>
     <w:rsid w:val="001906F2"/>
     <w:rsid w:val="001907E4"/>
+    <w:rsid w:val="00190D33"/>
+    <w:rsid w:val="0019209C"/>
     <w:rsid w:val="0019490D"/>
     <w:rsid w:val="00196F5F"/>
     <w:rsid w:val="001A08CE"/>
+    <w:rsid w:val="001A0C61"/>
     <w:rsid w:val="001A2D98"/>
+    <w:rsid w:val="001A5EA5"/>
     <w:rsid w:val="001B6FF5"/>
     <w:rsid w:val="001C03DF"/>
     <w:rsid w:val="001C285D"/>
     <w:rsid w:val="001C38AB"/>
     <w:rsid w:val="001C4E7B"/>
     <w:rsid w:val="001C52C3"/>
+    <w:rsid w:val="001C7080"/>
     <w:rsid w:val="001D145C"/>
+    <w:rsid w:val="001D36B8"/>
     <w:rsid w:val="001D71E8"/>
+    <w:rsid w:val="001E0930"/>
+    <w:rsid w:val="001E102C"/>
     <w:rsid w:val="001E2534"/>
     <w:rsid w:val="001E2A7B"/>
     <w:rsid w:val="001E3CD8"/>
     <w:rsid w:val="001E5D9E"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="001E7173"/>
+    <w:rsid w:val="001F0381"/>
     <w:rsid w:val="001F1340"/>
+    <w:rsid w:val="001F16A3"/>
     <w:rsid w:val="001F1FB2"/>
     <w:rsid w:val="001F242F"/>
     <w:rsid w:val="001F2E74"/>
+    <w:rsid w:val="001F326E"/>
+    <w:rsid w:val="001F3AF3"/>
     <w:rsid w:val="001F3FCA"/>
     <w:rsid w:val="001F51E8"/>
     <w:rsid w:val="001F5453"/>
     <w:rsid w:val="001F5AF9"/>
+    <w:rsid w:val="001F7BB3"/>
+    <w:rsid w:val="001F7DE5"/>
     <w:rsid w:val="00200E72"/>
     <w:rsid w:val="00200EAA"/>
+    <w:rsid w:val="00201BE4"/>
     <w:rsid w:val="002021B0"/>
     <w:rsid w:val="002036BB"/>
     <w:rsid w:val="00203B24"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002055C4"/>
     <w:rsid w:val="0020572D"/>
     <w:rsid w:val="00207E2B"/>
     <w:rsid w:val="002101CD"/>
+    <w:rsid w:val="002106A7"/>
+    <w:rsid w:val="00210FE2"/>
     <w:rsid w:val="0021188E"/>
     <w:rsid w:val="002134E6"/>
+    <w:rsid w:val="00214574"/>
     <w:rsid w:val="00217D04"/>
+    <w:rsid w:val="00217EDA"/>
+    <w:rsid w:val="002215CB"/>
     <w:rsid w:val="00221FFF"/>
+    <w:rsid w:val="00225046"/>
     <w:rsid w:val="00225BC9"/>
     <w:rsid w:val="00227B5A"/>
     <w:rsid w:val="00231FF9"/>
+    <w:rsid w:val="00232A87"/>
+    <w:rsid w:val="00233F3E"/>
     <w:rsid w:val="0023477D"/>
     <w:rsid w:val="00240D8E"/>
+    <w:rsid w:val="0024273A"/>
+    <w:rsid w:val="002430DD"/>
+    <w:rsid w:val="00244FF0"/>
     <w:rsid w:val="00246F99"/>
     <w:rsid w:val="00247720"/>
+    <w:rsid w:val="00252A21"/>
+    <w:rsid w:val="00252AC2"/>
     <w:rsid w:val="0025370C"/>
     <w:rsid w:val="002553E7"/>
+    <w:rsid w:val="00260431"/>
     <w:rsid w:val="00261631"/>
     <w:rsid w:val="00261790"/>
     <w:rsid w:val="00262895"/>
+    <w:rsid w:val="00264675"/>
     <w:rsid w:val="0026508A"/>
+    <w:rsid w:val="00266632"/>
+    <w:rsid w:val="0026759E"/>
     <w:rsid w:val="00272A55"/>
+    <w:rsid w:val="00273083"/>
     <w:rsid w:val="00274D84"/>
     <w:rsid w:val="00277989"/>
     <w:rsid w:val="00277DBC"/>
     <w:rsid w:val="00280902"/>
     <w:rsid w:val="00280D99"/>
     <w:rsid w:val="00280E05"/>
     <w:rsid w:val="00280E5E"/>
+    <w:rsid w:val="0028315C"/>
+    <w:rsid w:val="00283CBA"/>
+    <w:rsid w:val="00285642"/>
     <w:rsid w:val="00286E85"/>
+    <w:rsid w:val="0028779B"/>
     <w:rsid w:val="00287A52"/>
     <w:rsid w:val="00291097"/>
     <w:rsid w:val="002914CF"/>
     <w:rsid w:val="002938BA"/>
     <w:rsid w:val="00293CE4"/>
+    <w:rsid w:val="002941E7"/>
     <w:rsid w:val="002958C8"/>
+    <w:rsid w:val="00297C16"/>
     <w:rsid w:val="00297FCC"/>
+    <w:rsid w:val="002A1608"/>
     <w:rsid w:val="002A3BC4"/>
+    <w:rsid w:val="002A46F0"/>
     <w:rsid w:val="002A4DE6"/>
+    <w:rsid w:val="002A7B40"/>
+    <w:rsid w:val="002B076F"/>
     <w:rsid w:val="002B0E7E"/>
     <w:rsid w:val="002B4518"/>
     <w:rsid w:val="002B4AA3"/>
     <w:rsid w:val="002B5218"/>
+    <w:rsid w:val="002B799E"/>
+    <w:rsid w:val="002C01B6"/>
+    <w:rsid w:val="002C20AC"/>
     <w:rsid w:val="002C2749"/>
+    <w:rsid w:val="002C3B5E"/>
+    <w:rsid w:val="002C4AE7"/>
     <w:rsid w:val="002C7130"/>
+    <w:rsid w:val="002D05CB"/>
     <w:rsid w:val="002D0BC5"/>
+    <w:rsid w:val="002D0DA7"/>
     <w:rsid w:val="002E05BD"/>
     <w:rsid w:val="002E082E"/>
     <w:rsid w:val="002E1086"/>
     <w:rsid w:val="002E1C27"/>
     <w:rsid w:val="002E1FF3"/>
+    <w:rsid w:val="002E403A"/>
     <w:rsid w:val="002E5428"/>
     <w:rsid w:val="002E5BFF"/>
     <w:rsid w:val="002F0DB2"/>
+    <w:rsid w:val="002F1347"/>
     <w:rsid w:val="002F461D"/>
     <w:rsid w:val="002F4B0D"/>
     <w:rsid w:val="002F5822"/>
+    <w:rsid w:val="00300161"/>
     <w:rsid w:val="0030036C"/>
     <w:rsid w:val="00302673"/>
     <w:rsid w:val="00302AC8"/>
+    <w:rsid w:val="00304F59"/>
     <w:rsid w:val="003064DD"/>
     <w:rsid w:val="00306945"/>
     <w:rsid w:val="00311160"/>
     <w:rsid w:val="003115DD"/>
     <w:rsid w:val="003133B4"/>
+    <w:rsid w:val="00313D5E"/>
+    <w:rsid w:val="003144F9"/>
+    <w:rsid w:val="00314D13"/>
+    <w:rsid w:val="00316293"/>
     <w:rsid w:val="00316AFD"/>
     <w:rsid w:val="00316DD3"/>
     <w:rsid w:val="00322B3B"/>
+    <w:rsid w:val="00322C8C"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="003244DE"/>
     <w:rsid w:val="00325424"/>
     <w:rsid w:val="003261AD"/>
+    <w:rsid w:val="00326D49"/>
+    <w:rsid w:val="00326E23"/>
+    <w:rsid w:val="00327A8D"/>
+    <w:rsid w:val="00333D8F"/>
     <w:rsid w:val="00334010"/>
+    <w:rsid w:val="0033416A"/>
     <w:rsid w:val="003341A3"/>
+    <w:rsid w:val="00334ABD"/>
+    <w:rsid w:val="00336D23"/>
     <w:rsid w:val="00340632"/>
     <w:rsid w:val="003413D6"/>
     <w:rsid w:val="00344AFD"/>
     <w:rsid w:val="00345DCD"/>
     <w:rsid w:val="00346360"/>
     <w:rsid w:val="00347A9A"/>
     <w:rsid w:val="00347E7A"/>
     <w:rsid w:val="003534BC"/>
+    <w:rsid w:val="00354AEB"/>
+    <w:rsid w:val="00357D24"/>
     <w:rsid w:val="003620CB"/>
     <w:rsid w:val="003640D9"/>
     <w:rsid w:val="0036498B"/>
     <w:rsid w:val="0036499B"/>
     <w:rsid w:val="00367845"/>
     <w:rsid w:val="003714C3"/>
+    <w:rsid w:val="003727B5"/>
     <w:rsid w:val="0037465C"/>
     <w:rsid w:val="00374FB9"/>
+    <w:rsid w:val="00376E2F"/>
     <w:rsid w:val="00377A21"/>
     <w:rsid w:val="00380264"/>
     <w:rsid w:val="00381812"/>
     <w:rsid w:val="003840A5"/>
     <w:rsid w:val="003866A7"/>
     <w:rsid w:val="00390A1A"/>
+    <w:rsid w:val="00392A1B"/>
+    <w:rsid w:val="00393156"/>
     <w:rsid w:val="00394A11"/>
+    <w:rsid w:val="00395B2C"/>
     <w:rsid w:val="003A23B6"/>
     <w:rsid w:val="003A33E4"/>
     <w:rsid w:val="003A38B0"/>
     <w:rsid w:val="003A3C87"/>
+    <w:rsid w:val="003A3FF3"/>
+    <w:rsid w:val="003A442B"/>
     <w:rsid w:val="003A5986"/>
     <w:rsid w:val="003B14D5"/>
     <w:rsid w:val="003B2BA4"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B60AC"/>
+    <w:rsid w:val="003B7CEF"/>
     <w:rsid w:val="003C04E5"/>
     <w:rsid w:val="003C24D0"/>
     <w:rsid w:val="003C276B"/>
+    <w:rsid w:val="003C281A"/>
     <w:rsid w:val="003C3F61"/>
+    <w:rsid w:val="003C52CD"/>
+    <w:rsid w:val="003C6638"/>
     <w:rsid w:val="003C7566"/>
+    <w:rsid w:val="003D07AB"/>
     <w:rsid w:val="003D1376"/>
     <w:rsid w:val="003D1A6A"/>
     <w:rsid w:val="003D2717"/>
     <w:rsid w:val="003D27E4"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D390D"/>
     <w:rsid w:val="003D6EB5"/>
     <w:rsid w:val="003D7896"/>
     <w:rsid w:val="003D7DAC"/>
     <w:rsid w:val="003E14D3"/>
     <w:rsid w:val="003E1EC2"/>
+    <w:rsid w:val="003E344F"/>
     <w:rsid w:val="003E4F2B"/>
     <w:rsid w:val="003E5240"/>
     <w:rsid w:val="003E5342"/>
     <w:rsid w:val="003E6205"/>
+    <w:rsid w:val="003E646A"/>
+    <w:rsid w:val="003E66D2"/>
+    <w:rsid w:val="003E6B61"/>
     <w:rsid w:val="003F7B80"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="00402F0A"/>
+    <w:rsid w:val="004034DF"/>
+    <w:rsid w:val="00406B93"/>
+    <w:rsid w:val="00410086"/>
     <w:rsid w:val="0041129C"/>
     <w:rsid w:val="004113C1"/>
     <w:rsid w:val="00411A77"/>
     <w:rsid w:val="00411B74"/>
     <w:rsid w:val="00411F5F"/>
     <w:rsid w:val="00412631"/>
+    <w:rsid w:val="00413315"/>
     <w:rsid w:val="00414E69"/>
+    <w:rsid w:val="00417599"/>
+    <w:rsid w:val="00417F1F"/>
     <w:rsid w:val="0042047A"/>
     <w:rsid w:val="0042124A"/>
+    <w:rsid w:val="00422615"/>
+    <w:rsid w:val="0042351F"/>
+    <w:rsid w:val="00423562"/>
     <w:rsid w:val="00423B95"/>
     <w:rsid w:val="0042418F"/>
     <w:rsid w:val="00425374"/>
+    <w:rsid w:val="00426D23"/>
     <w:rsid w:val="0043323C"/>
     <w:rsid w:val="0043410F"/>
+    <w:rsid w:val="00434DE2"/>
     <w:rsid w:val="00436E8E"/>
+    <w:rsid w:val="0043770A"/>
+    <w:rsid w:val="004431FA"/>
     <w:rsid w:val="00443433"/>
     <w:rsid w:val="004442AE"/>
     <w:rsid w:val="00444534"/>
     <w:rsid w:val="00445E50"/>
+    <w:rsid w:val="0044630F"/>
+    <w:rsid w:val="004470D2"/>
     <w:rsid w:val="00447373"/>
     <w:rsid w:val="00447F38"/>
     <w:rsid w:val="0045166E"/>
     <w:rsid w:val="00451695"/>
+    <w:rsid w:val="00451A3C"/>
     <w:rsid w:val="00452532"/>
+    <w:rsid w:val="0045296B"/>
+    <w:rsid w:val="00453008"/>
+    <w:rsid w:val="004537E3"/>
     <w:rsid w:val="004559CB"/>
     <w:rsid w:val="0046078C"/>
     <w:rsid w:val="00460DD9"/>
     <w:rsid w:val="0046150D"/>
     <w:rsid w:val="00463410"/>
+    <w:rsid w:val="0046492C"/>
     <w:rsid w:val="004651AD"/>
     <w:rsid w:val="00465F83"/>
+    <w:rsid w:val="00467579"/>
     <w:rsid w:val="00467AC3"/>
+    <w:rsid w:val="00470758"/>
     <w:rsid w:val="00470AFB"/>
     <w:rsid w:val="00471551"/>
     <w:rsid w:val="00471BD1"/>
     <w:rsid w:val="00471D05"/>
     <w:rsid w:val="00476F54"/>
     <w:rsid w:val="00477991"/>
     <w:rsid w:val="00480895"/>
     <w:rsid w:val="004809EC"/>
+    <w:rsid w:val="004812ED"/>
+    <w:rsid w:val="00482066"/>
     <w:rsid w:val="004849E5"/>
     <w:rsid w:val="00484BF9"/>
+    <w:rsid w:val="00485394"/>
     <w:rsid w:val="0048577C"/>
     <w:rsid w:val="00485A1A"/>
     <w:rsid w:val="00485C86"/>
     <w:rsid w:val="00487284"/>
+    <w:rsid w:val="004872A9"/>
+    <w:rsid w:val="004913D3"/>
     <w:rsid w:val="00491868"/>
     <w:rsid w:val="004927F5"/>
     <w:rsid w:val="00492EA4"/>
     <w:rsid w:val="004A0F8A"/>
+    <w:rsid w:val="004A213C"/>
     <w:rsid w:val="004A3498"/>
     <w:rsid w:val="004A3C02"/>
     <w:rsid w:val="004A509F"/>
     <w:rsid w:val="004A629B"/>
     <w:rsid w:val="004B33C2"/>
+    <w:rsid w:val="004B389C"/>
+    <w:rsid w:val="004B495E"/>
     <w:rsid w:val="004B51AB"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B73FB"/>
     <w:rsid w:val="004C3AD4"/>
     <w:rsid w:val="004C4174"/>
+    <w:rsid w:val="004C46E3"/>
+    <w:rsid w:val="004C4A0E"/>
     <w:rsid w:val="004C6D1C"/>
     <w:rsid w:val="004C6D2D"/>
+    <w:rsid w:val="004D0DBD"/>
     <w:rsid w:val="004D13ED"/>
     <w:rsid w:val="004D2280"/>
     <w:rsid w:val="004D253C"/>
     <w:rsid w:val="004D32B5"/>
     <w:rsid w:val="004E0FBD"/>
     <w:rsid w:val="004E1BBC"/>
     <w:rsid w:val="004E1C5A"/>
     <w:rsid w:val="004E3304"/>
+    <w:rsid w:val="004E4E05"/>
     <w:rsid w:val="004E5925"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004E6527"/>
+    <w:rsid w:val="004F0B03"/>
     <w:rsid w:val="004F190E"/>
+    <w:rsid w:val="004F1A64"/>
     <w:rsid w:val="004F1AFE"/>
+    <w:rsid w:val="004F702F"/>
     <w:rsid w:val="00502433"/>
+    <w:rsid w:val="005027A2"/>
     <w:rsid w:val="00502DAD"/>
     <w:rsid w:val="00504EB3"/>
     <w:rsid w:val="00506130"/>
+    <w:rsid w:val="00506627"/>
     <w:rsid w:val="005076AD"/>
+    <w:rsid w:val="00510C7A"/>
+    <w:rsid w:val="00511834"/>
     <w:rsid w:val="005120DD"/>
     <w:rsid w:val="00514241"/>
     <w:rsid w:val="005142CC"/>
     <w:rsid w:val="00515EFC"/>
     <w:rsid w:val="00516040"/>
+    <w:rsid w:val="0051679B"/>
     <w:rsid w:val="0052102D"/>
+    <w:rsid w:val="0052132E"/>
+    <w:rsid w:val="00521F1B"/>
     <w:rsid w:val="0052299D"/>
     <w:rsid w:val="00523554"/>
     <w:rsid w:val="00523860"/>
+    <w:rsid w:val="00524706"/>
     <w:rsid w:val="005253E5"/>
+    <w:rsid w:val="00527828"/>
     <w:rsid w:val="00527E3F"/>
     <w:rsid w:val="005335D2"/>
+    <w:rsid w:val="00533A13"/>
     <w:rsid w:val="00533DB5"/>
+    <w:rsid w:val="00536E0E"/>
     <w:rsid w:val="00540023"/>
     <w:rsid w:val="00540DC1"/>
     <w:rsid w:val="00542B06"/>
     <w:rsid w:val="00543935"/>
+    <w:rsid w:val="005464C7"/>
+    <w:rsid w:val="005465B4"/>
     <w:rsid w:val="00551493"/>
     <w:rsid w:val="00551539"/>
+    <w:rsid w:val="00551BF4"/>
     <w:rsid w:val="0055491A"/>
     <w:rsid w:val="00555180"/>
+    <w:rsid w:val="00556A76"/>
+    <w:rsid w:val="0056050E"/>
     <w:rsid w:val="0056094B"/>
+    <w:rsid w:val="00561EB2"/>
+    <w:rsid w:val="00562D39"/>
     <w:rsid w:val="00564D75"/>
     <w:rsid w:val="005654CF"/>
+    <w:rsid w:val="00570114"/>
     <w:rsid w:val="00570777"/>
     <w:rsid w:val="00572EA4"/>
     <w:rsid w:val="00574092"/>
     <w:rsid w:val="00576CA4"/>
     <w:rsid w:val="00576EA4"/>
     <w:rsid w:val="00577A3B"/>
+    <w:rsid w:val="00577C95"/>
     <w:rsid w:val="005804DB"/>
     <w:rsid w:val="005827D0"/>
+    <w:rsid w:val="00582BD2"/>
+    <w:rsid w:val="005833A3"/>
     <w:rsid w:val="00584C1D"/>
     <w:rsid w:val="00586611"/>
+    <w:rsid w:val="005868A0"/>
+    <w:rsid w:val="00586F18"/>
     <w:rsid w:val="00591B48"/>
+    <w:rsid w:val="00592C0B"/>
     <w:rsid w:val="00594D6E"/>
+    <w:rsid w:val="00595A43"/>
     <w:rsid w:val="00595AB9"/>
     <w:rsid w:val="005A2260"/>
     <w:rsid w:val="005A2C57"/>
     <w:rsid w:val="005A2F8C"/>
     <w:rsid w:val="005A57EE"/>
     <w:rsid w:val="005A5A39"/>
     <w:rsid w:val="005A7774"/>
+    <w:rsid w:val="005B076D"/>
     <w:rsid w:val="005B0DB4"/>
     <w:rsid w:val="005B303B"/>
+    <w:rsid w:val="005B38C4"/>
     <w:rsid w:val="005B5028"/>
+    <w:rsid w:val="005B600E"/>
     <w:rsid w:val="005C0241"/>
+    <w:rsid w:val="005C0687"/>
     <w:rsid w:val="005C15E1"/>
     <w:rsid w:val="005C2E49"/>
     <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005C4871"/>
+    <w:rsid w:val="005C580C"/>
+    <w:rsid w:val="005C79FB"/>
     <w:rsid w:val="005C7D84"/>
+    <w:rsid w:val="005D0633"/>
     <w:rsid w:val="005D077B"/>
     <w:rsid w:val="005D3B6B"/>
     <w:rsid w:val="005D4593"/>
+    <w:rsid w:val="005D66F6"/>
     <w:rsid w:val="005D6F98"/>
+    <w:rsid w:val="005D78E3"/>
     <w:rsid w:val="005D7DB5"/>
     <w:rsid w:val="005E0DE9"/>
     <w:rsid w:val="005E0E1C"/>
+    <w:rsid w:val="005E16AA"/>
     <w:rsid w:val="005E187C"/>
+    <w:rsid w:val="005E1E40"/>
+    <w:rsid w:val="005E6A21"/>
     <w:rsid w:val="005E7201"/>
+    <w:rsid w:val="005F0897"/>
     <w:rsid w:val="005F0BE1"/>
+    <w:rsid w:val="005F0CC4"/>
+    <w:rsid w:val="005F1899"/>
     <w:rsid w:val="005F312D"/>
     <w:rsid w:val="005F43AD"/>
     <w:rsid w:val="005F4641"/>
     <w:rsid w:val="005F50DF"/>
+    <w:rsid w:val="005F655A"/>
     <w:rsid w:val="005F691B"/>
     <w:rsid w:val="00606617"/>
     <w:rsid w:val="006078D6"/>
     <w:rsid w:val="0061115E"/>
     <w:rsid w:val="00612960"/>
     <w:rsid w:val="00612E5E"/>
+    <w:rsid w:val="00614617"/>
+    <w:rsid w:val="006147E9"/>
+    <w:rsid w:val="006168C0"/>
+    <w:rsid w:val="00617923"/>
     <w:rsid w:val="0062014E"/>
+    <w:rsid w:val="00620332"/>
     <w:rsid w:val="00621720"/>
     <w:rsid w:val="00621E48"/>
     <w:rsid w:val="00622BA0"/>
     <w:rsid w:val="006235A7"/>
     <w:rsid w:val="0062461D"/>
+    <w:rsid w:val="0062482B"/>
     <w:rsid w:val="00624CA8"/>
+    <w:rsid w:val="006256B6"/>
     <w:rsid w:val="00627088"/>
     <w:rsid w:val="006277FC"/>
     <w:rsid w:val="00630072"/>
     <w:rsid w:val="006300A4"/>
     <w:rsid w:val="0063081D"/>
     <w:rsid w:val="00632005"/>
     <w:rsid w:val="006356E1"/>
     <w:rsid w:val="0063608E"/>
     <w:rsid w:val="00640C5E"/>
+    <w:rsid w:val="00642551"/>
+    <w:rsid w:val="006426B6"/>
     <w:rsid w:val="006429AB"/>
+    <w:rsid w:val="00644CC0"/>
+    <w:rsid w:val="0064562B"/>
+    <w:rsid w:val="00647C3C"/>
     <w:rsid w:val="0065036F"/>
     <w:rsid w:val="006503F4"/>
     <w:rsid w:val="00650808"/>
     <w:rsid w:val="00650E6C"/>
     <w:rsid w:val="006519F3"/>
     <w:rsid w:val="0065256B"/>
+    <w:rsid w:val="00652EE2"/>
+    <w:rsid w:val="006541BF"/>
     <w:rsid w:val="00657ACA"/>
     <w:rsid w:val="00660A0A"/>
     <w:rsid w:val="00660EA9"/>
+    <w:rsid w:val="00662942"/>
     <w:rsid w:val="00663FD7"/>
+    <w:rsid w:val="0066464A"/>
+    <w:rsid w:val="00664D2C"/>
+    <w:rsid w:val="00665A9C"/>
+    <w:rsid w:val="00673838"/>
     <w:rsid w:val="00676E6B"/>
     <w:rsid w:val="0068192B"/>
     <w:rsid w:val="00682470"/>
     <w:rsid w:val="00683B79"/>
+    <w:rsid w:val="006867C3"/>
     <w:rsid w:val="00687B13"/>
+    <w:rsid w:val="00687B2C"/>
     <w:rsid w:val="0069218D"/>
     <w:rsid w:val="006949DB"/>
     <w:rsid w:val="00694C36"/>
+    <w:rsid w:val="00694F81"/>
     <w:rsid w:val="00697168"/>
     <w:rsid w:val="00697471"/>
     <w:rsid w:val="00697B93"/>
     <w:rsid w:val="006A1F56"/>
+    <w:rsid w:val="006A2331"/>
+    <w:rsid w:val="006A3280"/>
     <w:rsid w:val="006A3684"/>
     <w:rsid w:val="006A470E"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006B0CC4"/>
     <w:rsid w:val="006B1930"/>
     <w:rsid w:val="006B3388"/>
     <w:rsid w:val="006B38CE"/>
+    <w:rsid w:val="006B4725"/>
     <w:rsid w:val="006B4B59"/>
     <w:rsid w:val="006B6D4B"/>
+    <w:rsid w:val="006C14B2"/>
+    <w:rsid w:val="006C34DB"/>
     <w:rsid w:val="006C6AB8"/>
+    <w:rsid w:val="006C74F9"/>
     <w:rsid w:val="006C7C44"/>
     <w:rsid w:val="006D3CBC"/>
+    <w:rsid w:val="006D3F72"/>
     <w:rsid w:val="006D43CE"/>
+    <w:rsid w:val="006D4ADE"/>
     <w:rsid w:val="006D4D4B"/>
     <w:rsid w:val="006D5EB7"/>
+    <w:rsid w:val="006D61FF"/>
     <w:rsid w:val="006E06DB"/>
     <w:rsid w:val="006E19C5"/>
     <w:rsid w:val="006E2A3C"/>
     <w:rsid w:val="006E3EAF"/>
     <w:rsid w:val="006E51EB"/>
+    <w:rsid w:val="006E52E0"/>
     <w:rsid w:val="006E54F2"/>
     <w:rsid w:val="006E75C6"/>
+    <w:rsid w:val="006F0A7D"/>
     <w:rsid w:val="006F1F89"/>
+    <w:rsid w:val="006F2BE9"/>
+    <w:rsid w:val="006F3B65"/>
     <w:rsid w:val="006F477E"/>
+    <w:rsid w:val="006F627C"/>
     <w:rsid w:val="006F70AF"/>
     <w:rsid w:val="006F7A47"/>
     <w:rsid w:val="007005AE"/>
+    <w:rsid w:val="007017EA"/>
+    <w:rsid w:val="007025A1"/>
+    <w:rsid w:val="007037DF"/>
+    <w:rsid w:val="00705891"/>
     <w:rsid w:val="00707F6A"/>
     <w:rsid w:val="00710D52"/>
     <w:rsid w:val="007113C8"/>
+    <w:rsid w:val="007127D9"/>
     <w:rsid w:val="00713C33"/>
+    <w:rsid w:val="00717711"/>
     <w:rsid w:val="00720302"/>
     <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="00723E90"/>
     <w:rsid w:val="0072546C"/>
+    <w:rsid w:val="007258AC"/>
     <w:rsid w:val="00727937"/>
     <w:rsid w:val="00730135"/>
+    <w:rsid w:val="00733319"/>
+    <w:rsid w:val="00735381"/>
     <w:rsid w:val="00737555"/>
+    <w:rsid w:val="00737FD6"/>
     <w:rsid w:val="00740866"/>
+    <w:rsid w:val="007412AA"/>
     <w:rsid w:val="00743F77"/>
     <w:rsid w:val="007450CC"/>
+    <w:rsid w:val="00746141"/>
     <w:rsid w:val="00746947"/>
     <w:rsid w:val="0075032C"/>
     <w:rsid w:val="00751D4D"/>
+    <w:rsid w:val="007546F1"/>
     <w:rsid w:val="0075568D"/>
+    <w:rsid w:val="00756271"/>
     <w:rsid w:val="00757DF1"/>
     <w:rsid w:val="00760190"/>
+    <w:rsid w:val="007605C1"/>
     <w:rsid w:val="00760979"/>
+    <w:rsid w:val="007610E9"/>
+    <w:rsid w:val="00762276"/>
     <w:rsid w:val="00762BCE"/>
     <w:rsid w:val="00762E03"/>
     <w:rsid w:val="00762FF9"/>
     <w:rsid w:val="00764E16"/>
     <w:rsid w:val="00766105"/>
+    <w:rsid w:val="00766F11"/>
     <w:rsid w:val="00771B34"/>
+    <w:rsid w:val="00773630"/>
     <w:rsid w:val="00775433"/>
     <w:rsid w:val="00775EA8"/>
+    <w:rsid w:val="00776AD9"/>
     <w:rsid w:val="00777354"/>
     <w:rsid w:val="00777C28"/>
+    <w:rsid w:val="00783880"/>
     <w:rsid w:val="007843FA"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="00785EDF"/>
+    <w:rsid w:val="00786193"/>
+    <w:rsid w:val="0078668C"/>
+    <w:rsid w:val="007867F5"/>
+    <w:rsid w:val="00786872"/>
     <w:rsid w:val="00786B37"/>
     <w:rsid w:val="00786C92"/>
     <w:rsid w:val="00787B50"/>
+    <w:rsid w:val="007922F3"/>
     <w:rsid w:val="00792A7D"/>
     <w:rsid w:val="00793B43"/>
+    <w:rsid w:val="00795714"/>
     <w:rsid w:val="007965EE"/>
     <w:rsid w:val="007A1A5A"/>
     <w:rsid w:val="007A3342"/>
     <w:rsid w:val="007A41D3"/>
     <w:rsid w:val="007A4836"/>
+    <w:rsid w:val="007A60B9"/>
     <w:rsid w:val="007A610C"/>
+    <w:rsid w:val="007A7855"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0F35"/>
     <w:rsid w:val="007B1C3F"/>
     <w:rsid w:val="007B50D2"/>
     <w:rsid w:val="007B5117"/>
+    <w:rsid w:val="007B63A1"/>
     <w:rsid w:val="007C22D6"/>
     <w:rsid w:val="007C37EB"/>
+    <w:rsid w:val="007C645A"/>
+    <w:rsid w:val="007C70C8"/>
     <w:rsid w:val="007C7F72"/>
     <w:rsid w:val="007D0B74"/>
+    <w:rsid w:val="007D14EE"/>
     <w:rsid w:val="007D1923"/>
     <w:rsid w:val="007D1A31"/>
     <w:rsid w:val="007D2B7A"/>
+    <w:rsid w:val="007D3D24"/>
     <w:rsid w:val="007D7305"/>
     <w:rsid w:val="007E0012"/>
     <w:rsid w:val="007E1FF4"/>
+    <w:rsid w:val="007E47BA"/>
     <w:rsid w:val="007E6061"/>
     <w:rsid w:val="007E624F"/>
     <w:rsid w:val="007E67CD"/>
     <w:rsid w:val="007E7154"/>
+    <w:rsid w:val="007F103B"/>
+    <w:rsid w:val="007F26C8"/>
+    <w:rsid w:val="007F392F"/>
     <w:rsid w:val="007F5072"/>
     <w:rsid w:val="007F7D63"/>
     <w:rsid w:val="008007B9"/>
+    <w:rsid w:val="00802404"/>
     <w:rsid w:val="008028E0"/>
+    <w:rsid w:val="0080406E"/>
+    <w:rsid w:val="00806433"/>
+    <w:rsid w:val="008064AE"/>
     <w:rsid w:val="00806BFD"/>
     <w:rsid w:val="00807BE2"/>
     <w:rsid w:val="0081013F"/>
+    <w:rsid w:val="00810CDD"/>
+    <w:rsid w:val="00811456"/>
+    <w:rsid w:val="00811B2C"/>
+    <w:rsid w:val="00817C5C"/>
     <w:rsid w:val="00822184"/>
     <w:rsid w:val="008223EC"/>
     <w:rsid w:val="008240EC"/>
+    <w:rsid w:val="00827190"/>
+    <w:rsid w:val="008315FD"/>
+    <w:rsid w:val="0083221B"/>
+    <w:rsid w:val="00832AB2"/>
     <w:rsid w:val="00833C44"/>
     <w:rsid w:val="00834482"/>
     <w:rsid w:val="00834E0B"/>
+    <w:rsid w:val="008407FD"/>
     <w:rsid w:val="00840D58"/>
     <w:rsid w:val="008417B4"/>
     <w:rsid w:val="00843358"/>
+    <w:rsid w:val="00844C80"/>
+    <w:rsid w:val="00845028"/>
+    <w:rsid w:val="008455AF"/>
     <w:rsid w:val="00846A06"/>
+    <w:rsid w:val="00847902"/>
     <w:rsid w:val="00847A74"/>
     <w:rsid w:val="00852867"/>
     <w:rsid w:val="00853CF1"/>
     <w:rsid w:val="00856BD1"/>
     <w:rsid w:val="00860CBF"/>
     <w:rsid w:val="00861238"/>
     <w:rsid w:val="00862862"/>
+    <w:rsid w:val="00862ED1"/>
     <w:rsid w:val="00862EF8"/>
+    <w:rsid w:val="0086362F"/>
     <w:rsid w:val="00866E4C"/>
     <w:rsid w:val="00867566"/>
+    <w:rsid w:val="00870370"/>
     <w:rsid w:val="00870F0F"/>
     <w:rsid w:val="008727AE"/>
     <w:rsid w:val="00873D44"/>
     <w:rsid w:val="008749F9"/>
     <w:rsid w:val="00874A0C"/>
     <w:rsid w:val="00877772"/>
+    <w:rsid w:val="00877D2E"/>
     <w:rsid w:val="00882840"/>
+    <w:rsid w:val="00883BD0"/>
     <w:rsid w:val="00884666"/>
+    <w:rsid w:val="00887FED"/>
     <w:rsid w:val="00891FB9"/>
     <w:rsid w:val="00892D28"/>
     <w:rsid w:val="00894F43"/>
     <w:rsid w:val="008972F3"/>
     <w:rsid w:val="008A1406"/>
     <w:rsid w:val="008A1ADF"/>
+    <w:rsid w:val="008A338B"/>
+    <w:rsid w:val="008A40DA"/>
     <w:rsid w:val="008B0660"/>
+    <w:rsid w:val="008B133A"/>
     <w:rsid w:val="008B187F"/>
     <w:rsid w:val="008B1908"/>
+    <w:rsid w:val="008B2D88"/>
     <w:rsid w:val="008B32A4"/>
     <w:rsid w:val="008B7F6E"/>
     <w:rsid w:val="008B7F8E"/>
     <w:rsid w:val="008C1493"/>
     <w:rsid w:val="008C30ED"/>
     <w:rsid w:val="008C318C"/>
     <w:rsid w:val="008C3F62"/>
+    <w:rsid w:val="008C4E8A"/>
     <w:rsid w:val="008C64EA"/>
+    <w:rsid w:val="008C6A81"/>
     <w:rsid w:val="008C6C57"/>
     <w:rsid w:val="008D079C"/>
     <w:rsid w:val="008D10C3"/>
+    <w:rsid w:val="008D403C"/>
     <w:rsid w:val="008D40FC"/>
+    <w:rsid w:val="008D4B2D"/>
     <w:rsid w:val="008D6B77"/>
     <w:rsid w:val="008D6F43"/>
+    <w:rsid w:val="008D7208"/>
     <w:rsid w:val="008E236B"/>
     <w:rsid w:val="008E297D"/>
     <w:rsid w:val="008E31F6"/>
+    <w:rsid w:val="008E4D04"/>
     <w:rsid w:val="008E4DB8"/>
     <w:rsid w:val="008E6DA5"/>
+    <w:rsid w:val="008F00D5"/>
     <w:rsid w:val="008F217D"/>
     <w:rsid w:val="008F722B"/>
+    <w:rsid w:val="008F743A"/>
     <w:rsid w:val="008F77F7"/>
     <w:rsid w:val="008F7AA5"/>
     <w:rsid w:val="00902A8E"/>
     <w:rsid w:val="00903B6D"/>
+    <w:rsid w:val="00904D69"/>
     <w:rsid w:val="00904DE4"/>
     <w:rsid w:val="0090585A"/>
+    <w:rsid w:val="00905A9E"/>
     <w:rsid w:val="00907909"/>
     <w:rsid w:val="00907B80"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="00911983"/>
+    <w:rsid w:val="00912A42"/>
     <w:rsid w:val="009130DF"/>
     <w:rsid w:val="0091323B"/>
+    <w:rsid w:val="0091649B"/>
     <w:rsid w:val="009179D1"/>
+    <w:rsid w:val="009222A0"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="009259F4"/>
+    <w:rsid w:val="00931554"/>
     <w:rsid w:val="009318F1"/>
     <w:rsid w:val="0093217F"/>
+    <w:rsid w:val="009324F7"/>
     <w:rsid w:val="00932FA6"/>
     <w:rsid w:val="00933360"/>
+    <w:rsid w:val="00934AB1"/>
     <w:rsid w:val="009428B1"/>
     <w:rsid w:val="00943653"/>
     <w:rsid w:val="00944BD7"/>
+    <w:rsid w:val="00945911"/>
     <w:rsid w:val="00945B1B"/>
+    <w:rsid w:val="00945C45"/>
+    <w:rsid w:val="00946F10"/>
     <w:rsid w:val="00947B80"/>
     <w:rsid w:val="00950E00"/>
     <w:rsid w:val="00952AEE"/>
     <w:rsid w:val="00954449"/>
+    <w:rsid w:val="00954A0A"/>
     <w:rsid w:val="00955DE9"/>
+    <w:rsid w:val="00956A63"/>
     <w:rsid w:val="00957AA1"/>
     <w:rsid w:val="00957E2C"/>
     <w:rsid w:val="00957F91"/>
+    <w:rsid w:val="009611B8"/>
     <w:rsid w:val="00962687"/>
     <w:rsid w:val="00962A50"/>
+    <w:rsid w:val="00962DE5"/>
     <w:rsid w:val="00962F0A"/>
     <w:rsid w:val="00964127"/>
+    <w:rsid w:val="00966FC7"/>
+    <w:rsid w:val="00971CFD"/>
     <w:rsid w:val="00973C48"/>
     <w:rsid w:val="00976849"/>
     <w:rsid w:val="00981F2F"/>
+    <w:rsid w:val="00982144"/>
     <w:rsid w:val="00982476"/>
+    <w:rsid w:val="0098693D"/>
+    <w:rsid w:val="009869D1"/>
     <w:rsid w:val="00991D65"/>
     <w:rsid w:val="00992F83"/>
     <w:rsid w:val="00993EF8"/>
+    <w:rsid w:val="00996278"/>
     <w:rsid w:val="009A0DED"/>
     <w:rsid w:val="009A2160"/>
     <w:rsid w:val="009A29D1"/>
+    <w:rsid w:val="009A305A"/>
     <w:rsid w:val="009A4C9A"/>
     <w:rsid w:val="009A5CD4"/>
+    <w:rsid w:val="009A678B"/>
     <w:rsid w:val="009A774B"/>
     <w:rsid w:val="009B28A5"/>
     <w:rsid w:val="009B3A56"/>
     <w:rsid w:val="009B43CB"/>
+    <w:rsid w:val="009B462C"/>
+    <w:rsid w:val="009B4E61"/>
     <w:rsid w:val="009B71AA"/>
+    <w:rsid w:val="009C0AA9"/>
     <w:rsid w:val="009C219D"/>
     <w:rsid w:val="009C2B2E"/>
     <w:rsid w:val="009C4A79"/>
     <w:rsid w:val="009C4AB6"/>
     <w:rsid w:val="009C708C"/>
+    <w:rsid w:val="009C778C"/>
+    <w:rsid w:val="009D15AF"/>
+    <w:rsid w:val="009D226A"/>
+    <w:rsid w:val="009D3416"/>
+    <w:rsid w:val="009D4485"/>
     <w:rsid w:val="009D5615"/>
+    <w:rsid w:val="009D7846"/>
     <w:rsid w:val="009E0555"/>
+    <w:rsid w:val="009E0E03"/>
     <w:rsid w:val="009E18BC"/>
+    <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E604E"/>
     <w:rsid w:val="009E636F"/>
+    <w:rsid w:val="009E6DEC"/>
+    <w:rsid w:val="009F18EF"/>
     <w:rsid w:val="009F23BF"/>
     <w:rsid w:val="009F2BCD"/>
     <w:rsid w:val="009F6C82"/>
     <w:rsid w:val="009F6DBB"/>
     <w:rsid w:val="009F6F09"/>
     <w:rsid w:val="009F72AB"/>
     <w:rsid w:val="009F7E8C"/>
+    <w:rsid w:val="00A016AB"/>
     <w:rsid w:val="00A02924"/>
     <w:rsid w:val="00A02ADB"/>
+    <w:rsid w:val="00A03881"/>
     <w:rsid w:val="00A05EA1"/>
     <w:rsid w:val="00A0624B"/>
+    <w:rsid w:val="00A0632E"/>
+    <w:rsid w:val="00A06F67"/>
+    <w:rsid w:val="00A077FE"/>
+    <w:rsid w:val="00A1042F"/>
     <w:rsid w:val="00A11021"/>
+    <w:rsid w:val="00A1443B"/>
+    <w:rsid w:val="00A14871"/>
     <w:rsid w:val="00A15468"/>
     <w:rsid w:val="00A174E9"/>
     <w:rsid w:val="00A207AF"/>
     <w:rsid w:val="00A20DFA"/>
+    <w:rsid w:val="00A20EDA"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A234FD"/>
     <w:rsid w:val="00A238B1"/>
+    <w:rsid w:val="00A2391D"/>
+    <w:rsid w:val="00A243BB"/>
     <w:rsid w:val="00A24459"/>
     <w:rsid w:val="00A26654"/>
+    <w:rsid w:val="00A30DE6"/>
+    <w:rsid w:val="00A30EC3"/>
     <w:rsid w:val="00A325A8"/>
     <w:rsid w:val="00A33AAA"/>
+    <w:rsid w:val="00A33E59"/>
     <w:rsid w:val="00A34729"/>
     <w:rsid w:val="00A351D8"/>
+    <w:rsid w:val="00A364E9"/>
+    <w:rsid w:val="00A37F72"/>
     <w:rsid w:val="00A406C1"/>
+    <w:rsid w:val="00A42D89"/>
     <w:rsid w:val="00A430AE"/>
+    <w:rsid w:val="00A445B8"/>
     <w:rsid w:val="00A46190"/>
+    <w:rsid w:val="00A468D9"/>
+    <w:rsid w:val="00A472C6"/>
     <w:rsid w:val="00A5043D"/>
     <w:rsid w:val="00A5046C"/>
+    <w:rsid w:val="00A5090C"/>
+    <w:rsid w:val="00A60593"/>
+    <w:rsid w:val="00A6096A"/>
     <w:rsid w:val="00A6346B"/>
+    <w:rsid w:val="00A63C0C"/>
     <w:rsid w:val="00A659D9"/>
     <w:rsid w:val="00A66E55"/>
+    <w:rsid w:val="00A67E14"/>
+    <w:rsid w:val="00A703DA"/>
     <w:rsid w:val="00A748F0"/>
+    <w:rsid w:val="00A7496E"/>
+    <w:rsid w:val="00A74C92"/>
+    <w:rsid w:val="00A760D1"/>
+    <w:rsid w:val="00A765B8"/>
     <w:rsid w:val="00A81AB1"/>
+    <w:rsid w:val="00A84862"/>
+    <w:rsid w:val="00A859F1"/>
     <w:rsid w:val="00A86FAC"/>
     <w:rsid w:val="00A90C9D"/>
     <w:rsid w:val="00A90CA8"/>
     <w:rsid w:val="00A91748"/>
+    <w:rsid w:val="00A917BD"/>
     <w:rsid w:val="00A91E62"/>
     <w:rsid w:val="00A92CD1"/>
+    <w:rsid w:val="00A93C61"/>
     <w:rsid w:val="00A94E73"/>
     <w:rsid w:val="00A974A4"/>
     <w:rsid w:val="00A979F0"/>
     <w:rsid w:val="00AA3D10"/>
     <w:rsid w:val="00AA5E2F"/>
+    <w:rsid w:val="00AA6135"/>
     <w:rsid w:val="00AB0BC8"/>
     <w:rsid w:val="00AB13AA"/>
+    <w:rsid w:val="00AB361C"/>
     <w:rsid w:val="00AB4AA0"/>
     <w:rsid w:val="00AB73E1"/>
     <w:rsid w:val="00AC005A"/>
     <w:rsid w:val="00AC060C"/>
+    <w:rsid w:val="00AC09F9"/>
     <w:rsid w:val="00AC1F68"/>
     <w:rsid w:val="00AC3268"/>
     <w:rsid w:val="00AC378E"/>
+    <w:rsid w:val="00AC4CAB"/>
+    <w:rsid w:val="00AC5F04"/>
+    <w:rsid w:val="00AC6383"/>
     <w:rsid w:val="00AD29C7"/>
     <w:rsid w:val="00AD2D2E"/>
     <w:rsid w:val="00AD38D1"/>
     <w:rsid w:val="00AD3DD2"/>
     <w:rsid w:val="00AD4694"/>
+    <w:rsid w:val="00AD7989"/>
+    <w:rsid w:val="00AE1F17"/>
+    <w:rsid w:val="00AE257C"/>
+    <w:rsid w:val="00AE48C6"/>
+    <w:rsid w:val="00AE5847"/>
+    <w:rsid w:val="00AE5DF2"/>
     <w:rsid w:val="00AF068B"/>
     <w:rsid w:val="00AF1594"/>
     <w:rsid w:val="00AF1EB8"/>
     <w:rsid w:val="00AF2332"/>
     <w:rsid w:val="00AF2824"/>
+    <w:rsid w:val="00AF5D24"/>
     <w:rsid w:val="00AF5E56"/>
+    <w:rsid w:val="00B0050F"/>
+    <w:rsid w:val="00B011DF"/>
     <w:rsid w:val="00B013A0"/>
     <w:rsid w:val="00B0196F"/>
+    <w:rsid w:val="00B026D7"/>
     <w:rsid w:val="00B11539"/>
     <w:rsid w:val="00B1295A"/>
     <w:rsid w:val="00B15598"/>
     <w:rsid w:val="00B156F2"/>
     <w:rsid w:val="00B15A60"/>
     <w:rsid w:val="00B16410"/>
     <w:rsid w:val="00B16B91"/>
     <w:rsid w:val="00B22596"/>
     <w:rsid w:val="00B23D11"/>
+    <w:rsid w:val="00B25CEE"/>
+    <w:rsid w:val="00B26AB2"/>
+    <w:rsid w:val="00B30E68"/>
     <w:rsid w:val="00B31EBB"/>
+    <w:rsid w:val="00B32E3C"/>
     <w:rsid w:val="00B34415"/>
     <w:rsid w:val="00B34B23"/>
+    <w:rsid w:val="00B40ABE"/>
     <w:rsid w:val="00B421CD"/>
     <w:rsid w:val="00B427C6"/>
     <w:rsid w:val="00B45292"/>
     <w:rsid w:val="00B4701C"/>
+    <w:rsid w:val="00B504AE"/>
     <w:rsid w:val="00B546F5"/>
+    <w:rsid w:val="00B55D02"/>
+    <w:rsid w:val="00B60130"/>
+    <w:rsid w:val="00B604F2"/>
+    <w:rsid w:val="00B618D3"/>
     <w:rsid w:val="00B61E8B"/>
     <w:rsid w:val="00B6386E"/>
     <w:rsid w:val="00B63F39"/>
     <w:rsid w:val="00B63F67"/>
+    <w:rsid w:val="00B64B80"/>
     <w:rsid w:val="00B66314"/>
+    <w:rsid w:val="00B67FF3"/>
     <w:rsid w:val="00B70D3E"/>
     <w:rsid w:val="00B719A0"/>
     <w:rsid w:val="00B727D4"/>
     <w:rsid w:val="00B73289"/>
+    <w:rsid w:val="00B760BB"/>
     <w:rsid w:val="00B816EF"/>
+    <w:rsid w:val="00B90468"/>
+    <w:rsid w:val="00B92C72"/>
     <w:rsid w:val="00B92F99"/>
     <w:rsid w:val="00B95933"/>
     <w:rsid w:val="00B95CE6"/>
     <w:rsid w:val="00BA0980"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA32DD"/>
     <w:rsid w:val="00BA4A40"/>
+    <w:rsid w:val="00BA59D4"/>
+    <w:rsid w:val="00BA607F"/>
+    <w:rsid w:val="00BA6620"/>
     <w:rsid w:val="00BA69A9"/>
     <w:rsid w:val="00BA7448"/>
     <w:rsid w:val="00BB28E9"/>
+    <w:rsid w:val="00BB50C0"/>
+    <w:rsid w:val="00BB6E9E"/>
+    <w:rsid w:val="00BC0FA3"/>
     <w:rsid w:val="00BC146B"/>
     <w:rsid w:val="00BC21AA"/>
     <w:rsid w:val="00BC3243"/>
+    <w:rsid w:val="00BC3CC0"/>
+    <w:rsid w:val="00BC48B9"/>
+    <w:rsid w:val="00BC666A"/>
     <w:rsid w:val="00BC6E70"/>
     <w:rsid w:val="00BD051F"/>
+    <w:rsid w:val="00BD0854"/>
+    <w:rsid w:val="00BD3C8F"/>
+    <w:rsid w:val="00BD3D44"/>
     <w:rsid w:val="00BD48A9"/>
     <w:rsid w:val="00BD7087"/>
+    <w:rsid w:val="00BE09AF"/>
     <w:rsid w:val="00BE1CAF"/>
     <w:rsid w:val="00BE3254"/>
     <w:rsid w:val="00BE3EAE"/>
     <w:rsid w:val="00BE40C2"/>
     <w:rsid w:val="00BE5C1E"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF1044"/>
     <w:rsid w:val="00BF24BF"/>
     <w:rsid w:val="00BF3827"/>
     <w:rsid w:val="00BF6EF3"/>
+    <w:rsid w:val="00C001E5"/>
     <w:rsid w:val="00C01FC8"/>
     <w:rsid w:val="00C04EBA"/>
+    <w:rsid w:val="00C05A70"/>
     <w:rsid w:val="00C060B4"/>
     <w:rsid w:val="00C06482"/>
     <w:rsid w:val="00C066C5"/>
     <w:rsid w:val="00C0699D"/>
     <w:rsid w:val="00C078E8"/>
     <w:rsid w:val="00C11071"/>
     <w:rsid w:val="00C1299F"/>
     <w:rsid w:val="00C12C10"/>
     <w:rsid w:val="00C142BC"/>
+    <w:rsid w:val="00C15386"/>
     <w:rsid w:val="00C1562D"/>
     <w:rsid w:val="00C16383"/>
+    <w:rsid w:val="00C16C9B"/>
     <w:rsid w:val="00C174FD"/>
+    <w:rsid w:val="00C200EE"/>
+    <w:rsid w:val="00C236FC"/>
     <w:rsid w:val="00C24C55"/>
+    <w:rsid w:val="00C24F66"/>
     <w:rsid w:val="00C32257"/>
     <w:rsid w:val="00C333C0"/>
+    <w:rsid w:val="00C345DB"/>
     <w:rsid w:val="00C371DA"/>
+    <w:rsid w:val="00C379EF"/>
     <w:rsid w:val="00C4402A"/>
+    <w:rsid w:val="00C466B2"/>
+    <w:rsid w:val="00C46808"/>
+    <w:rsid w:val="00C54514"/>
+    <w:rsid w:val="00C555FE"/>
+    <w:rsid w:val="00C55752"/>
     <w:rsid w:val="00C55D03"/>
     <w:rsid w:val="00C55DBD"/>
+    <w:rsid w:val="00C61B16"/>
     <w:rsid w:val="00C639BA"/>
     <w:rsid w:val="00C64D59"/>
     <w:rsid w:val="00C6608F"/>
     <w:rsid w:val="00C70D56"/>
     <w:rsid w:val="00C7141E"/>
+    <w:rsid w:val="00C7261B"/>
+    <w:rsid w:val="00C73951"/>
     <w:rsid w:val="00C73FC4"/>
     <w:rsid w:val="00C757BE"/>
+    <w:rsid w:val="00C75BAD"/>
     <w:rsid w:val="00C76134"/>
+    <w:rsid w:val="00C7796F"/>
     <w:rsid w:val="00C77BEB"/>
+    <w:rsid w:val="00C77C88"/>
+    <w:rsid w:val="00C804C5"/>
     <w:rsid w:val="00C80900"/>
+    <w:rsid w:val="00C82086"/>
     <w:rsid w:val="00C82B4C"/>
+    <w:rsid w:val="00C852C8"/>
+    <w:rsid w:val="00C865E1"/>
+    <w:rsid w:val="00C8715E"/>
+    <w:rsid w:val="00C90965"/>
     <w:rsid w:val="00C92011"/>
     <w:rsid w:val="00C95CD9"/>
     <w:rsid w:val="00CA0D39"/>
     <w:rsid w:val="00CA56DC"/>
     <w:rsid w:val="00CA6F64"/>
     <w:rsid w:val="00CA7F9B"/>
+    <w:rsid w:val="00CB0153"/>
+    <w:rsid w:val="00CB0681"/>
     <w:rsid w:val="00CB0BAC"/>
+    <w:rsid w:val="00CB1431"/>
+    <w:rsid w:val="00CB15F0"/>
+    <w:rsid w:val="00CB1E4F"/>
     <w:rsid w:val="00CB1EA3"/>
     <w:rsid w:val="00CB3066"/>
     <w:rsid w:val="00CB5E4A"/>
     <w:rsid w:val="00CB773A"/>
     <w:rsid w:val="00CC012F"/>
     <w:rsid w:val="00CC0DE9"/>
     <w:rsid w:val="00CC49F2"/>
+    <w:rsid w:val="00CC5B76"/>
     <w:rsid w:val="00CD05EA"/>
     <w:rsid w:val="00CD084C"/>
     <w:rsid w:val="00CD1039"/>
     <w:rsid w:val="00CD1723"/>
+    <w:rsid w:val="00CD1DEF"/>
     <w:rsid w:val="00CD2A3C"/>
     <w:rsid w:val="00CD3D1B"/>
+    <w:rsid w:val="00CD49A5"/>
     <w:rsid w:val="00CD4A36"/>
     <w:rsid w:val="00CD73C6"/>
+    <w:rsid w:val="00CE0CC8"/>
     <w:rsid w:val="00CE339A"/>
     <w:rsid w:val="00CE3C34"/>
     <w:rsid w:val="00CE6BF4"/>
     <w:rsid w:val="00CE7FE3"/>
     <w:rsid w:val="00CF0A23"/>
+    <w:rsid w:val="00CF2039"/>
     <w:rsid w:val="00CF25D9"/>
+    <w:rsid w:val="00CF29AE"/>
     <w:rsid w:val="00CF2C41"/>
     <w:rsid w:val="00CF3EE7"/>
     <w:rsid w:val="00CF3FC3"/>
     <w:rsid w:val="00CF43FE"/>
+    <w:rsid w:val="00CF5616"/>
     <w:rsid w:val="00CF69EC"/>
+    <w:rsid w:val="00CF6C94"/>
+    <w:rsid w:val="00CF726C"/>
     <w:rsid w:val="00D0048F"/>
     <w:rsid w:val="00D015B1"/>
     <w:rsid w:val="00D01821"/>
     <w:rsid w:val="00D01B5B"/>
+    <w:rsid w:val="00D028B2"/>
+    <w:rsid w:val="00D03425"/>
+    <w:rsid w:val="00D03748"/>
     <w:rsid w:val="00D04AEC"/>
     <w:rsid w:val="00D07156"/>
     <w:rsid w:val="00D079C9"/>
+    <w:rsid w:val="00D07B21"/>
     <w:rsid w:val="00D1003B"/>
+    <w:rsid w:val="00D10220"/>
     <w:rsid w:val="00D115C3"/>
     <w:rsid w:val="00D124D3"/>
     <w:rsid w:val="00D12F41"/>
     <w:rsid w:val="00D13916"/>
+    <w:rsid w:val="00D13DE9"/>
     <w:rsid w:val="00D14F47"/>
     <w:rsid w:val="00D16D2F"/>
     <w:rsid w:val="00D220FF"/>
     <w:rsid w:val="00D22513"/>
     <w:rsid w:val="00D22BC2"/>
     <w:rsid w:val="00D24497"/>
     <w:rsid w:val="00D24DB5"/>
     <w:rsid w:val="00D25135"/>
     <w:rsid w:val="00D26D38"/>
+    <w:rsid w:val="00D26D68"/>
     <w:rsid w:val="00D26EA0"/>
+    <w:rsid w:val="00D27030"/>
+    <w:rsid w:val="00D30599"/>
+    <w:rsid w:val="00D30E7F"/>
     <w:rsid w:val="00D3193C"/>
     <w:rsid w:val="00D31CF3"/>
+    <w:rsid w:val="00D31F07"/>
     <w:rsid w:val="00D32AC6"/>
     <w:rsid w:val="00D41185"/>
+    <w:rsid w:val="00D4172E"/>
     <w:rsid w:val="00D44520"/>
     <w:rsid w:val="00D45B64"/>
+    <w:rsid w:val="00D45C80"/>
     <w:rsid w:val="00D5154D"/>
     <w:rsid w:val="00D5383B"/>
+    <w:rsid w:val="00D53A23"/>
     <w:rsid w:val="00D553B9"/>
     <w:rsid w:val="00D574F6"/>
+    <w:rsid w:val="00D60056"/>
     <w:rsid w:val="00D6085A"/>
+    <w:rsid w:val="00D6271C"/>
+    <w:rsid w:val="00D62D99"/>
     <w:rsid w:val="00D62EBA"/>
     <w:rsid w:val="00D6600C"/>
     <w:rsid w:val="00D728E3"/>
+    <w:rsid w:val="00D74BBD"/>
+    <w:rsid w:val="00D75A31"/>
+    <w:rsid w:val="00D75C43"/>
     <w:rsid w:val="00D81EDE"/>
     <w:rsid w:val="00D826FB"/>
     <w:rsid w:val="00D83A4C"/>
     <w:rsid w:val="00D84799"/>
     <w:rsid w:val="00D86919"/>
     <w:rsid w:val="00D875CE"/>
     <w:rsid w:val="00D909E4"/>
     <w:rsid w:val="00D92107"/>
     <w:rsid w:val="00D93559"/>
     <w:rsid w:val="00D93AEC"/>
     <w:rsid w:val="00D945FF"/>
+    <w:rsid w:val="00DA045C"/>
     <w:rsid w:val="00DA0A05"/>
     <w:rsid w:val="00DA17B1"/>
     <w:rsid w:val="00DA2C68"/>
+    <w:rsid w:val="00DA49E7"/>
     <w:rsid w:val="00DA58F3"/>
     <w:rsid w:val="00DA6490"/>
+    <w:rsid w:val="00DA6659"/>
+    <w:rsid w:val="00DA6D07"/>
+    <w:rsid w:val="00DA7D6C"/>
     <w:rsid w:val="00DB0116"/>
+    <w:rsid w:val="00DB0968"/>
     <w:rsid w:val="00DB293A"/>
+    <w:rsid w:val="00DB29EF"/>
+    <w:rsid w:val="00DB31F9"/>
     <w:rsid w:val="00DB3CD9"/>
     <w:rsid w:val="00DB45C9"/>
     <w:rsid w:val="00DB4A4B"/>
     <w:rsid w:val="00DB5A0A"/>
+    <w:rsid w:val="00DC0D1E"/>
+    <w:rsid w:val="00DC2EE7"/>
+    <w:rsid w:val="00DC48F7"/>
     <w:rsid w:val="00DC4A17"/>
     <w:rsid w:val="00DD43D1"/>
+    <w:rsid w:val="00DD7803"/>
     <w:rsid w:val="00DE2027"/>
+    <w:rsid w:val="00DE292F"/>
     <w:rsid w:val="00DE5644"/>
+    <w:rsid w:val="00DE650C"/>
     <w:rsid w:val="00DF3F4B"/>
     <w:rsid w:val="00DF4005"/>
+    <w:rsid w:val="00DF41D9"/>
     <w:rsid w:val="00E01A94"/>
+    <w:rsid w:val="00E02A6F"/>
     <w:rsid w:val="00E101D8"/>
     <w:rsid w:val="00E104CE"/>
+    <w:rsid w:val="00E11253"/>
     <w:rsid w:val="00E12F94"/>
+    <w:rsid w:val="00E135DA"/>
+    <w:rsid w:val="00E14877"/>
+    <w:rsid w:val="00E151F5"/>
     <w:rsid w:val="00E1547D"/>
+    <w:rsid w:val="00E16741"/>
     <w:rsid w:val="00E2077E"/>
+    <w:rsid w:val="00E21733"/>
+    <w:rsid w:val="00E23E6D"/>
     <w:rsid w:val="00E25515"/>
     <w:rsid w:val="00E26797"/>
+    <w:rsid w:val="00E27CD2"/>
     <w:rsid w:val="00E32CB2"/>
     <w:rsid w:val="00E3370B"/>
+    <w:rsid w:val="00E34455"/>
     <w:rsid w:val="00E354A5"/>
     <w:rsid w:val="00E36FB1"/>
     <w:rsid w:val="00E375E6"/>
     <w:rsid w:val="00E423CB"/>
+    <w:rsid w:val="00E43E9E"/>
     <w:rsid w:val="00E449E5"/>
     <w:rsid w:val="00E44D12"/>
     <w:rsid w:val="00E47126"/>
     <w:rsid w:val="00E4731B"/>
     <w:rsid w:val="00E47DCA"/>
+    <w:rsid w:val="00E50268"/>
     <w:rsid w:val="00E50648"/>
     <w:rsid w:val="00E510DE"/>
     <w:rsid w:val="00E512AB"/>
     <w:rsid w:val="00E526AF"/>
     <w:rsid w:val="00E55208"/>
+    <w:rsid w:val="00E55D49"/>
     <w:rsid w:val="00E57EB7"/>
+    <w:rsid w:val="00E60630"/>
     <w:rsid w:val="00E60E6F"/>
     <w:rsid w:val="00E61CCC"/>
+    <w:rsid w:val="00E61DC8"/>
     <w:rsid w:val="00E62307"/>
+    <w:rsid w:val="00E65691"/>
     <w:rsid w:val="00E66404"/>
     <w:rsid w:val="00E66956"/>
     <w:rsid w:val="00E703E8"/>
+    <w:rsid w:val="00E726BF"/>
+    <w:rsid w:val="00E72C19"/>
+    <w:rsid w:val="00E73CFB"/>
     <w:rsid w:val="00E76536"/>
+    <w:rsid w:val="00E76867"/>
     <w:rsid w:val="00E770C9"/>
+    <w:rsid w:val="00E80418"/>
+    <w:rsid w:val="00E8216D"/>
     <w:rsid w:val="00E82D71"/>
     <w:rsid w:val="00E8328E"/>
+    <w:rsid w:val="00E8576A"/>
     <w:rsid w:val="00E86D71"/>
+    <w:rsid w:val="00E90BD2"/>
     <w:rsid w:val="00E9229A"/>
+    <w:rsid w:val="00E93087"/>
     <w:rsid w:val="00E935EA"/>
+    <w:rsid w:val="00E94663"/>
     <w:rsid w:val="00E96D7D"/>
+    <w:rsid w:val="00E97F27"/>
     <w:rsid w:val="00EA17D3"/>
+    <w:rsid w:val="00EA1DD1"/>
     <w:rsid w:val="00EA374B"/>
     <w:rsid w:val="00EA4670"/>
+    <w:rsid w:val="00EA4D3A"/>
     <w:rsid w:val="00EA6F5B"/>
     <w:rsid w:val="00EB3990"/>
     <w:rsid w:val="00EB5021"/>
     <w:rsid w:val="00EB54DF"/>
+    <w:rsid w:val="00EB5C61"/>
     <w:rsid w:val="00EB6038"/>
     <w:rsid w:val="00EB7553"/>
+    <w:rsid w:val="00EC14EC"/>
     <w:rsid w:val="00EC2ED5"/>
+    <w:rsid w:val="00EC3AEF"/>
     <w:rsid w:val="00EC3F92"/>
     <w:rsid w:val="00EC40C0"/>
     <w:rsid w:val="00EC5353"/>
     <w:rsid w:val="00EC569A"/>
+    <w:rsid w:val="00EC6FC0"/>
     <w:rsid w:val="00ED1325"/>
     <w:rsid w:val="00ED3970"/>
     <w:rsid w:val="00ED3F01"/>
     <w:rsid w:val="00ED5D70"/>
+    <w:rsid w:val="00ED63C1"/>
     <w:rsid w:val="00ED755C"/>
     <w:rsid w:val="00ED76A8"/>
+    <w:rsid w:val="00EE12A9"/>
     <w:rsid w:val="00EE1DA8"/>
     <w:rsid w:val="00EE29E9"/>
+    <w:rsid w:val="00EE3551"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EE5A67"/>
     <w:rsid w:val="00EE5D8C"/>
+    <w:rsid w:val="00EE6EF3"/>
     <w:rsid w:val="00EE7930"/>
     <w:rsid w:val="00EE7A8A"/>
     <w:rsid w:val="00EF2322"/>
+    <w:rsid w:val="00EF4129"/>
+    <w:rsid w:val="00EF4BBD"/>
+    <w:rsid w:val="00EF4BF7"/>
     <w:rsid w:val="00F004CF"/>
     <w:rsid w:val="00F013B4"/>
+    <w:rsid w:val="00F0348D"/>
     <w:rsid w:val="00F035D7"/>
     <w:rsid w:val="00F07299"/>
     <w:rsid w:val="00F07FEE"/>
+    <w:rsid w:val="00F109B1"/>
+    <w:rsid w:val="00F10EDB"/>
     <w:rsid w:val="00F11879"/>
+    <w:rsid w:val="00F12364"/>
+    <w:rsid w:val="00F12734"/>
+    <w:rsid w:val="00F138C1"/>
     <w:rsid w:val="00F14617"/>
+    <w:rsid w:val="00F149C9"/>
     <w:rsid w:val="00F17A61"/>
+    <w:rsid w:val="00F21A4A"/>
     <w:rsid w:val="00F21E65"/>
     <w:rsid w:val="00F21FDC"/>
     <w:rsid w:val="00F23732"/>
     <w:rsid w:val="00F23F03"/>
     <w:rsid w:val="00F26051"/>
     <w:rsid w:val="00F26824"/>
     <w:rsid w:val="00F26B96"/>
     <w:rsid w:val="00F27751"/>
+    <w:rsid w:val="00F27D33"/>
     <w:rsid w:val="00F31F41"/>
     <w:rsid w:val="00F32E17"/>
     <w:rsid w:val="00F32F13"/>
     <w:rsid w:val="00F35535"/>
     <w:rsid w:val="00F35D63"/>
     <w:rsid w:val="00F37F88"/>
     <w:rsid w:val="00F4140C"/>
+    <w:rsid w:val="00F41576"/>
+    <w:rsid w:val="00F42D1D"/>
     <w:rsid w:val="00F4336D"/>
     <w:rsid w:val="00F52324"/>
     <w:rsid w:val="00F5505E"/>
+    <w:rsid w:val="00F57279"/>
+    <w:rsid w:val="00F57291"/>
+    <w:rsid w:val="00F57F1F"/>
     <w:rsid w:val="00F624A1"/>
     <w:rsid w:val="00F65532"/>
     <w:rsid w:val="00F66BF5"/>
+    <w:rsid w:val="00F66F9D"/>
     <w:rsid w:val="00F7021E"/>
     <w:rsid w:val="00F75480"/>
+    <w:rsid w:val="00F75B33"/>
     <w:rsid w:val="00F75EC8"/>
     <w:rsid w:val="00F77208"/>
     <w:rsid w:val="00F772ED"/>
+    <w:rsid w:val="00F8029E"/>
+    <w:rsid w:val="00F80E32"/>
     <w:rsid w:val="00F82257"/>
+    <w:rsid w:val="00F82B47"/>
     <w:rsid w:val="00F831EB"/>
+    <w:rsid w:val="00F8525C"/>
+    <w:rsid w:val="00F85288"/>
     <w:rsid w:val="00F85CEF"/>
     <w:rsid w:val="00F86022"/>
     <w:rsid w:val="00F86E1F"/>
     <w:rsid w:val="00F9076B"/>
+    <w:rsid w:val="00F927F7"/>
     <w:rsid w:val="00F933E7"/>
     <w:rsid w:val="00F93944"/>
     <w:rsid w:val="00F93B17"/>
     <w:rsid w:val="00F95183"/>
     <w:rsid w:val="00F953E1"/>
     <w:rsid w:val="00F96D38"/>
     <w:rsid w:val="00F9765C"/>
     <w:rsid w:val="00FA07C5"/>
     <w:rsid w:val="00FA1473"/>
     <w:rsid w:val="00FA17F7"/>
     <w:rsid w:val="00FA1C3B"/>
     <w:rsid w:val="00FA32C3"/>
     <w:rsid w:val="00FA3BB8"/>
     <w:rsid w:val="00FA46FC"/>
     <w:rsid w:val="00FA4A18"/>
     <w:rsid w:val="00FA4B7E"/>
     <w:rsid w:val="00FA552B"/>
     <w:rsid w:val="00FA7A50"/>
     <w:rsid w:val="00FB0012"/>
     <w:rsid w:val="00FB07A0"/>
+    <w:rsid w:val="00FB2379"/>
     <w:rsid w:val="00FB3837"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB65F7"/>
     <w:rsid w:val="00FB740E"/>
+    <w:rsid w:val="00FB7C3F"/>
+    <w:rsid w:val="00FC1D03"/>
+    <w:rsid w:val="00FC6315"/>
     <w:rsid w:val="00FC6D7B"/>
     <w:rsid w:val="00FC7157"/>
+    <w:rsid w:val="00FC7618"/>
     <w:rsid w:val="00FD0A7E"/>
+    <w:rsid w:val="00FD0BD6"/>
     <w:rsid w:val="00FD3C01"/>
+    <w:rsid w:val="00FD4BCB"/>
+    <w:rsid w:val="00FD5A95"/>
     <w:rsid w:val="00FD71E0"/>
     <w:rsid w:val="00FD7713"/>
+    <w:rsid w:val="00FE0771"/>
     <w:rsid w:val="00FE10C6"/>
     <w:rsid w:val="00FE132C"/>
     <w:rsid w:val="00FE15C5"/>
     <w:rsid w:val="00FE1F69"/>
+    <w:rsid w:val="00FE2425"/>
     <w:rsid w:val="00FE2595"/>
+    <w:rsid w:val="00FE3CCF"/>
     <w:rsid w:val="00FF037E"/>
+    <w:rsid w:val="00FF0CEE"/>
     <w:rsid w:val="00FF143F"/>
     <w:rsid w:val="00FF4F76"/>
+    <w:rsid w:val="00FF5999"/>
     <w:rsid w:val="00FF6062"/>
+    <w:rsid w:val="01384299"/>
+    <w:rsid w:val="0173DC54"/>
+    <w:rsid w:val="0186E9D4"/>
     <w:rsid w:val="019FA693"/>
+    <w:rsid w:val="01C969E8"/>
+    <w:rsid w:val="01D90270"/>
+    <w:rsid w:val="02E61ABD"/>
     <w:rsid w:val="032E60E6"/>
     <w:rsid w:val="043F2C3C"/>
+    <w:rsid w:val="04A5E371"/>
+    <w:rsid w:val="055EC978"/>
+    <w:rsid w:val="05E55F89"/>
+    <w:rsid w:val="062CF2D7"/>
+    <w:rsid w:val="0670982B"/>
+    <w:rsid w:val="0966DC5D"/>
+    <w:rsid w:val="0A676242"/>
+    <w:rsid w:val="0AF28989"/>
+    <w:rsid w:val="0B167378"/>
     <w:rsid w:val="0B781AAC"/>
+    <w:rsid w:val="0BACE7B6"/>
+    <w:rsid w:val="0BDE7A63"/>
+    <w:rsid w:val="0C1B552E"/>
+    <w:rsid w:val="0D03F6C5"/>
+    <w:rsid w:val="0DD78C48"/>
+    <w:rsid w:val="0E4F8602"/>
+    <w:rsid w:val="0FB88A4D"/>
+    <w:rsid w:val="1028B0B8"/>
     <w:rsid w:val="10B0CC93"/>
+    <w:rsid w:val="10C3AB8D"/>
+    <w:rsid w:val="115909A1"/>
+    <w:rsid w:val="11764353"/>
+    <w:rsid w:val="11ADC556"/>
     <w:rsid w:val="12BF1FC1"/>
+    <w:rsid w:val="12CA6F11"/>
+    <w:rsid w:val="12E6EABF"/>
+    <w:rsid w:val="13583845"/>
     <w:rsid w:val="13793D6A"/>
+    <w:rsid w:val="157D06BF"/>
+    <w:rsid w:val="158E5717"/>
+    <w:rsid w:val="16463102"/>
+    <w:rsid w:val="17937955"/>
+    <w:rsid w:val="18773D6D"/>
+    <w:rsid w:val="189D34F7"/>
+    <w:rsid w:val="18F269FC"/>
+    <w:rsid w:val="18F5ABB8"/>
+    <w:rsid w:val="19847FB7"/>
+    <w:rsid w:val="1A15ACF4"/>
+    <w:rsid w:val="1A15BD83"/>
+    <w:rsid w:val="1A244783"/>
     <w:rsid w:val="1A98C00A"/>
     <w:rsid w:val="1B57841B"/>
+    <w:rsid w:val="1B76437C"/>
+    <w:rsid w:val="1B76ADD8"/>
+    <w:rsid w:val="1D059FD7"/>
+    <w:rsid w:val="1D170DFD"/>
+    <w:rsid w:val="1D6E4ECC"/>
+    <w:rsid w:val="1DF6260D"/>
+    <w:rsid w:val="1E044726"/>
+    <w:rsid w:val="1E494752"/>
+    <w:rsid w:val="1FAA4055"/>
+    <w:rsid w:val="20CAAEBE"/>
+    <w:rsid w:val="212E9572"/>
     <w:rsid w:val="2191B89B"/>
+    <w:rsid w:val="22D9BE36"/>
+    <w:rsid w:val="23D1E50A"/>
+    <w:rsid w:val="24F2F8CF"/>
+    <w:rsid w:val="2627195D"/>
+    <w:rsid w:val="263B3D52"/>
+    <w:rsid w:val="26DC1A1E"/>
     <w:rsid w:val="28093B77"/>
+    <w:rsid w:val="281AC7A8"/>
     <w:rsid w:val="28272162"/>
+    <w:rsid w:val="28C3AA07"/>
+    <w:rsid w:val="2970EE0D"/>
+    <w:rsid w:val="2A045800"/>
+    <w:rsid w:val="2A641623"/>
+    <w:rsid w:val="2B1BED69"/>
+    <w:rsid w:val="2B20F943"/>
+    <w:rsid w:val="2B634B35"/>
+    <w:rsid w:val="2BA7CAC7"/>
+    <w:rsid w:val="2C0BB9BF"/>
+    <w:rsid w:val="2C8F8DF7"/>
+    <w:rsid w:val="2D1D4E49"/>
+    <w:rsid w:val="2DAD6C9A"/>
     <w:rsid w:val="2DD21D75"/>
+    <w:rsid w:val="2DD8F939"/>
     <w:rsid w:val="2DF128EA"/>
+    <w:rsid w:val="2E0A8F51"/>
+    <w:rsid w:val="2E375246"/>
+    <w:rsid w:val="2E97397B"/>
+    <w:rsid w:val="2EE23BB9"/>
+    <w:rsid w:val="2F9C6E69"/>
     <w:rsid w:val="307A19F8"/>
+    <w:rsid w:val="308AD9B6"/>
+    <w:rsid w:val="31010F91"/>
+    <w:rsid w:val="310F25BD"/>
     <w:rsid w:val="31E74074"/>
+    <w:rsid w:val="3273779D"/>
+    <w:rsid w:val="32A75169"/>
+    <w:rsid w:val="3490510F"/>
+    <w:rsid w:val="34ABED26"/>
+    <w:rsid w:val="34CEF652"/>
+    <w:rsid w:val="35202907"/>
+    <w:rsid w:val="358DD3CE"/>
+    <w:rsid w:val="3639A535"/>
+    <w:rsid w:val="36850D4F"/>
+    <w:rsid w:val="3769033B"/>
+    <w:rsid w:val="3A8606C9"/>
+    <w:rsid w:val="3B5AA042"/>
+    <w:rsid w:val="3C040806"/>
+    <w:rsid w:val="3C8A478E"/>
+    <w:rsid w:val="3C988B45"/>
     <w:rsid w:val="3CAAE075"/>
     <w:rsid w:val="3CD82694"/>
+    <w:rsid w:val="3CF28B28"/>
+    <w:rsid w:val="3D212421"/>
+    <w:rsid w:val="3ECF71BC"/>
+    <w:rsid w:val="3EEC3219"/>
+    <w:rsid w:val="3F50877D"/>
+    <w:rsid w:val="3FE449F8"/>
+    <w:rsid w:val="40B76C2D"/>
+    <w:rsid w:val="413224E0"/>
+    <w:rsid w:val="417E428D"/>
+    <w:rsid w:val="419DBFC0"/>
+    <w:rsid w:val="41BF3A07"/>
+    <w:rsid w:val="41DF3155"/>
+    <w:rsid w:val="42546B59"/>
+    <w:rsid w:val="432A9016"/>
+    <w:rsid w:val="43E2A0EF"/>
+    <w:rsid w:val="44820F1C"/>
+    <w:rsid w:val="44EDE50C"/>
     <w:rsid w:val="44F66665"/>
+    <w:rsid w:val="451DE068"/>
+    <w:rsid w:val="4540058E"/>
+    <w:rsid w:val="46204C39"/>
+    <w:rsid w:val="47E69EF0"/>
+    <w:rsid w:val="48A3E56A"/>
+    <w:rsid w:val="4A94C270"/>
+    <w:rsid w:val="4AEC8B42"/>
+    <w:rsid w:val="4AF6DCAB"/>
+    <w:rsid w:val="4C0EEE00"/>
+    <w:rsid w:val="4C44F9D1"/>
+    <w:rsid w:val="4D433166"/>
+    <w:rsid w:val="4D91A00E"/>
+    <w:rsid w:val="4EAF2479"/>
+    <w:rsid w:val="50EFD889"/>
+    <w:rsid w:val="512535AD"/>
+    <w:rsid w:val="51635748"/>
+    <w:rsid w:val="51F4D8CA"/>
     <w:rsid w:val="529481E6"/>
+    <w:rsid w:val="52BEC78C"/>
+    <w:rsid w:val="534E022E"/>
+    <w:rsid w:val="5378A209"/>
     <w:rsid w:val="53D9252A"/>
+    <w:rsid w:val="55073158"/>
+    <w:rsid w:val="55967111"/>
+    <w:rsid w:val="574A5642"/>
+    <w:rsid w:val="57573673"/>
+    <w:rsid w:val="579522D9"/>
+    <w:rsid w:val="584D8902"/>
+    <w:rsid w:val="592561DF"/>
+    <w:rsid w:val="5928266B"/>
+    <w:rsid w:val="5AB7883F"/>
+    <w:rsid w:val="5C1BAD21"/>
+    <w:rsid w:val="5D39DAD1"/>
+    <w:rsid w:val="5DC751CF"/>
+    <w:rsid w:val="5DEC629E"/>
     <w:rsid w:val="5DF58A9E"/>
+    <w:rsid w:val="5DFAE340"/>
     <w:rsid w:val="5E1A9852"/>
     <w:rsid w:val="5EB435D9"/>
+    <w:rsid w:val="5FFF5DE5"/>
+    <w:rsid w:val="605A7A70"/>
+    <w:rsid w:val="6252586D"/>
+    <w:rsid w:val="62CA1E05"/>
+    <w:rsid w:val="63668D98"/>
+    <w:rsid w:val="6374CDE1"/>
     <w:rsid w:val="63A0675C"/>
+    <w:rsid w:val="63D47A19"/>
     <w:rsid w:val="64460113"/>
+    <w:rsid w:val="64B64F2E"/>
+    <w:rsid w:val="687806E5"/>
+    <w:rsid w:val="68A24E91"/>
+    <w:rsid w:val="69DF04E6"/>
+    <w:rsid w:val="6B1E95DD"/>
     <w:rsid w:val="6BCE6101"/>
+    <w:rsid w:val="6C13E19C"/>
+    <w:rsid w:val="6C672BFF"/>
+    <w:rsid w:val="6D9F2E28"/>
+    <w:rsid w:val="6DC82191"/>
+    <w:rsid w:val="6E29045F"/>
+    <w:rsid w:val="6F2C66E1"/>
+    <w:rsid w:val="6FF5EEAD"/>
+    <w:rsid w:val="701A276A"/>
+    <w:rsid w:val="719CAA85"/>
+    <w:rsid w:val="7216B723"/>
+    <w:rsid w:val="736B90C0"/>
+    <w:rsid w:val="7370BB9F"/>
+    <w:rsid w:val="7374FF7E"/>
     <w:rsid w:val="756930F8"/>
+    <w:rsid w:val="75944F41"/>
+    <w:rsid w:val="75EE6D6A"/>
+    <w:rsid w:val="760A12D0"/>
+    <w:rsid w:val="76761318"/>
+    <w:rsid w:val="7714D03C"/>
+    <w:rsid w:val="77952139"/>
+    <w:rsid w:val="793D7EC5"/>
+    <w:rsid w:val="7AC90BC8"/>
     <w:rsid w:val="7B309954"/>
+    <w:rsid w:val="7B35CC7D"/>
     <w:rsid w:val="7CD847BE"/>
+    <w:rsid w:val="7D84AE97"/>
     <w:rsid w:val="7F4F7760"/>
     <w:rsid w:val="7F94400D"/>
+    <w:rsid w:val="7FEAAE58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="657740A4"/>
-  <w15:docId w15:val="{A7BCC024-9C43-4191-BF13-B882DE4AA506}"/>
+  <w15:docId w15:val="{3750D88B-BC19-4B2C-AA9E-1C0DAACAC411}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38193,55 +45284,97 @@
         <w:bar w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="en-US" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar1">
     <w:name w:val="Body Text Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="008D6F43"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="en-US" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00827190"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00773630"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6FC0"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28190940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="152260676">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -38264,88 +45397,272 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="402992881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="427434084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788816670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1351763147">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="457383009">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="664743911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="681277102">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="699403966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1395395897">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1861508588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1567838640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="603266182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1572547321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1206679172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2038650967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1418330495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2106999617">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="704525973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="706224390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="716007754">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -38433,50 +45750,89 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="844520502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="868876540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="404569535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1703746780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="877277314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="877469475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -38537,50 +45893,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1225987824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1233153084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1243485207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1270625741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -38614,50 +45983,89 @@
     <w:div w:id="1280069720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1284921765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1336180454">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="473916861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="895822773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1361708854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1378428056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -38706,50 +46114,117 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1733386046">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1773235188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="856499995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1243221177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1259487969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1703819246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1785808409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1789274277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -38757,50 +46232,89 @@
     <w:div w:id="1811437950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1922375789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1925725164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1241913792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360593385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1962222136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2018606126">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -38810,72 +46324,501 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122068760">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2130080614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="206113328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="178202997">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="234095610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="346059682">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="358507047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="508183995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1671761651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="522790281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="486940575">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="655232615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1217619693">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1530678129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1090395959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1913586920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1197085200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1692760011">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1508590990">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="966394742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1570730184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2035425648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1620454145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="776633182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1627814237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="87234344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1701200022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="726874585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1941989461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="955600838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2011564651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1862738833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2064325009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1389458937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="2147122085">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcvsms411-ap2.csda.gov.au/supplier/profile" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6044/download?attachment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fproviders%2Fpricing-arrangements&amp;data=05%7C02%7CChris.Katskavelis%40ndis.gov.au%7C5da6aef58d714650582608dc398c4ca9%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638448521955716665%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tjqKoIpio5KaXPdgKPX6g3Jr2y2XiZxmZniNrU9FcC0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6044/download?attachment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/my-providers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fproviders%2Fpricing-arrangements&amp;data=05%7C02%7CChris.Katskavelis%40ndis.gov.au%7C5da6aef58d714650582608dc398c4ca9%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638448521955716665%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tjqKoIpio5KaXPdgKPX6g3Jr2y2XiZxmZniNrU9FcC0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcvsms411-ap2.csda.gov.au/supplier/profile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/my-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -39152,189 +47095,202 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="7ac999db-bc1a-4c52-90f1-9ba441e224be"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e84ec280b4ee61e5ef94a4773c0d1b3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05799b049df1c8de1bd433c0287b3a8c" ns2:_="" ns3:_="">
+    <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0031_" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="404f1df2-4c6e-4636-97fa-08fcf4b11244" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="_x0031_" ma:index="25" nillable="true" ma:displayName="1" ma:format="Dropdown" ma:internalName="_x0031_" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ac999db-bc1a-4c52-90f1-9ba441e224be" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5473ef87-bede-43c3-aceb-5e7e4b67ba3c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ac999db-bc1a-4c52-90f1-9ba441e224be">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f82f12a5-410d-4e1e-9c1e-e02c7eaa7630}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -39401,135 +47357,887 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="404f1df2-4c6e-4636-97fa-08fcf4b11244">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="7ac999db-bc1a-4c52-90f1-9ba441e224be" xsi:nil="true"/>
-    <SharedWithUsers xmlns="7ac999db-bc1a-4c52-90f1-9ba441e224be">
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <_Flow_SignoffStatus xmlns="404f1df2-4c6e-4636-97fa-08fcf4b11244" xsi:nil="true"/>
+    <_x0031_ xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <Comments xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCA7102F-3A3B-4189-8898-BD881C1D193F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{177D2C07-2A85-4A11-941F-3D0889299BD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="404f1df2-4c6e-4636-97fa-08fcf4b11244"/>
-    <ds:schemaRef ds:uri="7ac999db-bc1a-4c52-90f1-9ba441e224be"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC32D30-8ECC-4774-B97D-08B21D6372F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="404f1df2-4c6e-4636-97fa-08fcf4b11244"/>
-    <ds:schemaRef ds:uri="7ac999db-bc1a-4c52-90f1-9ba441e224be"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032AC9CA-A702-45A9-BD63-A5D50604D87B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>53</Pages>
-[...1 lines deleted...]
-  <Characters>47675</Characters>
+  <Pages>1</Pages>
+  <Words>9142</Words>
+  <Characters>52116</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>111</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>434</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55927</CharactersWithSpaces>
+  <CharactersWithSpaces>61136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="246" baseType="variant">
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/my-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/my-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242955</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/contact-us</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340073</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dcvsms411-ap2.csda.gov.au/supplier/profile</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832787</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143461</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fproviders%2Fpricing-arrangements&amp;data=05%7C02%7CChris.Katskavelis%40ndis.gov.au%7C5da6aef58d714650582608dc398c4ca9%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638448521955716665%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tjqKoIpio5KaXPdgKPX6g3Jr2y2XiZxmZniNrU9FcC0%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/media/6044/download?attachment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/feedback-and-complaints/contact-and-feedback-form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750254</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://proda.humanservices.gov.au/prodalogin/pages/public/login.jsf?TAM_OP=login&amp;ERROR_CODE=0x00000000&amp;URL=%2Fmga%2Fsps%2Foauth%2Foauth20%2Fauthorize%3Fresponse_type%3Dcode%26client_id%3D2iI5uxAzRUvdGvID5AMm%26state%3D001589514300369yZjeRejNc%26redirect_uri%3Dhttps%253A%252F%252Fmyplace.ndis.gov.au%252Fsso%252Foidcclient%252Fredirect%252Famapp-runtime-prodandis%26scope%3Dopenid%2Blink&amp;OLDSESSION=</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832787</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832787</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/myplace-provider-portal-and-resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431495</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431494</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431493</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431492</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431491</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431490</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431489</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431488</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431487</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431486</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431484</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431483</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431482</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431481</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431480</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431479</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431478</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431477</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431476</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc216431475</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ATKINS, Zachary</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
@@ -39548,29 +48256,29 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2021-10-25T23:40:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>01dc739e-5453-4684-9744-c3a4cf214fd0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100B2D74DA11AB68C4C80EC2DD3C30072D1</vt:lpwstr>
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
 </Properties>
 </file>