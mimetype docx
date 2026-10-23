--- v1 (2026-10-02)
+++ v2 (2026-10-23)
@@ -1,8193 +1,6594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="049AB8A9" w14:textId="79072277" w:rsidR="00B15E12" w:rsidRPr="00B114EB" w:rsidRDefault="004C05DA" w:rsidP="00B114EB">
-[...7 lines deleted...]
-        <w:t>for your NDIS information</w:t>
+    <w:p w14:paraId="4D1419B7" w14:textId="7093A21E" w:rsidR="001C6734" w:rsidRDefault="00A6304F" w:rsidP="001C6734">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
+      <w:r>
+        <w:t>Consent for your NDIS information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB17423" w14:textId="77777777" w:rsidR="0078312E" w:rsidRDefault="0078312E" w:rsidP="0078312E">
-      <w:r>
+    <w:p w14:paraId="18AA8C11" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consent </w:t>
-[...2 lines deleted...]
-        <w:t>is a record of the permission you have given.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Consent is a record of the permission you have given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E34F19D" w14:textId="19263C12" w:rsidR="0078312E" w:rsidRDefault="0078312E" w:rsidP="0078312E">
-      <w:r>
+    <w:p w14:paraId="61CC1A3A" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>If you’re 18 or older, you have the right to make decisions about your business with the NDIS. That’s why we need a record of your consent before we share your information with anyone else or let someone else do things for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04941C83" w14:textId="1B3D264F" w:rsidR="00D97F36" w:rsidRDefault="005D5BEB" w:rsidP="3AF32546">
-[...10 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="6E1709CB" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Please use this form to give your consent for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0F8F78" w14:textId="13F3545B" w:rsidR="00A94798" w:rsidRDefault="00A70F72" w:rsidP="00D97F36">
-[...28 lines deleted...]
-        <w:t>you choose</w:t>
+    <w:p w14:paraId="04DFB214" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>the National Disability Insurance Agency (NDIA) to share your National Disability Insurance Scheme (NDIS) information with a person or organisation you choose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09065851" w14:textId="5A89E8C8" w:rsidR="00BB0266" w:rsidRDefault="0029273F" w:rsidP="00C44703">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="14BF4A2A" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>a person or organisation (third party) to do things for you with the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220D02EE" w14:textId="157F9B72" w:rsidR="00FA5E04" w:rsidRPr="00FA5E04" w:rsidRDefault="3501A90C" w:rsidP="3AF32546">
-[...49 lines deleted...]
-        <w:t>for you.</w:t>
+    <w:p w14:paraId="098CD6C6" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>For example, you might want to give consent for a family member who supports you to view your current plan and submit a home modification request for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E87D67" w14:textId="1DC326D2" w:rsidR="00976DF1" w:rsidRDefault="68EDDA33" w:rsidP="00D12E2B">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="7B180F2A" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>You can give consent if you’re the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745F0557" w14:textId="53809BEA" w:rsidR="00976DF1" w:rsidRDefault="6B520E58" w:rsidP="00976DF1">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="650AC906" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32672859" w14:textId="4282EB6E" w:rsidR="00976DF1" w:rsidRDefault="68EDDA33" w:rsidP="00976DF1">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="69CED44D" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t>participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC2B0E6" w14:textId="353FC675" w:rsidR="00663F94" w:rsidRDefault="68EDDA33" w:rsidP="00976DF1">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> participant</w:t>
+    <w:p w14:paraId="3EB3881B" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>child representative or plan nominee for the participant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2281852A" w14:textId="6AAD43FA" w:rsidR="00894E7A" w:rsidRDefault="68EDDA33" w:rsidP="00976DF1">
-[...10 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="08795080" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>legally appointed decision maker for an applicant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F7D11" w14:textId="20E8EAB9" w:rsidR="00FA5E04" w:rsidRPr="00FA5E04" w:rsidRDefault="1BAFC58E" w:rsidP="00894E7A">
-      <w:r>
+    <w:p w14:paraId="3111E610" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t>When we say applicant, we mean someone who is applying to the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5994CA1C" w14:textId="6ADB3F46" w:rsidR="00663F94" w:rsidRDefault="00663F94" w:rsidP="00D12E2B">
-      <w:r>
+    <w:p w14:paraId="16B3CA0F" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You don’t have to use this form to give your consent. You can let us know over the phone by calling </w:t>
       </w:r>
-      <w:r w:rsidRPr="4E44802E">
+      <w:r w:rsidRPr="00EE097E">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>1800 800 110</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or by contacting us in any of the ways listed under </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_I">
-        <w:r w:rsidRPr="4E44802E">
+        <w:r w:rsidRPr="00EE097E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t>How do I return this form to the NDIA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8D9F82" w14:textId="03C62FFB" w:rsidR="00FA5E04" w:rsidRPr="00FA5E04" w:rsidRDefault="2F0FCA0F" w:rsidP="00D12E2B">
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> required or authorised to disclose your information by law.</w:t>
+    <w:p w14:paraId="0A5B578D" w14:textId="77777777" w:rsidR="00EE097E" w:rsidRPr="00EE097E" w:rsidRDefault="00EE097E" w:rsidP="00EE097E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>We’ll only share your personal information if you’ve given your consent to the NDIA to do this. Or, if we’re required or authorised to disclose your information by law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2D301E" w14:textId="356D3723" w:rsidR="00FA5E04" w:rsidRPr="00FA5E04" w:rsidRDefault="00FA5E04" w:rsidP="00D12E2B">
-      <w:r>
+    <w:p w14:paraId="1DBF2723" w14:textId="77777777" w:rsidR="00C52C22" w:rsidRDefault="00EE097E" w:rsidP="00C52C22">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
-      <w:r w:rsidR="00083BE7" w:rsidRPr="3AF32546">
+      <w:r w:rsidRPr="00EE097E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>tak</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2A45">
+      <w:r w:rsidRPr="00EE097E">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00083BE7" w:rsidRPr="3AF32546">
+      <w:r w:rsidRPr="00EE097E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> away</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00EE097E">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your consent at any time. You can let us know by mail, email, in person or over the phone that you no longer consent to us sharing information on your behalf.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Contact_us:"/>
+      <w:bookmarkStart w:id="2" w:name="_How_to_use"/>
+      <w:bookmarkStart w:id="3" w:name="_Who_can_use"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="520248E6" w14:textId="206F88F8" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00FA5E04">
-[...6 lines deleted...]
-        <w:t>How do I return this form to the NDIA?</w:t>
+    <w:p w14:paraId="6156FC7E" w14:textId="6B224BB4" w:rsidR="001C6734" w:rsidRPr="00C52C22" w:rsidRDefault="00BA3F67" w:rsidP="00C52C22">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52C22">
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE097E" w:rsidRPr="00C52C22">
+        <w:t>do I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52C22">
+        <w:t xml:space="preserve"> return </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65592" w:rsidRPr="00C52C22">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52C22">
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE097E" w:rsidRPr="00C52C22">
+        <w:t xml:space="preserve"> to the NDIA</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1015" w:rsidRPr="00C52C22">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB386A8" w14:textId="31461A70" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00DF14DE" w:rsidP="00F92168">
-      <w:pPr>
+    <w:p w14:paraId="73F0C3D5" w14:textId="77777777" w:rsidR="006F7D5A" w:rsidRPr="006F7D5A" w:rsidRDefault="006F7D5A" w:rsidP="006F7D5A">
+      <w:r w:rsidRPr="006F7D5A">
+        <w:t>There are a few ways you can return this form to us:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7695A714" w14:textId="77777777" w:rsidR="006F7D5A" w:rsidRPr="006F7D5A" w:rsidRDefault="006F7D5A" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7D5A">
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:t>email for applicants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7D5A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00A20185" w:rsidRPr="0022699D">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006F7D5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NAT@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E41B279" w14:textId="6A7639CC" w:rsidR="00DF14DE" w:rsidRPr="0022699D" w:rsidRDefault="00162523" w:rsidP="00F92168">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="6637AF43" w14:textId="77777777" w:rsidR="006F7D5A" w:rsidRPr="006F7D5A" w:rsidRDefault="006F7D5A" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7D5A">
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        </w:rPr>
+        <w:t>email for participants:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7D5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00DF14DE" w:rsidRPr="0022699D">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006F7D5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4968A4D2" w14:textId="549427C4" w:rsidR="00DF14DE" w:rsidRPr="00A9028F" w:rsidRDefault="00162523" w:rsidP="00F92168">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="518A8A22" w14:textId="77777777" w:rsidR="00EC764E" w:rsidRDefault="006F7D5A" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7D5A">
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7D5A">
+        <w:t xml:space="preserve"> NDIA, GPO Box 700, Canberra ACT 2601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6A2DD0" w14:textId="6625C1D9" w:rsidR="00EC764E" w:rsidRDefault="006F7D5A" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC764E">
+        <w:t>in person: Visit a local area coordinator, early childhood partner or NDIS office in your area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F42953" w14:textId="43EDF8AF" w:rsidR="001C6734" w:rsidRPr="00C52C22" w:rsidRDefault="001C6734" w:rsidP="00EC764E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52C22">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part A: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A81" w:rsidRPr="00C52C22">
+        <w:t>applicant / p</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0DBF" w:rsidRPr="00C52C22">
+        <w:t>articipant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52C22">
+        <w:t xml:space="preserve"> details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE1F53A" w14:textId="27480071" w:rsidR="001C6734" w:rsidRPr="008E7EF8" w:rsidRDefault="001C6734" w:rsidP="001C6734">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+      </w:pPr>
+      <w:r w:rsidRPr="008E7EF8">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>ail:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF14DE" w:rsidRPr="00A9028F">
+        <w:t xml:space="preserve">Please complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7EF8">
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIA, GPO Box 700, Canberra ACT 2601</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>Part A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7EF8">
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00F077EF" w:rsidRPr="008E7EF8">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>i</w:t>
-[...154 lines deleted...]
-        <w:t>details</w:t>
+        <w:t>your details.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
-[...11 lines deleted...]
-        <w:tblDescription w:val="Five rows with two columns. The first column is for the title (for example, full name, date of birth, NDIS number). The second column is for your response."/>
+        <w:tblStyle w:val="NDISTable1"/>
+        <w:tblW w:w="5421" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4535"/>
-        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w14:paraId="3B430741" w14:textId="77777777" w:rsidTr="003D2D44">
+      <w:tr w:rsidR="005D4747" w:rsidRPr="008E7EF8" w14:paraId="21CC05DD" w14:textId="77777777" w:rsidTr="00BD0232">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE3F323" w14:textId="77777777" w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w:rsidRDefault="00DF6DC5" w:rsidP="003D2D44">
+          <w:p w14:paraId="10B416AA" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D642C2" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A9028F">
+            <w:r w:rsidRPr="008E7EF8">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D4747" w:rsidRPr="008E7EF8" w14:paraId="585AE88C" w14:textId="77777777" w:rsidTr="00BD0232">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B09ACA7" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF37E59" w14:textId="10B1C9F6" w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w:rsidRDefault="00DF6DC5" w:rsidP="003D2D44">
+          <w:p w14:paraId="2D315371" w14:textId="50834F38" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1284D" w:rsidRPr="00A9028F" w14:paraId="23504295" w14:textId="77777777" w:rsidTr="003D2D44">
+      <w:tr w:rsidR="005D4747" w:rsidRPr="008E7EF8" w14:paraId="4113572F" w14:textId="77777777" w:rsidTr="00BD0232">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157A2A3F" w14:textId="7749452A" w:rsidR="00A1284D" w:rsidRPr="00A9028F" w:rsidRDefault="00A1284D" w:rsidP="003D2D44">
+          <w:p w14:paraId="32981C2D" w14:textId="77777777" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB3805E" w14:textId="663867B7" w:rsidR="00A1284D" w:rsidRPr="00A9028F" w:rsidRDefault="00A1284D" w:rsidP="003D2D44">
+          <w:p w14:paraId="107DB19C" w14:textId="5882F753" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w14:paraId="391E38AA" w14:textId="77777777" w:rsidTr="003D2D44">
+      <w:tr w:rsidR="005D4747" w:rsidRPr="008E7EF8" w14:paraId="6320265F" w14:textId="77777777" w:rsidTr="00BD0232">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59171CF4" w14:textId="04A60798" w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w:rsidRDefault="00726320" w:rsidP="003D2D44">
+          <w:p w14:paraId="1E0471AE" w14:textId="38EC795B" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="00F36000" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>NDIS number</w:t>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t xml:space="preserve">NDIS </w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="005D4747" w:rsidRPr="008E7EF8">
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F50CED" w14:textId="01AE1AD3" w:rsidR="00DF6DC5" w:rsidRPr="00A9028F" w:rsidRDefault="00DF6DC5" w:rsidP="003D2D44">
+          <w:p w14:paraId="2B89DE41" w14:textId="33571F24" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726320" w:rsidRPr="00A9028F" w14:paraId="541BB627" w14:textId="77777777" w:rsidTr="003D2D44">
+      <w:tr w:rsidR="005D4747" w:rsidRPr="008E7EF8" w14:paraId="149C906B" w14:textId="77777777" w:rsidTr="00BD0232">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04D663B5" w14:textId="5C30DB08" w:rsidR="00726320" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
+          <w:p w14:paraId="636D04A5" w14:textId="336D4BDB" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="00667BBA" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:t>Contact phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68580AA0" w14:textId="305288D0" w:rsidR="005D4747" w:rsidRPr="008E7EF8" w:rsidRDefault="005D4747" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667BBA" w:rsidRPr="008E7EF8" w14:paraId="712D527D" w14:textId="77777777" w:rsidTr="00BD0232">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="725A38C5" w14:textId="472634D8" w:rsidR="00667BBA" w:rsidRDefault="00667BBA" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBBD65F" w14:textId="37509AFE" w:rsidR="00726320" w:rsidRPr="00DC23CB" w:rsidRDefault="00726320" w:rsidP="003D2D44">
+          <w:p w14:paraId="0A40C0B3" w14:textId="77777777" w:rsidR="00667BBA" w:rsidRPr="008E7EF8" w:rsidRDefault="00667BBA" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6952C410" w14:textId="3AD94D55" w:rsidR="004762CC" w:rsidRDefault="004762CC">
-      <w:r>
+    <w:p w14:paraId="122AABE6" w14:textId="77777777" w:rsidR="00E843EF" w:rsidRPr="00E843EF" w:rsidRDefault="00E843EF" w:rsidP="00E843EF">
+      <w:r w:rsidRPr="00E843EF">
         <w:t>Once you have completed Part A (above):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2A44F8" w14:textId="019188AB" w:rsidR="00BA7494" w:rsidRPr="00BA7494" w:rsidRDefault="00BA7494" w:rsidP="00280B60">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A1147C9" w14:textId="77777777" w:rsidR="00E843EF" w:rsidRPr="00E843EF" w:rsidRDefault="00E843EF" w:rsidP="00FD1D60">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00390F02" w:rsidRPr="4E44802E">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E843EF">
+        <w:t>If you’re the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">applicant </w:t>
       </w:r>
-      <w:r w:rsidR="000608FD">
+      <w:r w:rsidRPr="00E843EF">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="000608FD" w:rsidRPr="4E44802E">
+      <w:r w:rsidRPr="00E843EF">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4E44802E">
+        <w:t xml:space="preserve"> participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E843EF">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>p</w:t>
-[...13 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0027004C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E843EF">
+        <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_C:_gGive">
-        <w:r w:rsidRPr="4E44802E">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007006C4">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_D:_choose" w:history="1">
-        <w:r w:rsidR="007006C4" w:rsidRPr="007006C4">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007006C4">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_E:_choose" w:history="1">
-        <w:r w:rsidR="007006C4" w:rsidRPr="007006C4">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part E</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B543E4">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve"> then sign the declaration in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_FD:_Your">
-        <w:r w:rsidR="007006C4">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part F</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B543E4">
+      <w:r w:rsidRPr="00E843EF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E68D980" w14:textId="5E2C5AAC" w:rsidR="00444A42" w:rsidRDefault="00BA7494" w:rsidP="00280B60">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53FBAA75" w14:textId="77777777" w:rsidR="00E843EF" w:rsidRPr="00E843EF" w:rsidRDefault="00E843EF" w:rsidP="00FD1D60">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D12E2B">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you’re the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t>child representative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7494">
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D12E2B">
+      <w:r w:rsidRPr="00E843EF">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t>plan nominee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7494">
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D12E2B">
+      <w:r w:rsidRPr="00E843EF">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t>other legally appointed decision maker</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7494">
-        <w:t xml:space="preserve">, complete </w:t>
+      <w:r w:rsidRPr="00E843EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E843EF">
+        <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_B:_cChild" w:history="1">
-        <w:r w:rsidRPr="003D7229">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00380F34">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_C:_gGive">
-        <w:r w:rsidR="00380F34" w:rsidRPr="4E44802E">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00380F34">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_D:_choose" w:history="1">
-        <w:r w:rsidR="00380F34" w:rsidRPr="007006C4">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00380F34">
+      <w:r w:rsidRPr="00E843EF">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_E:_choose" w:history="1">
-        <w:r w:rsidR="00380F34" w:rsidRPr="007006C4">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part E</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B04DD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">You’ll then need to sign the declaration in </w:t>
+      <w:r w:rsidRPr="00E843EF">
+        <w:t xml:space="preserve">. You’ll then need to sign the declaration in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_FD:_Your" w:history="1">
-        <w:r w:rsidR="00380F34">
+        <w:r w:rsidRPr="00E843EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part F</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C23EC8">
+      <w:r w:rsidRPr="00E843EF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7CA1A6" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F94C6A2" w14:textId="44867317" w:rsidR="00AA5779" w:rsidRPr="008E7EF8" w:rsidRDefault="00AA5779"/>
+    <w:p w14:paraId="74FA0CD3" w14:textId="77777777" w:rsidR="00AA5779" w:rsidRPr="008E7EF8" w:rsidRDefault="00AA5779">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7EF8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F786E2" w14:textId="669F6FC5" w:rsidR="00B40F83" w:rsidRDefault="006C5FB5" w:rsidP="003D2D44">
+    <w:p w14:paraId="64C3928A" w14:textId="77777777" w:rsidR="001120C6" w:rsidRPr="001120C6" w:rsidRDefault="001120C6" w:rsidP="00CA7316">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Part_B:_cChild"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D2D44">
+      <w:r w:rsidRPr="001120C6">
         <w:lastRenderedPageBreak/>
-        <w:t>Part</w:t>
-[...8 lines deleted...]
-        <w:t>hild representative, plan nominee, legally appointed decision maker details</w:t>
+        <w:t>Part B: child representative, plan nominee, legally appointed decision maker details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FF7450" w14:textId="51745881" w:rsidR="005158B3" w:rsidRDefault="005158B3" w:rsidP="005158B3">
-[...19 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="412B55D3" w14:textId="77777777" w:rsidR="00A2799E" w:rsidRPr="00A2799E" w:rsidRDefault="00A2799E" w:rsidP="00A2799E">
+      <w:r w:rsidRPr="00A2799E">
+        <w:t>Please provide your details if you’re completing this form on behalf of the applicant or participant:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1E180D" w14:textId="2F12265F" w:rsidR="005158B3" w:rsidRDefault="005158B3" w:rsidP="005158B3">
-[...7 lines deleted...]
-        <w:t>, or</w:t>
+    <w:p w14:paraId="3688488F" w14:textId="77777777" w:rsidR="00A2799E" w:rsidRPr="00A2799E" w:rsidRDefault="00A2799E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2799E">
+        <w:t>under 18 years for whom you are a child representative, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038D6F49" w14:textId="75C7CC31" w:rsidR="005158B3" w:rsidRDefault="005158B3" w:rsidP="005158B3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="255465AD" w14:textId="77777777" w:rsidR="00A2799E" w:rsidRPr="00A2799E" w:rsidRDefault="00A2799E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2799E">
         <w:t>for whom you are a plan nominee, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3421FE49" w14:textId="26AB7426" w:rsidR="006C5FB5" w:rsidRPr="00B40F83" w:rsidRDefault="005158B3" w:rsidP="005158B3">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="31CD5B84" w14:textId="77777777" w:rsidR="00A2799E" w:rsidRPr="00A2799E" w:rsidRDefault="00A2799E" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2799E">
         <w:t>for whom you are a legally appointed decision maker (for example, a guardian).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
-[...11 lines deleted...]
-        <w:tblDescription w:val="Six rows with two columns. The first column is for the title (for example, full name, date of birth, contact phone number). The second column is for your response."/>
+        <w:tblStyle w:val="NDISTable1"/>
+        <w:tblW w:w="5421" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4535"/>
-        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="43349DA3" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w14:paraId="13617E77" w14:textId="77777777" w:rsidTr="00593444">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42FE7813" w14:textId="62B4FEC9" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="0EF14ACE" w:rsidP="003D2D44">
-[...7 lines deleted...]
-              <w:t>ull name</w:t>
+          <w:p w14:paraId="4A9C1BD9" w14:textId="4397486F" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00E12FF1" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375140ED" w14:textId="29234444" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
+          <w:p w14:paraId="61E53FCD" w14:textId="280F0B12" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00E12FF1" w:rsidP="00292C46">
             <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Answer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D692C" w:rsidRPr="00A9028F" w14:paraId="2136907B" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w14:paraId="1449E36D" w14:textId="77777777" w:rsidTr="00593444">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54905260" w14:textId="549F3D36" w:rsidR="006D692C" w:rsidRPr="00A9028F" w:rsidRDefault="44DCFECF" w:rsidP="003D2D44">
-[...18 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="1E3D5108" w14:textId="64ABE455" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB516C0" w14:textId="6D120C7F" w:rsidR="006D692C" w:rsidRPr="00A9028F" w:rsidRDefault="006D692C" w:rsidP="003D2D44">
+          <w:p w14:paraId="315A636B" w14:textId="4843D0A9" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00E12FF1" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="5DA67410" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w14:paraId="31F97DD1" w14:textId="77777777" w:rsidTr="00593444">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45517229" w14:textId="0D8FB901" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="090EE68C" w:rsidP="003D2D44">
-[...4 lines deleted...]
-              <w:t>phone number</w:t>
+          <w:p w14:paraId="71A677FA" w14:textId="68E9B933" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60956091" w14:textId="200E39B3" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
+          <w:p w14:paraId="1A55B88B" w14:textId="6CA8B464" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00E12FF1" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="5A76C0F6" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w14:paraId="08CE1E16" w14:textId="77777777" w:rsidTr="00593444">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BF7E66" w14:textId="5DB90612" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="609F5DF4" w:rsidP="4E44802E">
-[...4 lines deleted...]
-              <w:t>email</w:t>
+          <w:p w14:paraId="4B5C7B24" w14:textId="5CCB3F0C" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00BA48E3" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Contact phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E61012C" w14:textId="0D0382F9" w:rsidR="00B40F83" w:rsidRPr="00A9028F" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
+          <w:p w14:paraId="35ECE11B" w14:textId="430D6A2C" w:rsidR="00E12FF1" w:rsidRPr="008E7EF8" w:rsidRDefault="00E12FF1" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40F83" w:rsidRPr="00A9028F" w14:paraId="65D72835" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="00451FA9" w:rsidRPr="008E7EF8" w14:paraId="0EB04218" w14:textId="77777777" w:rsidTr="00593444">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156DC95D" w14:textId="119876CC" w:rsidR="00B328C1" w:rsidRPr="00B328C1" w:rsidRDefault="00D22F2A" w:rsidP="003D2D44">
+          <w:p w14:paraId="1427C5CB" w14:textId="11676B4D" w:rsidR="00451FA9" w:rsidRPr="008E7EF8" w:rsidRDefault="00451FA9" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
-              <w:t>Your</w:t>
-[...42 lines deleted...]
-              <w:t>, legally appointed decision maker</w:t>
+              <w:t>Contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515931C5" w14:textId="3574AC67" w:rsidR="00B40F83" w:rsidRPr="00DC23CB" w:rsidRDefault="00B40F83" w:rsidP="003D2D44">
+          <w:p w14:paraId="54DBC8B9" w14:textId="77777777" w:rsidR="00451FA9" w:rsidRPr="008E7EF8" w:rsidRDefault="00451FA9" w:rsidP="00292C46">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F16F4" w:rsidRPr="00A9028F" w14:paraId="01FF256B" w14:textId="77777777" w:rsidTr="4E44802E">
+      <w:tr w:rsidR="006229C0" w:rsidRPr="008E7EF8" w14:paraId="70C4A833" w14:textId="77777777" w:rsidTr="00593444">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00293E7F" w14:textId="37BA1752" w:rsidR="001F16F4" w:rsidRPr="00B328C1" w:rsidRDefault="001F16F4" w:rsidP="003D2D44">
+          <w:p w14:paraId="7AA8D6C7" w14:textId="6E9D4F4B" w:rsidR="006229C0" w:rsidRPr="008E7EF8" w:rsidRDefault="00E76B29" w:rsidP="00292C46">
             <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Relationship to</w:t>
+            </w:r>
+            <w:r w:rsidR="00451FA9">
+              <w:t xml:space="preserve"> applicant </w:t>
+            </w:r>
+            <w:r w:rsidR="00593444">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00593444" w:rsidRPr="008E7EF8">
+              <w:t>participant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3162BE7F" w14:textId="4D1A3388" w:rsidR="00DD3E8F" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="00460A8E">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1141075425"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007B75BB" w:rsidRPr="008E7EF8">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002B33F0" w:rsidRPr="008E7EF8">
+              <w:t xml:space="preserve">’m </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3E8F" w:rsidRPr="008E7EF8">
+              <w:t>the plan nominee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002B9D14" w14:textId="2D92AC6B" w:rsidR="007B75BB" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="00460A8E">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1131679786"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3E8F" w:rsidRPr="008E7EF8">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002B33F0" w:rsidRPr="008E7EF8">
+              <w:t>’m</w:t>
+            </w:r>
+            <w:r w:rsidR="007B75BB" w:rsidRPr="008E7EF8">
+              <w:t xml:space="preserve"> the child representative</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A447EE3" w14:textId="1A1FF882" w:rsidR="00514CE8" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="00460A8E">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-2017300412"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00514CE8" w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I’m the </w:t>
+            </w:r>
+            <w:r w:rsidR="00955949" w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>lega</w:t>
+            </w:r>
+            <w:r w:rsidR="00451FA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>lly appointed decision maker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D24B4" w:rsidRPr="008E7EF8" w14:paraId="4C073920" w14:textId="77777777" w:rsidTr="00593444">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30133900" w14:textId="303D7972" w:rsidR="008D24B4" w:rsidRPr="008E7EF8" w:rsidRDefault="00593444" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Employee</w:t>
+            </w:r>
+            <w:r w:rsidR="008D24B4">
+              <w:t xml:space="preserve"> number or logon (If </w:t>
+            </w:r>
             <w:r w:rsidRPr="3AF32546">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Employee number or logon (if you are completing this form as part of your job)</w:t>
+              <w:t>you are completing this form as part of your job)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494F4B0E" w14:textId="4B33DD49" w:rsidR="001F16F4" w:rsidRPr="00DC23CB" w:rsidRDefault="001F16F4" w:rsidP="003D2D44">
+          <w:p w14:paraId="6C7E8027" w14:textId="77777777" w:rsidR="008D24B4" w:rsidRPr="008E7EF8" w:rsidRDefault="008D24B4" w:rsidP="00615835">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6017C2E3" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A1BF1F5" w14:textId="77777777" w:rsidR="00DF6D05" w:rsidRPr="008E7EF8" w:rsidRDefault="00DF6D05">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7EF8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667D18C2" w14:textId="1E2ACEE9" w:rsidR="002B3279" w:rsidRPr="003D2D44" w:rsidRDefault="3FBF6C58" w:rsidP="003D2D44">
+    <w:p w14:paraId="26EB73EF" w14:textId="77777777" w:rsidR="00730213" w:rsidRPr="00C52C22" w:rsidRDefault="00730213" w:rsidP="00C52C22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Part_C:_gGive"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="4" w:name="_Part_D:_Your_1"/>
+      <w:bookmarkStart w:id="5" w:name="_Part_E:_My_1"/>
+      <w:bookmarkStart w:id="6" w:name="_1:_Fix_an"/>
+      <w:bookmarkStart w:id="7" w:name="_2:_Change_my"/>
+      <w:bookmarkStart w:id="8" w:name="_3:_Change_how"/>
+      <w:bookmarkStart w:id="9" w:name="_4:_Change_my"/>
+      <w:bookmarkStart w:id="10" w:name="_5:_Update_who"/>
+      <w:bookmarkStart w:id="11" w:name="_6:_I_need"/>
+      <w:bookmarkStart w:id="12" w:name="_7:_I’ve_provided"/>
+      <w:bookmarkStart w:id="13" w:name="_8:_I_need"/>
+      <w:bookmarkStart w:id="14" w:name="_8:_I’ve_provided"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00C52C22">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Part C: </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> to a person or organisation</w:t>
+        <w:t>Part C: give consent to a person or organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D1E60" w14:textId="10600FF2" w:rsidR="000975DE" w:rsidRPr="008517FE" w:rsidRDefault="2F0504CE" w:rsidP="008517FE">
-      <w:pPr>
+    <w:p w14:paraId="719F17CC" w14:textId="77777777" w:rsidR="00AE15DD" w:rsidRPr="00AE15DD" w:rsidRDefault="00AE15DD" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008517FE">
+      <w:r w:rsidRPr="00AE15DD">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-          <w:b w:val="0"/>
           <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Please complete the details of </w:t>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:t>Please complete the details of the person or organisation you’re giving consent to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F60F001" w14:textId="74E4EF9E" w:rsidR="00AE15DD" w:rsidRPr="00AE15DD" w:rsidRDefault="002962CF" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002962CF">
+        <w:t>If you're giving consent to more than one person or organisation, you must complete this page</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6972">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D438BB" w:rsidRPr="008517FE">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00EB6972" w:rsidRPr="00EB6972">
+        <w:t>separately for each one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4781CD3C" w14:textId="249860A5" w:rsidR="00E20363" w:rsidRDefault="3A2B0CE2" w:rsidP="00CB53A6">
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="44E46327" w14:textId="77777777" w:rsidR="00AE15DD" w:rsidRPr="00AE15DD" w:rsidRDefault="00AE15DD" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="37FC72DA" w:rsidRPr="476964B5">
+      <w:r w:rsidRPr="00AE15DD">
+        <w:t xml:space="preserve">You can also give your consent over the phone by calling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE15DD">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>1800 800 110</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>1800 800 110.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E633F81" w14:textId="4E24D160" w:rsidR="006A1E69" w:rsidRDefault="006A1E69" w:rsidP="006A1E69">
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="08BCB4B3" w14:textId="77777777" w:rsidR="00AE15DD" w:rsidRPr="00AE15DD" w:rsidRDefault="00AE15DD" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_3.1a:_Person"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00AE15DD">
         <w:t>Please mark the correct box and complete the details below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2902EF38" w14:textId="450BEB2D" w:rsidR="002B3B30" w:rsidRDefault="00B33E7B" w:rsidP="006A1E69">
-[...26 lines deleted...]
-      <w:r w:rsidR="619B958F" w:rsidRPr="00237928">
+    <w:p w14:paraId="4A6CEF39" w14:textId="0EC14390" w:rsidR="00AE15DD" w:rsidRPr="00AE15DD" w:rsidRDefault="00AE15DD" w:rsidP="00AE15DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE15DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">I am giving consent to a </w:t>
-[...13 lines deleted...]
-        <w:t>erson</w:t>
+        <w:t>I am giving consent to a person</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
-[...11 lines deleted...]
-        <w:tblDescription w:val="Eight rows with two columns. The first column is for the title (for example, first name, surname, organisation name). The second column is for your response"/>
+        <w:tblStyle w:val="NDISTable1"/>
+        <w:tblW w:w="5421" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4535"/>
-        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="5527"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1E69" w14:paraId="4F26C17F" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00364F48" w:rsidRPr="008E7EF8" w14:paraId="3651133A" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF5EC98" w14:textId="795B5373" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="0FCB979D" w14:textId="0A4B37F2" w:rsidR="00364F48" w:rsidRPr="008E7EF8" w:rsidRDefault="00364F48" w:rsidP="00C515B8">
             <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2505"/>
+              </w:tabs>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Part_G:_I"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="008E7EF8">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:t>Question</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE1159" w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1084161D" w14:textId="77777777" w:rsidR="00364F48" w:rsidRPr="008E7EF8" w:rsidRDefault="00364F48">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00364F48" w:rsidRPr="008E7EF8" w14:paraId="7CD502D2" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E89347" w14:textId="7CC61DE6" w:rsidR="00364F48" w:rsidRPr="008E7EF8" w:rsidRDefault="001F22EE">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E827DF3" w14:textId="0E61D403" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="279E3E9E" w14:textId="4892494D" w:rsidR="00E7711C" w:rsidRPr="008E7EF8" w:rsidRDefault="00E7711C" w:rsidP="001F22EE">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A1E69" w14:paraId="31FD4457" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00364F48" w:rsidRPr="008E7EF8" w14:paraId="3388797B" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDA0665" w14:textId="77777777" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="12DA20D0" w14:textId="55EB5F65" w:rsidR="00364F48" w:rsidRPr="008E7EF8" w:rsidRDefault="001F22EE">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733421B0" w14:textId="147BDBDB" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="55297C0A" w14:textId="3D16E2AF" w:rsidR="00364F48" w:rsidRPr="008E7EF8" w:rsidRDefault="00364F48" w:rsidP="00205B38">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003218D5" w14:paraId="39EF9D04" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00205B38" w:rsidRPr="008E7EF8" w14:paraId="5E21B584" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D3414E" w14:textId="3281FFC0" w:rsidR="003218D5" w:rsidRDefault="003218D5">
+          <w:p w14:paraId="56FA4EBD" w14:textId="642E5963" w:rsidR="00205B38" w:rsidRDefault="00205B38">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177D3890" w14:textId="77777777" w:rsidR="003218D5" w:rsidRDefault="003218D5">
+          <w:p w14:paraId="5BAB8532" w14:textId="77777777" w:rsidR="00205B38" w:rsidRPr="008E7EF8" w:rsidRDefault="00205B38" w:rsidP="00205B38">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A40FF" w14:paraId="3A1A5CB1" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="006F7018" w:rsidRPr="008E7EF8" w14:paraId="40642A42" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E779EA9" w14:textId="39269506" w:rsidR="00711160" w:rsidRDefault="002D2C9F">
+          <w:p w14:paraId="43DCE814" w14:textId="136043E7" w:rsidR="006F7018" w:rsidRDefault="006F7018">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Is this </w:t>
+              <w:t xml:space="preserve">Is this person </w:t>
             </w:r>
-            <w:r w:rsidR="4FED386B">
-              <w:t>person</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>an</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> a</w:t>
+              <w:t xml:space="preserve"> NDIS provider? Or do they work for </w:t>
             </w:r>
-            <w:r w:rsidR="4A0AD429">
-              <w:t>n NDIS</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>an</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> NDIS provider</w:t>
             </w:r>
-            <w:r w:rsidR="533D3566">
-[...12 lines deleted...]
-              <w:t>? (if applicable)</w:t>
+            <w:r w:rsidR="00AA4BEC">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAC42BB" w14:textId="3AA973E3" w:rsidR="002D2C9F" w:rsidRDefault="00B33E7B" w:rsidP="002D2C9F">
+          <w:p w14:paraId="606BDD75" w14:textId="6F8D8806" w:rsidR="006F7018" w:rsidRDefault="006C2069" w:rsidP="00460A8E">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...3 lines deleted...]
-                <w:id w:val="1686017748"/>
+                <w:id w:val="966773402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001E5DBE">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="40"/>
-                    <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002D2C9F">
-              <w:t xml:space="preserve"> Yes</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4BEC">
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E0E6A8C" w14:textId="3975DD38" w:rsidR="003A40FF" w:rsidRPr="002D2C9F" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
+          <w:p w14:paraId="0CC017F8" w14:textId="533CFE10" w:rsidR="00AA4BEC" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="00460A8E">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...3 lines deleted...]
-                <w:id w:val="-1008596015"/>
+                <w:id w:val="724187389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002D2C9F">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="40"/>
-                    <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006E3FCD">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D2C9F">
+            <w:r w:rsidR="00AA4BEC">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0791B8EF" w14:paraId="04EDB124" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00AA4BEC" w:rsidRPr="008E7EF8" w14:paraId="1D4BDA64" w14:textId="77777777" w:rsidTr="002479EC">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB07B5B" w14:textId="2B4AA7DB" w:rsidR="5978057D" w:rsidRDefault="5978057D" w:rsidP="0791B8EF">
+          <w:p w14:paraId="2C966D6B" w14:textId="2B4BC471" w:rsidR="00AA4BEC" w:rsidRDefault="00AA4BEC">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
-              <w:t>If you answered yes to this question, what is the name of the NDIS provider?</w:t>
+              <w:t>If you answer yes to the above question</w:t>
+            </w:r>
+            <w:r w:rsidR="00266248">
+              <w:t>, what is the name of the NDIS provider?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2078BA37" w14:textId="52364E69" w:rsidR="0791B8EF" w:rsidRDefault="0791B8EF" w:rsidP="0791B8EF"/>
+          <w:p w14:paraId="21F05DD1" w14:textId="77777777" w:rsidR="00AA4BEC" w:rsidRDefault="00AA4BEC" w:rsidP="00AA4BEC">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34C66" w14:paraId="03C9EDD8" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00266248" w:rsidRPr="008E7EF8" w14:paraId="2DD02F9C" w14:textId="77777777" w:rsidTr="002479EC">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02593C79" w14:textId="2BCA2392" w:rsidR="00C34C66" w:rsidRDefault="00C34C66" w:rsidP="002D62CE">
+          <w:p w14:paraId="28E284CA" w14:textId="52C9F169" w:rsidR="00266248" w:rsidRDefault="00491734">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If </w:t>
+              <w:t xml:space="preserve">If they are </w:t>
             </w:r>
-            <w:r w:rsidR="002D62CE">
-              <w:t>they are an NDIS provider, what is their provider number</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>an</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> NDIS provider, </w:t>
+            </w:r>
+            <w:r w:rsidR="007E7091">
+              <w:t xml:space="preserve">what is their </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007E7091">
+              <w:t>provider</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007E7091">
+              <w:t xml:space="preserve"> name?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347190BA" w14:textId="77777777" w:rsidR="00C34C66" w:rsidRDefault="00C34C66" w:rsidP="0791B8EF"/>
+          <w:p w14:paraId="150CF999" w14:textId="77777777" w:rsidR="00266248" w:rsidRDefault="00266248" w:rsidP="00AA4BEC">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A1E69" w14:paraId="591DEDA2" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="007E7091" w:rsidRPr="008E7EF8" w14:paraId="319C9373" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65305DF3" w14:textId="77777777" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="125E2DD8" w14:textId="10BD1EF9" w:rsidR="007E7091" w:rsidRDefault="007E7091">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B911D4E" w14:textId="5DDF5281" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="42116D58" w14:textId="77777777" w:rsidR="007E7091" w:rsidRDefault="007E7091" w:rsidP="00AA4BEC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A1E69" w14:paraId="087CCDE6" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="007E7091" w:rsidRPr="008E7EF8" w14:paraId="26681A71" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3257CF" w14:textId="77777777" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="7BD0A8A4" w14:textId="00A178C0" w:rsidR="007E7091" w:rsidRDefault="007E7091">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="625F98FB" w14:textId="02F4B05F" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="0EE29B2F" w14:textId="77777777" w:rsidR="007E7091" w:rsidRDefault="007E7091" w:rsidP="00AA4BEC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A1E69" w14:paraId="421C6A42" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="007E7091" w:rsidRPr="008E7EF8" w14:paraId="746B0F11" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F39592" w14:textId="76110B61" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="2D4C0762" w14:textId="30501B73" w:rsidR="007E7091" w:rsidRDefault="007E7091">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
-              <w:t>Address (include street or PO Box number, suburb, state and postcode)</w:t>
+              <w:t xml:space="preserve">Address (include street </w:t>
+            </w:r>
+            <w:r w:rsidR="00122B0F">
+              <w:t>or PO Box number, suburb, state and postcode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BDD18A" w14:textId="3AD1869A" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="58C40E72" w14:textId="77777777" w:rsidR="007E7091" w:rsidRDefault="007E7091" w:rsidP="00AA4BEC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A1E69" w14:paraId="19B83F78" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="007E7091" w:rsidRPr="008E7EF8" w14:paraId="17FE0DC9" w14:textId="77777777" w:rsidTr="002479EC">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5725389F" w14:textId="14927549" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="698262F6" w14:textId="28F26276" w:rsidR="007E7091" w:rsidRDefault="00122B0F">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Relationship to participant</w:t>
+              <w:t xml:space="preserve">Relationship to </w:t>
             </w:r>
-            <w:r w:rsidR="0026232A">
-[...4 lines deleted...]
-              <w:t>/applicant</w:t>
+            <w:r w:rsidR="002479EC">
+              <w:t xml:space="preserve">applicant / </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6972">
+              <w:t>participant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FA1303" w14:textId="264318A5" w:rsidR="006A1E69" w:rsidRDefault="006A1E69">
+          <w:p w14:paraId="4A1B64FD" w14:textId="77777777" w:rsidR="007E7091" w:rsidRDefault="007E7091" w:rsidP="00AA4BEC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DE3B0F2" w14:textId="77777777" w:rsidR="00AB47D0" w:rsidRDefault="00AB47D0">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="47A08953" w14:textId="77777777" w:rsidR="006A2C5C" w:rsidRDefault="006A2C5C" w:rsidP="00C52C22">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2C5C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part C: give consent to a person or organisation (continued)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4A9E96" w14:textId="77777777" w:rsidR="00466416" w:rsidRPr="00466416" w:rsidRDefault="00466416" w:rsidP="00E31088">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00466416">
+        <w:t xml:space="preserve">Consent is limited to 2 key contacts in the organisation. If your key contacts change, let us know so we can update who in the organisation you have given consent to. Contact us by calling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466416">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...36 lines deleted...]
-          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">1800 800 110 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280B60">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">in any of the ways listed under </w:t>
+      <w:r w:rsidRPr="00466416">
+        <w:t xml:space="preserve">or in any of the ways listed under </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_I">
-        <w:r w:rsidRPr="57CBDE3F">
+        <w:r w:rsidRPr="00466416">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do I return this form to the NDIA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00280B60">
+      <w:r w:rsidRPr="00466416">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BE95AD" w14:textId="6A245231" w:rsidR="001D02D4" w:rsidRPr="00B96FBF" w:rsidRDefault="001D02D4" w:rsidP="00B96FBF">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4E44802E">
+    <w:p w14:paraId="7BB2CEA2" w14:textId="77777777" w:rsidR="00466416" w:rsidRPr="00466416" w:rsidRDefault="00466416" w:rsidP="00E31088">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00466416">
+        <w:t xml:space="preserve">To give consent to an organisation, you need to give us the details for at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466416">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
+      <w:r w:rsidRPr="00466416">
+        <w:t xml:space="preserve"> key contact below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDC1CF0" w14:textId="202E1209" w:rsidR="006A2C5C" w:rsidRPr="006A2C5C" w:rsidRDefault="00466416" w:rsidP="00E31088">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00466416">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I am giving consent to an organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="NDISTable1"/>
+        <w:tblW w:w="5421" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5244"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00910D27" w:rsidRPr="008E7EF8" w14:paraId="5C847E0E" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C7506B" w14:textId="30C337AA" w:rsidR="00910D27" w:rsidRPr="008E7EF8" w:rsidRDefault="005A0C2B" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E64CFCB" w14:textId="57CAC345" w:rsidR="00910D27" w:rsidRPr="008E7EF8" w:rsidRDefault="005A0C2B" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910D27" w:rsidRPr="008E7EF8" w14:paraId="1D926868" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7CAB40" w14:textId="1CF3418B" w:rsidR="00072DAA" w:rsidRPr="008E7EF8" w:rsidRDefault="00194BB9" w:rsidP="00331A38">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Organisation name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699F7684" w14:textId="5064D485" w:rsidR="00910D27" w:rsidRPr="008E7EF8" w:rsidRDefault="00910D27" w:rsidP="00615835">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E04C88" w:rsidRPr="008E7EF8" w14:paraId="51792622" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A897B" w14:textId="23DA3C68" w:rsidR="00E04C88" w:rsidRPr="008E7EF8" w:rsidRDefault="00194BB9" w:rsidP="00E04C88">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Key contact’s first name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB91C22" w14:textId="5AF5B83F" w:rsidR="00E04C88" w:rsidRPr="008E7EF8" w:rsidRDefault="00E04C88" w:rsidP="00E04C88">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009120D1" w:rsidRPr="008E7EF8" w14:paraId="47A4B28D" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B21DF96" w14:textId="6FFFD03D" w:rsidR="00854A53" w:rsidRPr="008E7EF8" w:rsidRDefault="00194BB9" w:rsidP="00331A38">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Key contact’s surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8B64BE" w14:textId="4E47B41F" w:rsidR="00374D63" w:rsidRPr="008E7EF8" w:rsidRDefault="00374D63" w:rsidP="00194BB9">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914DC8" w:rsidRPr="008E7EF8" w14:paraId="40F04573" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA1EB70" w14:textId="3FBC0C13" w:rsidR="00866F7A" w:rsidRPr="008E7EF8" w:rsidRDefault="00194BB9" w:rsidP="00F41FC7">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Key contact’s position title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D20401" w14:textId="1AA0A47C" w:rsidR="00730AD5" w:rsidRPr="008E7EF8" w:rsidRDefault="00730AD5" w:rsidP="00C515B8">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00730AD5" w:rsidRPr="008E7EF8" w14:paraId="0FAB6638" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F6C178" w14:textId="5FF0E8E7" w:rsidR="00DB5287" w:rsidRPr="008E7EF8" w:rsidRDefault="00194BB9" w:rsidP="00DB5287">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Is this organisation </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> NDIS provider?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF9FEC4" w14:textId="61D66909" w:rsidR="00C20014" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1558356016"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00194BB9">
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5668DB21" w14:textId="5C0223D5" w:rsidR="00194BB9" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1181241246"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00194BB9">
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B77C43" w:rsidRPr="008E7EF8" w14:paraId="02954E2E" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B913AE1" w14:textId="30EECD91" w:rsidR="00D00B69" w:rsidRPr="008E7EF8" w:rsidRDefault="00C653CC" w:rsidP="00A66461">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C653CC">
+              <w:t xml:space="preserve">If they are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C653CC">
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C653CC">
+              <w:t xml:space="preserve"> NDIS provider, do they provide NDIS supports to you?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE0D16B" w14:textId="71C8CC32" w:rsidR="00B77C43" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="750396459"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C653CC">
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8C8349" w14:textId="660AAB83" w:rsidR="00C653CC" w:rsidRPr="008E7EF8" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1456397970"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C653CC">
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782DF0" w:rsidRPr="008E7EF8" w14:paraId="5A04DC59" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298C37AB" w14:textId="0317170D" w:rsidR="004A367A" w:rsidRPr="008E7EF8" w:rsidRDefault="005A0C2B" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005A0C2B">
+              <w:t xml:space="preserve">If they are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A0C2B">
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A0C2B">
+              <w:t xml:space="preserve"> NDIS provider, what is their provider number?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03406F92" w14:textId="354BAA4A" w:rsidR="00A5025B" w:rsidRPr="008E7EF8" w:rsidRDefault="00A5025B">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0C2B" w:rsidRPr="008E7EF8" w14:paraId="0F88BFE6" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310AC1A9" w14:textId="15697947" w:rsidR="005A0C2B" w:rsidRPr="005A0C2B" w:rsidRDefault="005A0C2B" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B42F57" w14:textId="77777777" w:rsidR="005A0C2B" w:rsidRPr="008E7EF8" w:rsidRDefault="005A0C2B">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0C2B" w:rsidRPr="008E7EF8" w14:paraId="64D190A7" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B550837" w14:textId="6CF7F451" w:rsidR="005A0C2B" w:rsidRPr="005A0C2B" w:rsidRDefault="005A0C2B" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4828EB24" w14:textId="77777777" w:rsidR="005A0C2B" w:rsidRPr="008E7EF8" w:rsidRDefault="005A0C2B">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486AF2" w:rsidRPr="008E7EF8" w14:paraId="54E49568" w14:textId="77777777" w:rsidTr="005A0C2B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D87DDA6" w14:textId="61D448B2" w:rsidR="00486AF2" w:rsidRDefault="00486AF2" w:rsidP="00292C46">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Address (include </w:t>
+            </w:r>
+            <w:r w:rsidR="00761C10">
+              <w:t>street or PO Box number, suburb, state and postcode)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604F14FA" w14:textId="77777777" w:rsidR="00486AF2" w:rsidRPr="008E7EF8" w:rsidRDefault="00486AF2">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C022B88" w14:textId="77777777" w:rsidR="00AA751C" w:rsidRDefault="00AA751C" w:rsidP="00CA7316">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Part_E:_You"/>
+      <w:bookmarkStart w:id="18" w:name="_Part_F:_I"/>
+      <w:bookmarkStart w:id="19" w:name="_Your_plan_management"/>
+      <w:bookmarkStart w:id="20" w:name="_Part_F:_Your"/>
+      <w:bookmarkStart w:id="21" w:name="_Part_H:_I"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00AA751C">
+        <w:t>Part D: choose the consent types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F9BE2C" w14:textId="77777777" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="007D3BE4" w:rsidP="007D3BE4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can choose the types of consent you want the person or organisation in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Part_C:_gGive">
+        <w:r w:rsidRPr="007D3BE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3BE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to have. To do this, please mark the relevant boxes in the checklists below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39019486" w14:textId="77777777" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="007D3BE4" w:rsidP="007D3BE4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I am providing consent for the person or organisation named in Part C to have the following types of consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E37D4AB" w14:textId="77777777" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="007D3BE4" w:rsidP="007D3BE4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consent to share information about my:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE66862" w14:textId="20E9B00C" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="863014596"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> key contact below.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>NDIS contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FB102D" w14:textId="14B16E64" w:rsidR="00F54F65" w:rsidRDefault="00B33E7B">
+    <w:p w14:paraId="583F3D49" w14:textId="6D406B99" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-73432087"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>assessments and reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1EF084" w14:textId="7F4D4F72" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="665212486"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>current NDIS plan, including my goals and aspirations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FDA701" w14:textId="31B32928" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-389886964"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>NDIS application outcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFCD442" w14:textId="5AE28B24" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1335573948"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>NDIS application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D67F4C5" w14:textId="659BD309" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-97877089"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>current NDIS funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0825E8BC" w14:textId="6563B712" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="625432119"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>previous NDIS funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315E2C7F" w14:textId="643AD385" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="551732472"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>previous NDIS plans, including my goals and aspirations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DDC075" w14:textId="7EA3CF8D" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-705016872"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>bank account details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2D0472" w14:textId="17B0B737" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1192578003"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>name, date of birth, NDIS participant number and NDIS participant status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C106F3E" w14:textId="4532BA86" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2030294043"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>address, email and phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D887197" w14:textId="7EDB3EE4" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1754037737"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>communication preferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567AA66A" w14:textId="54B396DC" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-201332449"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>correspondence preferences. For example, if I prefer to receive NDIS information in an email, letter or over the phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4F1450" w14:textId="37C8C667" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="794409909"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>disability or disabilities that are recorded in the NDIS system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CB18CF" w14:textId="35074931" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1055847412"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>informal supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38836536" w14:textId="6E9361EC" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1137876934"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:t>service providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CEA24F" w14:textId="0AE5452F" w:rsidR="007D3BE4" w:rsidRPr="007D3BE4" w:rsidRDefault="006C2069" w:rsidP="006C2069">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
             <w:bCs/>
-            <w:color w:val="6B2976"/>
+            <w:iCs/>
           </w:rPr>
-          <w:id w:val="1702995030"/>
+          <w:id w:val="-1256281827"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D3BE4" w:rsidRPr="007D3BE4">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A43C5AE" w14:textId="128E705A" w:rsidR="00D15284" w:rsidRDefault="00D15284" w:rsidP="00CA7316">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Part D: choose the consent types (continued)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316DED34" w14:textId="77777777" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="00A03A22" w:rsidP="00A03A22">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A03A22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consent to do these things on my behalf:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6131A97F" w14:textId="41039985" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="687344933"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t xml:space="preserve">submit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t xml:space="preserve"> NDIS application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49406386" w14:textId="3D3E9381" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1784620920"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>submit a request for assistive technology, home modifications or other specific supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4636E538" w14:textId="5C74DA4B" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          </w:rPr>
+          <w:id w:val="-1836067925"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>ubmit additional information requested by the NDIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43047181" w14:textId="76B95DBD" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="241379168"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>make a complaint or give feedback to the NDIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C834BBD" w14:textId="308AED5A" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidDel="0088799E" w:rsidRDefault="00000000" w:rsidP="006C2069">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="144789116"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            <w:docPart w:val="F9D76F2576434334AF64824EC5A54804"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...14 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
-      <w:r w:rsidR="024922F7">
-[...902 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          <w:id w:val="-1867060366"/>
+          <w:id w:val="713239559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A6715D">
+          <w:r w:rsidR="0029217A">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-              <w:lang w:val="en-US"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A6715D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0029217A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004730E4">
-[...3 lines deleted...]
-        <w:t>NDIS contact</w:t>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>tell the NDIA about change in my disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10286E" w14:textId="3CB7AA3B" w:rsidR="00BC2BBA" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73FD5E62" w14:textId="6E909404" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          <w:id w:val="-860278920"/>
+          <w:id w:val="-389807457"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00516396">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001D7846">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A46BEB">
-[...3 lines deleted...]
-        <w:t>assessments and reports</w:t>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>submit claims for my current plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02208ED2" w14:textId="4D420A57" w:rsidR="00516396" w:rsidRDefault="00B33E7B" w:rsidP="00A6715D">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A1AD5CD" w14:textId="21EA95AA" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="00000000" w:rsidP="006C2069">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...891 lines deleted...]
-          <w:id w:val="732276885"/>
+          <w:id w:val="1141850613"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            <w:docPart w:val="F9D76F2576434334AF64824EC5A54804"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtContent/>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-99420035"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00DA6AAE">
+          <w:r w:rsidR="0029217A">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D012A3" w:rsidRPr="00531D56">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0029217A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F2BC3">
-[...21 lines deleted...]
-        <w:t>pplication</w:t>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>ask to review a decision made by the NDIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1490AB56" w14:textId="511BEA9F" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00280B60">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52891195" w14:textId="4713947F" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          <w:id w:val="-1375536921"/>
+          <w:id w:val="1499387128"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>ask for a plan variation</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1104963364"/>
           <w:placeholder>
-            <w:docPart w:val="6FFA554BE9194192BE6A5C0B17FF6910"/>
+            <w:docPart w:val="F9D76F2576434334AF64824EC5A54804"/>
           </w:placeholder>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
-[...7 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
-      <w:r w:rsidR="00DA6AAE">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="23051BE3" w14:textId="0C786540" w:rsidR="00722D78" w:rsidRDefault="00B33E7B" w:rsidP="00D4015F">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F74617C" w14:textId="7A1F7581" w:rsidR="00A03A22" w:rsidRPr="00A03A22" w:rsidRDefault="0029217A" w:rsidP="006C2069">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...5 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-1128402168"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D4015F" w:rsidRPr="00531D56">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D4015F">
-[...9 lines deleted...]
-        <w:t>additional information requested by the NDIA</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A03A22" w:rsidRPr="00A03A22">
+        <w:t xml:space="preserve"> the above</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55157178" w14:textId="77777777" w:rsidR="00D4015F" w:rsidRPr="00531D56" w:rsidRDefault="00B33E7B" w:rsidP="00D4015F">
-[...425 lines deleted...]
-    <w:p w14:paraId="3F0D9B77" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00C44703" w:rsidRDefault="006D525E" w:rsidP="006D525E">
+    <w:p w14:paraId="224D0AEF" w14:textId="77777777" w:rsidR="003D2E55" w:rsidRPr="00C44703" w:rsidRDefault="003D2E55" w:rsidP="003D2E55">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Consent to change my:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0812027E" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="006D525E" w:rsidP="006D525E">
+    <w:p w14:paraId="00A93943" w14:textId="7D7318DF" w:rsidR="003D2E55" w:rsidRPr="00A6715D" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:id w:val="-740019354"/>
+          <w:id w:val="1476419636"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D525E">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006D525E" w:rsidRPr="00A6715D">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> communication preferences</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2E55" w:rsidRPr="00A6715D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>personal details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4830BA8E" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00A6715D" w:rsidRDefault="00B33E7B" w:rsidP="006D525E">
+    <w:p w14:paraId="770668EC" w14:textId="16D1C852" w:rsidR="003D2E55" w:rsidRPr="00A6715D" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:id w:val="859234585"/>
+          <w:id w:val="699590319"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D525E">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006D525E" w:rsidRPr="00A6715D">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> correspondence preferences</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2E55" w:rsidRPr="00A6715D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>communication preferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1071BDEB" w14:textId="77777777" w:rsidR="006D525E" w:rsidRPr="00280B60" w:rsidRDefault="00B33E7B" w:rsidP="006D525E">
+    <w:p w14:paraId="4BF41EAB" w14:textId="6C1D92A4" w:rsidR="003D2E55" w:rsidRPr="00A6715D" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:id w:val="-476218868"/>
+          <w:id w:val="264959375"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006D525E">
+      <w:r w:rsidR="003D2E55" w:rsidRPr="00A6715D">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D525E" w:rsidRPr="00280B60">
+        <w:t>correspondence preferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C1B40" w14:textId="6959CA27" w:rsidR="00342B8A" w:rsidRDefault="0029217A" w:rsidP="0029217A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...85 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Heading2Char"/>
-[...2 lines deleted...]
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:id w:val="303595766"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-1726129218"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="000E3E95">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="Heading2Char"/>
-[...2 lines deleted...]
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000E3E95">
+      <w:r>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5424A" w:rsidRPr="005C0F94">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D2E55">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">If so, please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A27CB3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2E55" w:rsidRPr="00280B60">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>tell us</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A27CB3" w:rsidRPr="005C0F94">
+        <w:t>ll of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D2E55" w:rsidRPr="00280B60">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5424A" w:rsidRPr="005C0F94">
+        <w:t xml:space="preserve"> the above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDDE35" w14:textId="53240426" w:rsidR="009C68E1" w:rsidRPr="00B95666" w:rsidRDefault="00B95666" w:rsidP="00B95666">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>what this is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5424A">
+      </w:pPr>
+      <w:r w:rsidRPr="00B95666">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> below:</w:t>
+        <w:t>Are there other things you want the person to do on your behalf, or information you want to share:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...37 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="244DCEFC" w14:textId="77777777" w:rsidR="003D2E55" w:rsidRPr="003D2E55" w:rsidRDefault="003D2E55" w:rsidP="00342B8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDAF506" w14:textId="5339C4E7" w:rsidR="003F7666" w:rsidRDefault="003F7666" w:rsidP="00CA7316">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We’ll do our best to include </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> If we’re unable to do this, we’ll let you know and explain why.</w:t>
+        <w:t>Part E choose the consent length</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5860C669" w14:textId="247BB166" w:rsidR="00976243" w:rsidRDefault="00B468BD" w:rsidP="00B468BD">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> person or organisation in </w:t>
+    <w:p w14:paraId="08DEB0CA" w14:textId="77777777" w:rsidR="00831293" w:rsidRPr="00831293" w:rsidRDefault="00831293" w:rsidP="00831293">
+      <w:r w:rsidRPr="00831293">
+        <w:t xml:space="preserve">You can choose how long you want the person or organisation in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_C:_gGive">
-        <w:r w:rsidR="00750D94" w:rsidRPr="4E44802E">
+        <w:r w:rsidRPr="00831293">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00750D94">
-[...24 lines deleted...]
-        <w:t>, please record this below.</w:t>
+      <w:r w:rsidRPr="00831293">
+        <w:t xml:space="preserve"> to have consent. To do this, please mark the relevant box. If you want the consent to end on a set date, please record this below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB0D4B2" w14:textId="6B79AB1D" w:rsidR="00D5424A" w:rsidRPr="001055C7" w:rsidRDefault="00D5424A" w:rsidP="0064345E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="6230F6DE" w14:textId="77777777" w:rsidR="00831293" w:rsidRPr="00831293" w:rsidRDefault="00831293" w:rsidP="00831293">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001055C7">
+      <w:r w:rsidRPr="00831293">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">How long are you </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> consent for?</w:t>
+        <w:t>How long are you giving consent for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53577DA2" w14:textId="77777777" w:rsidR="00DA4A4D" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B7B996A" w14:textId="3BCF9788" w:rsidR="00831293" w:rsidRPr="00831293" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...8 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="1889615217"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0096719A" w:rsidRPr="00815279">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0096719A" w:rsidRPr="00815279">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> One time only</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00831293" w:rsidRPr="00831293">
+        <w:t>One time only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E87C39F" w14:textId="5E7B9D52" w:rsidR="00401945" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1FB9272A" w14:textId="32266562" w:rsidR="00831293" w:rsidRPr="00831293" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...5 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-1303764862"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
-[...107 lines deleted...]
-        <w:t>__</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00831293" w:rsidRPr="00831293">
+        <w:t>Until a set date</w:t>
+      </w:r>
+      <w:r w:rsidR="00831293">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0092682A">
+        <w:t>(please select date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A48308" w14:textId="6DBEF0EE" w:rsidR="0096719A" w:rsidRPr="003B2FAA" w:rsidRDefault="00B33E7B" w:rsidP="00836189">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="499233EC" w14:textId="5E3B3193" w:rsidR="00831293" w:rsidRDefault="0029217A" w:rsidP="0029217A">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...5 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-1798212019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003F3FE3">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00217E1D" w:rsidRPr="00815279">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00831293" w:rsidRPr="00831293">
+        <w:t>Ongoing (enduring)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEDF592" w14:textId="7DCBFC92" w:rsidR="00CA7316" w:rsidRPr="005D1779" w:rsidRDefault="00CA7316" w:rsidP="005D1779">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7316">
+        <w:t>Part F: your declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3C109291" w14:textId="77777777" w:rsidR="004E7BF7" w:rsidRDefault="00086953" w:rsidP="00086953">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00217E1D">
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Ongoing (enduring)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">This part needs to be signed by whoever completes this form. This may be the participant, applicant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086953">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...57 lines deleted...]
-          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> child representative, plan nominee or legally appointed decision maker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5F00A6" w14:textId="3B3B4AEF" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="3AF32546">
-      <w:r>
+    <w:p w14:paraId="2FD46A46" w14:textId="701A4D33" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00086953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>I confirm that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A8BC78" w14:textId="514F7554" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00E745BA">
+    <w:p w14:paraId="02FDC963" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand I can get further information about how the NDIA handles my personal information from the Privacy Notice or Privacy Policy on the NDIS website. I can find this information on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00086953">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
           </w:rPr>
           <w:t>NDIS website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EA70EC">
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F581E9" w14:textId="3C87CCD9" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D239927" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">I understand I have given the NDIA consent to give information about me to the third party or parties I have listed at </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Part_C:_Give">
-        <w:r w:rsidRPr="4E44802E">
+        <w:r w:rsidRPr="00086953">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
           </w:rPr>
           <w:t>Part C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19530B1B" w14:textId="44B2B02C" w:rsidR="008C44A5" w:rsidRDefault="542C6362" w:rsidP="008C44A5">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="39B7643B" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I understand that the third party or parties I have given consent to will be able to access my information and/or act on my behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DDD78A" w14:textId="011363C2" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> for a third party to act on my behalf at any time.</w:t>
+    <w:p w14:paraId="4B8D0DF7" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I understand I can take away or change my consent to share information and/or my consent for a third party to act on my behalf at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A27C9C" w14:textId="4746CA55" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7D5D9119" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>I confirm the information provided in this form is complete and correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32933E58" w14:textId="326B1A1E" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="09945A28" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>I understand giving false or misleading information is a serious offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CB8F5B" w14:textId="26E0DA8E" w:rsidR="008C44A5" w:rsidRDefault="008C44A5" w:rsidP="008C44A5">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1B535D91" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand this information is protected by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the NDIA can only share it with someone else where Commonwealth law allows, or requires it, or where I give consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1812BE8E" w14:textId="7108484D" w:rsidR="00F26F33" w:rsidRDefault="00F26F33" w:rsidP="008C44A5">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68393D85" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00FD1D60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>I have given my consent freely and no one has pressured me into doing so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4665058D" w14:textId="48DE3777" w:rsidR="00F92168" w:rsidRDefault="008C44A5" w:rsidP="00EC3F1E">
-[...7 lines deleted...]
-        <w:r w:rsidR="00B1076D" w:rsidRPr="00F76EA8">
+    <w:p w14:paraId="76F9F9D8" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00086953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>You can find out more about how we collect, use and disclose your personal and sensitive information on our website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00086953">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B1076D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="4E44802E">
+      <w:r w:rsidRPr="00086953">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>). Search ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Privacy</w:t>
       </w:r>
-      <w:r w:rsidR="003F5B88">
-[...6 lines deleted...]
-        <w:t>our privacy policy.</w:t>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>’ to find our privacy policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026AD5F4" w14:textId="6C2BA3D6" w:rsidR="008860AA" w:rsidRPr="00A9028F" w:rsidRDefault="7ADF9963" w:rsidP="4E44802E">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EF2CE33" w14:textId="77777777" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00086953">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> we’ll let you know and explain why.</w:t>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If we don’t agree to your request, we’ll let you know and explain why.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B89B94B" w14:textId="48C393AE" w:rsidR="008860AA" w:rsidRPr="00A9028F" w:rsidRDefault="008860AA" w:rsidP="4E44802E">
-[...1 lines deleted...]
-        <w:t>Please sign here to give your consent as indicated in this form.</w:t>
+    <w:p w14:paraId="73DD68BE" w14:textId="6D7A0E4E" w:rsidR="00086953" w:rsidRPr="00086953" w:rsidRDefault="00086953" w:rsidP="00086953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please sign </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086953">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to give your consent as indicated in this form.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:topFromText="142" w:bottomFromText="142" w:vertAnchor="text" w:tblpY="1"/>
-[...11 lines deleted...]
-        <w:tblDescription w:val="Three rows with two columns. The first column is for the title (for example, signature, name, date). The second column is for your response"/>
+        <w:tblStyle w:val="NDISTable1"/>
+        <w:tblW w:w="5421" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4535"/>
-        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="6094"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E571C6" w:rsidRPr="00A9028F" w14:paraId="594F0F9C" w14:textId="77777777" w:rsidTr="0791B8EF">
+      <w:tr w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w14:paraId="03FD1E6E" w14:textId="77777777" w:rsidTr="002E5359">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C92CEB0" w14:textId="7AAFCE13" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
+          <w:p w14:paraId="6E100883" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
             <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7823799B" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EC3D44">
+            <w:r w:rsidRPr="008E7EF8">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w14:paraId="02857CD3" w14:textId="77777777" w:rsidTr="002E5359">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208523D3" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7EF8">
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBC2288" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w14:paraId="032152BC" w14:textId="77777777" w:rsidTr="002E5359">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56124DB8" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173C65FD" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w14:paraId="5ED26638" w14:textId="77777777" w:rsidTr="002E5359">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306FB623" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
+            <w:pPr>
+              <w:pStyle w:val="TableBody0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5329" w:type="dxa"/>
+            <w:tcW w:w="6094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="170FEEF6" w14:textId="4FACBF01" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4916AF02" w14:textId="1A9A96F8" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
+          <w:p w14:paraId="48AB2D44" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
             <w:pPr>
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="641C3B36" w14:textId="07A21D52" w:rsidR="00E571C6" w:rsidRPr="00A9028F" w:rsidRDefault="00E571C6" w:rsidP="00E571C6">
+          <w:p w14:paraId="69F45E4C" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="008E7EF8" w:rsidRDefault="00647EF9" w:rsidP="002E5359">
             <w:pPr>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableBody0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BBD9134" w14:textId="77777777" w:rsidR="00A44349" w:rsidRPr="00EA70EC" w:rsidRDefault="00A44349" w:rsidP="00EA70EC">
-[...1 lines deleted...]
-        <w:pStyle w:val="1Normal"/>
+    <w:p w14:paraId="1BDC50AF" w14:textId="77777777" w:rsidR="00647EF9" w:rsidRPr="00CA0E75" w:rsidRDefault="00647EF9" w:rsidP="001C6734">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Heading1Char"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A44349" w:rsidRPr="00EA70EC" w:rsidSect="00F92168">
-[...3 lines deleted...]
-      <w:pgMar w:top="1247" w:right="1021" w:bottom="1247" w:left="1021" w:header="142" w:footer="561" w:gutter="0"/>
+    <w:sectPr w:rsidR="00647EF9" w:rsidRPr="00CA0E75" w:rsidSect="000003AB">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1440" w:bottom="1701" w:left="1440" w:header="567" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A5943B6" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="230ACD62" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D876918" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="00EC4E78" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
+    <w:p w14:paraId="7075F6D3" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="788AEEC4" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="04F6C79F" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="0A54E054" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="752EA784" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="19DD6B37" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="5E66E4FC" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="2C6B86BE" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="341CEFC8" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="55278D71" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63AD5C74" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="259A79B0" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC0B3A1" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4543914A" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
+    <w:p w14:paraId="323B1DFE" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="20FA76F0" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="43B18A9D" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="0D1F7012" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="0A1B1D83" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="4D47DC31" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="58D72714" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="51031DF4" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="7FA104DC" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="5F44695A" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71640D18" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="021983CA" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMePro">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMe-Bold">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...51 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-816415908"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-401223638"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4E0B5C59" w14:textId="277C53E7" w:rsidR="00AE1653" w:rsidRDefault="00AE1653">
+      <w:p w14:paraId="6A6E529D" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="0008609C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
         </w:pPr>
         <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="256437C4" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="0008609C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="10BC0ECE" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="1990BBF2" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="6086F4D9" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="346C230B" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="33891A4A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="2DC252B0" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="12EB008F" w14:textId="77777777" w:rsidR="00F163E0" w:rsidRDefault="00F163E0"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="526686530"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="32EB4DC5" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="0008609C" w:rsidRDefault="00E517CA" w:rsidP="000003AB">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4513"/>
+            <w:tab w:val="center" w:pos="4536"/>
+          </w:tabs>
+          <w:spacing w:after="200"/>
+        </w:pPr>
+        <w:r w:rsidRPr="0008609C">
+          <w:t>ndis.gov.a</w:t>
+        </w:r>
+        <w:r w:rsidR="00C22A9B">
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidR="00CE7C64" w:rsidRPr="00CE7C64">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00CE7C64" w:rsidRPr="00965145">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="2118095445"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="709C7344" w14:textId="77777777" w:rsidR="00FB6E6D" w:rsidRPr="0008609C" w:rsidRDefault="00E517CA" w:rsidP="00E517CA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4513"/>
+          </w:tabs>
+          <w:spacing w:after="200"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="0008609C">
+          <w:t>ndis.gov.a</w:t>
+        </w:r>
+        <w:r w:rsidR="004A0C19">
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008609C">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F15AB6E" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="02771518" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5E6AFC" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="79246B27" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F41EFCD" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00E41B2B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5FA1C755" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9945EA" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E81D892" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B" w:rsidP="00F92168"/>
+    <w:p w14:paraId="5C68FFC3" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="4328CDA8" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="0F667C80" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="69C30580" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="79B6F8E1" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="7B76D9D4" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="198F913B" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="33C3379C" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="633937D5" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B" w:rsidP="005C7C78"/>
+    <w:p w14:paraId="251FD041" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B591F4A" w14:textId="77777777" w:rsidR="00B33E7B" w:rsidRDefault="00B33E7B">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D505572" w14:textId="77777777" w:rsidR="00B3026B" w:rsidRDefault="00B3026B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="204905D5" w14:textId="312280DB" w:rsidR="00F81CD0" w:rsidRPr="00F92168" w:rsidRDefault="00FA7EE3" w:rsidP="00F92168">
+  <w:p w14:paraId="4D962ACD" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="005C7C78">
     <w:pPr>
-      <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...22 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  </w:p>
+  <w:p w14:paraId="14F4D344" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="0F59948C" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="7AA48537" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="14977E54" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="12D60CFF" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="38BD5A1E" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="005C7C78"/>
+  <w:p w14:paraId="533715AD" w14:textId="77777777" w:rsidR="00F163E0" w:rsidRDefault="00F163E0"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66C95B42" w14:textId="6C69B9CC" w:rsidR="00B476C2" w:rsidRPr="0025303C" w:rsidRDefault="002B27DE" w:rsidP="00000791">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="3400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r w:rsidRPr="005C7C78">
+      <w:rPr>
         <w:noProof/>
-        <w:spacing w:val="-10"/>
-[...43 lines deleted...]
-      </w:drawing>
+        <w:color w:val="F9FAF9" w:themeColor="background2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F10A14" wp14:editId="73788B80">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7559675" cy="10688320"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Rectangle 7">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7559675" cy="10688320"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </a:blipFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict>
+            <v:rect w14:anchorId="6288D82B" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8&#10;XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiKjw9G&#10;nCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn/AE4&#10;ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZmSif&#10;UbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto8v8v&#10;rLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo5OTr&#10;JBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhNg8qI&#10;QB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R0c7Y&#10;e6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0dFVp&#10;XgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40yLRy&#10;wi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL1xq7&#10;6i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR1TgG&#10;j9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//AwBQ&#10;SwMECgAAAAAAAAAhADoXkxaPRAAAj0QAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAATYAAAG2ggGAAAAF+HKXgAAAAlwSFlzAAAXEQAAFxEByibzPwAAIABJREFUeNrs&#10;3X9wnXW94PGPWopprFICJYZQbIHUwAVDleD2ioJwu9UqP6546ToscndbuRfGWezecRzhMsrVGeI6&#10;hbsE/EHdQbzDrS5cKIJ0ulSKsFGiWwLcJja1TQshhkJoS00KbcH9o7YW6K/kc5JzTvJ6/cOQnvM8&#10;3+f7nHSm7/k+5/u2/3H5//xjAAAAAECZe7V/++ZrfvLfJ430ed9u6gEAAABg6AQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgIRx215+xSwAAAAAUPZ2bt/ZX4zzjnu+40WzDwAAAMBo8LtinNQjogAAAACQ&#10;ILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAA&#10;kCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAA&#10;AJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAA&#10;AACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwA&#10;AAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhs&#10;AAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQI&#10;bAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAk&#10;CGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAA&#10;JAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAA&#10;ACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAA&#10;AAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsA&#10;AAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIb&#10;AAAAACQIbAAAAACQILABAAAAQILABgAAAAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkC&#10;GwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAAAAAJ&#10;AhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAA&#10;CeNMAYw+4yeMi3Ov+Ficft5pUTO1+pDf19HaGase64iWO1tj+8DOQZ/38NO2xbtOfykqTtkYbz/y&#10;je/vf7QmBjqOiG2tlW4QAAAAo4rABqPQEbXviTnzZw36ffWNdVHfWBftv1gdGzv7Dvl9hx23PY78&#10;mw1xeP3m/b6m8qyeqDyrJ3b+x8p44ccnxI7Ow90oAAAARgWPiAIpFY39ccwXVx0wru1t3PH98d4v&#10;PxUVjf0mDwAAgFFBYAOG7LC6V+PoL7S/5XHQQ3H0F9pFNgAAAEYFgQ0Y2l8eE16PY+a1p45RdXFn&#10;vOOonSYTAACA8v43sikAhmLCR14e0sq1N/wFdOTOmPjxPpMJAABAWRPYgCE54ryughzn3bOeibdP&#10;eN2EAgAAULYENmDQDqt7Nb16bW+H/8U2kwoAAEDZEtiAQTusentBj/eOI3aYVAAAAMqWwAYM/i+O&#10;d75W0OONO+JVkwoAAED5/jvZFAAAAADA0AlswKC9/so7Cnq8nZsPN6kAAACULYENGLQdXYUNYjt6&#10;BTYAAADKl8AGDNqOZ8fHzg2VhTve7wQ2AAAAypfABgzJy4/XFOY4y6bE6wP+KgIAAKB8+VctMCQD&#10;j707vYrt9ZfGxcv3H20yAQAAKGsCGzAkrw+8PV64/cR4/aVxQz7GC//yfqvXAAAAKHv+ZQsM2Y5n&#10;x8fzN58y6Mj2+kvj4oXvnxyvPlVhEgEAACh7AhuQsuPZ8fH7b50a235zaI96bvvN0fH8zafEttZK&#10;kwcAAMCoMM4UAFmvvTguXvju++Kw42qi4vStUXHSS3F4/eY9f75zQ2UMrK6K/rYjYkenHUMBAAAY&#10;XQQ2oGB2PDs+djxbFS9HlckAAABgzPCIKAAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACTY5oGxN&#10;qp0Y1dOr432nTYmjjzsqGmfP2OfrOlo7o3fd87G2rStefKYvNna+GNsHdpbktRwz9eioqjkyzpl7&#10;1n6vZd2T6+P3a3tjw8pnYlP3Vh+ENxk/YVxMrjsqjppSFSc0TI2I2O98RkT0dPXG6sfXxMDWbfH7&#10;tb3R89ve2Ny9peQ+IwAAAJQugY1hMb7ysJjx6VPj2LqaqDyicr/xK+LPAayv56V4cunTB4xGlVUV&#10;cepf1ccHZ58e9Y11hzSW+sa6qG+se0NkeeC2ZbH68d/FupYNRZujyqqKOOkvp8Vf/vWHB30te8/d&#10;z3/0i1j7y66iBaFpM4+P6WeeGBMmVhz0Xu+OWRERz3X2xMr7nirIuCurKmJKQ22cMWfGAc+/LzVT&#10;q6NmavVbft66dGU8teLfY83/XRf9fdv8UgMAALBfAhvDYsrpx8al111ySK/dOxqd8pH6uOXyH7zl&#10;NZVVFXHGRafHxQsuKMj45syfFXPmz4qO1s548PsPjWhoK+S17J67nq7euGfh/dGxfM2I3+sFi648&#10;5Ne+OWa9MvBqtN23asjnnlxXFR+c0xBz5s8q+HU1zv5zrGtdujIeu+tXRQ2yAAAAlC6BjWHxjsPe&#10;MaT31TfWxaTaiW9YxdZw/ikx74bLhmWcuwPVw4sfjaW3LB/2lUr1554UFy341D5XTGXUTK2Oq26e&#10;F61LV8ZPF/5s1H++Kqsq4qOXzRyWsLYvu2NbMYIsAAAApU9gY1i8/MLQvxus8qjK2NS9NcZPGBdz&#10;v/GZQT/yNxTnzD0rpp95UnznikXD8r1m4yeMi0//w+wDfhdYITTOnhG102ui5Z7HR+1na9rM42Pu&#10;NX9d8Eh5KEY6yAIAAFAe7CJKyTlqSlVMqp0Y//C/vzgicW23mqnV8U/Lro3ahsKGm0m1E2P+rZ8f&#10;9ri293UU6lHaUnP2vJmxYNGVRYlreztn7lnx3+74u5g283i/sAAAAAhslJ4TGqbG339vXtEiymXf&#10;/E8xqXZiQY41qXZi/P335h3yJgbs39nzZpZUOKyZWh0LFl0Z4ydYCAwAADDWCWyUnHPmnlXUFUo1&#10;U6vjc9/4m3Q4qayqKGooHE1KLa7trVi7twIAAFA6BDaGxbZN5f3dVPWNdTHj/NOG/P7xE8bFZ645&#10;X1wrxL0496SSjWt3LVziBgEAACCwMTxe2/Fa2V/DpdddEpPrqob03hnnnzai3x83WlVWVcRVN88r&#10;2fH9+p4n3CQAAAAENjiQD85pGPR7JtdVxaXXXWLyCmD2VeeW7NjuWrjELqIAAABEhMAGBzRn/qyo&#10;rKoY1Hs++9ULTVwBTKqdOGI7rw5WT1dvtNzZ6iYBAAAQERG2v4ODmNJQGx3L1xzSaxvOP8WOoQXy&#10;gdmnFvR4rUtXRv/m/niusydeGXg1jpj8nqiqOTKqpx0z6Hu2+Jv/ZnMDAAAA9hDY4CDOmDPjkALb&#10;+Anj4pNXzCr4+TtaO2Pdk+vj92t79/zsvSdUx7QPvG9Ux7yZF52ZPsYDty2Lpx9eFd1tvQe9d5Pr&#10;jooTPzQtZl505gE3p3h48aOxrmWDXwwAAAD2ENgYFgObXhmW4z5w27JY/9Qz0ffsS7G5e8tbVhFN&#10;rquKquOOjDPmzCjYJgONs2fE4mvvPuiKpdqGYwu6a+hdC5fEk0ufjk3dW9/yZ22xKiJ2PUb5gdmn&#10;luwum0M1ua4qNZc9Xb2x6Et3xMbOvkN6/faBndHd1hvdbbse/axtODY+8YXz9hkwf/6/HvELDgAA&#10;wBsIbAyL13a8XtDj3bVwSfz6nicO+qXyGzv7YmNnX3QsXxNLv/tQfParFxZkldfkuqMOugrqIxd/&#10;uCDXOpg4tKl7a6xY1BK/vueJmH3VuSX7nWWDVfP+XKi845p/PeS49mbbB3bGupYNcUvLD6L+3JPi&#10;ogWf2hP7Fs67dZ/BEwAAgLFNYKOkDXYl0t42dvbFbVf+MObf+vl0ZDtqStUBA9uk2okFWTHXunTl&#10;Ia2We7P+vm1x9/X3x9q2rph3w2Vlf9+PmPye1BweLIYeqo7la2LtL2+Ok8+bHi8+01ew4wIAADC6&#10;2EWUkpZZiRSxazXSndf+JD2O955w4BVV0z9yUvocPV298dOFP0t9eX7bfati4bxby/6+V9UcOeT3&#10;drauKehYtg/sjLb7VolrAAAA7JfARsl6ePGjBYkam7q3xl0Ll6SOMWFixQH//IOzT0+P856F9xfk&#10;8cN1LRviX67/8Zj93NQ1nuSXBwAAgBElsFGynnjo6YId63e/WZd6f/W0Y/b7Z5VVFelHUDtaOw9p&#10;p9JDtW7l2N3lsnH2jJhcV+UXCAAAgBEjsFGy/vDiHwp2rE3Pbkm9/0AB7Zjpk9Pje/D7D7nhBTTv&#10;xsuitqHaRAAAADAiBDZKVua7197sYLuPZkw5+dj0MbrbnnPD9zKwNXe/aqZWx1fu/FJ84kvnxqTa&#10;iSYUAACAYSWwMWa0Ll05LMedcvJxqfc/cNuy1MYGo9Hv1xZmQ4E582fFPy27Ni5beEnUn3tSjJ9g&#10;42QAAAAKz782GTP6N/cPy3EbZ89IvX/9U8+4OW/ycgEfD959j3bfp9alK+PXD6yMZ9q6h3VlIwAA&#10;AGOHwAYJlVUV6WP0PfuSiXyT51dvHLZj7x3bOlo74/8tfSJWP7amIDu4AgAAMDYJbJSkjtbOshhn&#10;ZdWE9DEK+V1zo0V/37ZoXboyvTrwYOob6/ZsYCG2AQAAMFQCGyWpd93zZTHOdx31rtT7yyUkFsNj&#10;d/1q2APb3vaOba1LV8Zjd/0q1rVscCMAAAA4KJscQMK7k4GtXEJiMaxr2VC0ANk4e0YsWHRlXHX7&#10;f41pM493MwAAADgggQ0oWUtueqCo569vrNsT2ibXVbkhAAAA7JPABkX0XGePSTiA7rbeuGvhkqKP&#10;o76xLq6798vRcP4pbgoAAABvIbBBEb0y8KpJOIgVi1ri4cWPlsRY5t1wWZw9b2aMn+DrKwEAAPgz&#10;gQ0oeT/99tJ44LZlJTGWixdcEOde8TE3BQAAgD0ENqDkbR/YGQ/euDwWfeWOkhjPnPmz4sNzZ7gx&#10;AAAARITABpSRtvtWxfUXfital64s+lguve4SGx8AAAAQEQIbFNV7T6g2CYO0sbMv7ljw41g479bo&#10;aO0s6lg++9UL3RAAAADCN3VDEU2YWGEShmhdy4a4peUHUdtQHaeec0rMmT9rxMdQ31gXtQ3V0d3W&#10;64YAAACMYQIbFFH1tGNMQlJ3W290t/XGL+5oiSkNtXHGnBnROHvkvh/t1HNOEdgAAADGOIENEnp+&#10;mwsr9Y11JrFA+vu2RcfyNdGxfE3c/c374pjpk2P6mScO+8q20887LR68cbkbAAAAMIYJbFBkk+uq&#10;YmNnn4kooP6+bbGuZUOsa9kQD964PGobqqP2/TXxwdmnFzxq1kytjor3HB7btrxq4gEAAMYogQ0S&#10;NndvSR+j6rgjBbZhtvsx0l8tXhmTaifGB2afGjMvOjNqphZmk4nDKsYJbAAAAGOYXUQhYfvAzujp&#10;yj0mesacwn9f2PgJh7k5+7Gpe2usWNQS3/7szbHoK3cU5JjvfPc7TSwAAMAYJrBB0urH16Te3zh7&#10;RlRWFXY30aOmVLkxB7F9YGe03bcq/nHWN9KRFAAAgLFNYIOktW1d6WOccdHpJrJINnVvjcXf/DcT&#10;AQAAwJAJbJCU3Uk0IuLiBRcUdBXbaWf/hRszCOtaNpgEAAAAhkxgg6SNnX0FecRw9lXnFmQ8lVUV&#10;0Th7xqiZ3w/PnRFffeBL8eG5M2L8hNLcl+WVl1/xiwAAADCGCWxQAE889FT6GOfMPSvOnjczdYzx&#10;E8bFZ645f9TMa8P5p8Sl110SNVOr49LrLon5t34+ps08vuDnmVyX+86613a87pcAAABgDBPYoACe&#10;fnhVQY5z8YIL4ux5M4e0UmtS7cSY+43PFGT1Ws37q4s+p5NqJ8a8Gy57w8/qG+tiwaIr4zPXfSpq&#10;GwozxvETxsXsvzsvdYz+vm1+CQAAAMawcaYA8rrbeqOnqzdqpuajz8ULLoiZF50Z9yy8P9b+siu2&#10;D+w84OtrG6rjxA9Ni4sXXFCw6zmhYWq03beqqHP68f/ysf3+2Tlzz4pz5p4VHa2d8fMf/SKeaese&#10;UuSaVDsxPr3gk6ko+cBty/wCAAAAjHECGxTIz7637C0rroaqZmp1XHXzvIiIaF26Mjpb18QrA6++&#10;4TUnNEyN6WeeVJCo92bnzD0rIiKeeOjp+MOLf4j+voERXaVV21C9ZwwHUt9YF/WNdXvm6akV/x49&#10;v+2NjZ19+31PZVVFHDN9ckw/88SYM39WeqyrH/+dDz8AAMAYJ7BBgbQ/tLpgq9j21jh7RlE2Ldi9&#10;SiwioqO1M265/Acjdu4Lrp6Tnqeert5Y/fiat1xTIfV09UZ323M+/AAAAGOcwAYFsn1gZ0FXsZWS&#10;3avERsK0mccX5Hw1U6uHZXXf3lruefygj/ACAAAw+tnkAApo9yo2hu4TXzivLMbZ09UbLXe2umEA&#10;AAAIbFBI2wd2xh3X/KuJGKJCrV4bCfcsvN/qNQAAACJCYIOC627rjbsWLjERQzD9zBPLYpwPL340&#10;OpavccMAAACICIENhsWKRS3RunSliRikbVu3lfwYO1o746ffXupmAQAAsIfABsNk8bV3i2yD1HJn&#10;azy8+NGSHV9PV2/cee1PPBoKAADAGwhsMEy2D+wsamRbOO/Wko5V+5uzu6+/PxZ95Y6SG1vr0pXx&#10;nSsWxaburT7cAAAAvIHABsNod2R74LZlI3bOnq7euP7Cb8W6lg2x9JblZbmradt9q+IfZ32jZALh&#10;A7cti8XX3i2uAQAAsE8CGwyz7QM748Ebl8ctX1w07LHrgduWxbc/e3Ns7OyLiIj+vm3xnSvy5y1G&#10;pNvUvTXuvv7+uOFzNxYttHW0dsYNn7sxHrxxucdCAQAA2K9xpoDh0tHaGfWNdSUznoEif4F+x/I1&#10;sfaXN8fMzzXGxQsuKOixW5eujKXffWhPWNvbpu6t8Z0rFsWnF3wyGmfPGNLxf/6jR4o2b91tvdHd&#10;dn88uviXcfJHpxd87vb32X3w+w/FupYNfpEBAAA4qLddVf/lP5oGhsPkuqo4+aPTo6rmyD0/O2fu&#10;Wft87d4rlJ7r7Imn/09H9PcVNohVVlXEqX9VH8fW1ez52fQzT4qaqdVveW3r0pXRv7k/IiL6el6K&#10;9l+s3me8GqrxE8bFCf9hanz8P390yBGyp6s3Wu55fFBjmzbz+Jh+5okxZ/6sg7724cWPxtq2rtiw&#10;8pkDPhpZ21AdJ35o2p77XHlE5T5DXk9Xb6x+fM2e/1/b1hXtD60e9Mqw8RPGRW3DsTHl5GPjlI/U&#10;FyzidrR2xqrHOgp+rwEAABhRjzS3N5090icV2KDIKqsqYkpDbRwz9eioqjnyoNFvbVtX9Py2Nx2B&#10;JtdV7fPn/X0DBY+bwz1/k457Txw1pSree0J1TJhYsd85jHhj6Fvb1hUvv/iHeH71xrK6ZgAAAPar&#10;KIHNI6JQZP1926Jj+ZroiDUjet7Rskqrv29b9Pdti+623miLVT5QAAAAjDibHAAAAABAgsAGAAAA&#10;AAkCGwAAAAAkCGwAAAAAkCCwAQAAAECCwAYAAAAACQIbAAAAACQIbAAAAACQILABAAAAQILABgAA&#10;AAAJAhsAAAAAJAhsAAAAAJAgsAEAAABAgsAGAAAAAAkCGwAAAAAkCGwAAAAAjBabi3FSgQ0AAACA&#10;0aKtGCcV2AAAAAAgQWADAAAAgASBDQAAAIDRwnewAQAAAECC72ADAAAAgHIjsAEAAAAwWqwvxkkF&#10;NgAAAABGheb2pvXFOK/ABgAAAMBosKVYJxbYAAAAABgN2op1YoENAAAAgNFgfbFOLLABAAAAMBqs&#10;L9aJBTYAAAAARgOPiAIAAABAwvpinVhgAwAAAKDsNbc3WcEGAAAAAEP0ZDFPLrABAAAAUO7ainly&#10;gQ0AAACAciewAQAAAECCwAYAAAAAQ9Xc3rSimOcX2AAAAAAoZ08WewACGwAAAADlbEWxByCwAQAA&#10;AFDOVhR7AAIbAAAAAOVsRbEHILABAAAAUK6ebG5v2lzsQQhsAAAAAJSrFaUwCIENAAAAgHK1ohQG&#10;IbABAAAAUI62NLc33VsKAxHYAAAAAChHK0plIAIbAAAAAOXo3lIZiMAGAAAAQDkS2AAAAABgiJY0&#10;tzdtLpXBCGwAAAAAlJt7S2kwAhsAAAAA5UZgAwAAAIAhKqnHQyMENgAAAADKy+2lNiCBDQAAAIBy&#10;saW5veneUhuUwAYAAABAubi9FAclsAEAAABQLm4qxUEJbAAAAACUg0ea25vWl+LABDYAAAAAysFN&#10;pTowgQ0AAACAUrehFDc32E1gAwAAAKDU3VTKgxPYAAAAAChlW6JEdw/dTWADAAAAoJTd1NzetLmU&#10;ByiwAQAAAFCqtkSJPx4aIbABAAAAULpKfvVahMAGAAAAQGkqi9VrEQIbAAAAAKWpLFavRQhsAAAA&#10;AJSeslm9FiGwAQAAAFB6ymb1WoTABgAAAEBp2RBltHotQmADAAAAoLR8rZxWr0UIbAAAAACUjkea&#10;25tuL7dBC2wAAAAAlIqry3HQAhsAAAAApeCfm9ub2spx4AIbAAAAAMW2JSK+Vq6DF9gAAAAAKLbL&#10;y21jg70JbAAAAAAU05Lm9qZ7y/kCBDYAAAAAimVLlOnGBnsT2AAAAAAolqub25vWl/tFCGwAAAAA&#10;FMOS5vam20fDhQhsAAAAAIy0LRFx+Wi5GIENAAAAgJF2YTnvGvpmAhsAAAAAI+nrze1NK0bTBQls&#10;AAAAAIyUJ5vbm7422i5KYAMAAABgJGyJiLNH44UJbAAAAACMhFH1vWt7E9gAAAAAGG5/O9q+d21v&#10;AhsAAAAAw+mHze1Nt4/mCxTYAAAAABgujzS3N10+2i9SYAMAAABgODwZEReOhQsV2AAAAAAotC0x&#10;ijc1eDOBDQAAAIBC2hIRZze3N60fKxcssAEAAABQKLvjWttYumiBDQAAAIBCuXqsxbUIgQ0AAACA&#10;wvjb5vam28fihQtsAAAAAGSN2bgWIbABAAAAkDOm41qEwAYAAADA0I35uBYRMc7nAAAAAIBB2hIR&#10;Fza3N60wFQIbAAAAAIOzJSLOHou7he6PR0QBAAAAOFQbQlx7CyvYAAAAADgUT8auuLbZVLyRFWwA&#10;AAAAHMySENf2ywo2AAAAAA7k683tTV8zDfsnsAEAAACwL1si4urm9qbbTcWBCWwAAAAAvNmTEXG5&#10;zQwOje9gAwAAAGBvu79vTVw7RFawAQAAABCx65HQrzW3N91kKgZHYAMAAADAI6EJAhsAAADA2GaX&#10;0CSBDQAAAGBs2hC7Vq2tMBU5NjkAAAAAGHu+HhEN4lphWMEGAAAAMHY8EhFX+661whLYAAAAAEY/&#10;O4QOI4+IAgAAAIxu/xwR7xPXho8VbAAAAACj0yOxaxOD9aZieAlsAAAAAKPLI7HrcdAVpmJkCGwA&#10;AAAAo4OwViQCGwAAAEB5E9aKTGADAAAAKE/CWokQ2AAAAADKyw9jV1hbbypKg8AGAAAAUPo2RMRN&#10;EXF7c3vTZtNRWgQ2AAAAgNK0JSLujV1RbYXpKF0CGwAAAEBpWRK7wtq9VquVB4ENAAAAoPhEtTIm&#10;sAEAAACMvN2Pf64IUa3sCWwAAAAAw29L7IppKyJiRXN7U5spGT0ENgAAAIDC2xC7YlpbCGqjnsAG&#10;AAAAMHRbYldEW/+n/7ZFRJtHPscWgQ0AAABg/56MiN2xbMWf/tv2p58JaUTErsB2jmkAAAAAiIiI&#10;9c3tTetNA4Pxtj/+8Y9mAQAAAACG6O2mAAAAAACGTmADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEHHNOXEAAAgAElEQVRgAwAAAIAE&#10;gQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACA&#10;BIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAA&#10;gASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAA&#10;AIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMA&#10;AACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWAD&#10;AAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFg&#10;AwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBB&#10;YAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAg&#10;QWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAA&#10;IEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAA&#10;ACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAA&#10;AAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgA&#10;AAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDY&#10;AAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ&#10;2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABI&#10;ENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAA&#10;SBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAA&#10;AEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAA&#10;AABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYA&#10;AAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2&#10;AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIE&#10;NgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAAS&#10;BDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAA&#10;EgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAA&#10;ABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAA&#10;AAASBDYAAAAASBDYAAAAACBBYAMAAACABIENAAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0A&#10;AAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASBDQAAAAASBDYAAAAASBDYAAAAACBBYAMAAACABIEN&#10;AAAAABIENgAAAABIENgAAAAAIEFgAwAAAIAEgQ0AAAAAEgQ2AAAAAEgQ2AAAAAAgQWADAAAAgASB&#10;DQAAAAASBDYAAAAASPj/7NixAAAAAMAgf+tB7C2MBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACA&#10;QbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGw&#10;AQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEA&#10;AADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAA&#10;wCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg&#10;2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgA&#10;AAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAA&#10;AGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABg&#10;EGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBs&#10;AAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAA&#10;AAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAA&#10;MAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAI&#10;NgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYA&#10;AAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAA&#10;ABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAY&#10;BBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQb&#10;AAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAA&#10;AAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAA&#10;DIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyC&#10;DQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0A&#10;AAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAA&#10;AAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAG&#10;wQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEG&#10;AAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAA&#10;AACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAA&#10;g2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINg&#10;AwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYIPasWMBAAAAgEH+1oPYWxgBAAAADIINAAAAAAbBBgAAAACDYAMA&#10;AACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAA&#10;gEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBB&#10;sAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbAB&#10;AAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAA&#10;AMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADA&#10;INgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDY&#10;AAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAA&#10;AABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAA&#10;YBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQ&#10;bAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAALeBUNsAAAQpSURBVMAg2AAAAABgEGwA&#10;AAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAA&#10;ADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAw&#10;CDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2&#10;AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAA&#10;AAAYBBsAAAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAA&#10;GAQbAAAAAAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgE&#10;GwAAAAAMgg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsA&#10;AAAADIINAAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAA&#10;AAyCDQAAAAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAM&#10;gg0AAAAABsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIIN&#10;AAAAAAbBBgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAA&#10;AAAGwQYAAAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAA&#10;BsEGAAAAAINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbB&#10;BgAAAACDYAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYA&#10;AAAAg2ADAAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAA&#10;AINgAwAAAIBBsAEAAADAINgAAAAAYBBsAAAAADAINgAAAAAYBBsAAAAADIINAAAAAAbBBgAAAACD&#10;YAMAAACAQbABAAAAwCDYAAAAAGAQbAAAAAAwCDYAAAAAGAQbAAAAAAyCDQAAAAAGwQYAAAAAg2AD&#10;AAAAgEGwAQAAAMAg2AAAAABgEGwAAAAAMAg2AAAAABgEGwAAAAAMgg0AAAAABsEGAAAAAINgAwAA&#10;AIBBsAEAAADAINgAAAAAYBBsAAAAADAE2l9P9F6AIbYAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;AFisgOreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxu22xxJhNkYLS&#10;Qy9GBY+T7JgNzc6G7LaN/96tF70Mb3jDe98Um8n14kRj6DxrWMwVCOLGm45bDe9vz3cZiBCRDfae&#10;ScM3BdiU11cF5saf+ZVOVWxFCuGQowYb45BLGRpLDsPcD8TJ+/Kjw5jWsZVmxHMKd71cKrWWDjtO&#10;DRYH2lpqDtXRacCd/azql3a2zdRhttoN+7r52Gt9ezM9PYKINMW/Y7jgJ3QoE1Ptj2yC6DWkR+Lv&#10;vHiLB3UPok5qna2WIMtC/ucvfwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQA6F5MWj0QAAI9EAAAUAAAAAAAAAAAAAAAAAB4FAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQBYrIDq3gAAAAcBAAAPAAAAAAAAAAAAAAAAAN9JAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADqSgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADdSwAAAAA=&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:textbox inset="2.5mm"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="105A0B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48C08032"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...130 lines deleted...]
-    <w:nsid w:val="0262174B"/>
+    <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D662D36"/>
-[...1544 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="69E61DB4"/>
+    <w:lvl w:ilvl="0" w:tplc="18305D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193D6BCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AACE21E"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5953"/>
+          <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="6350" w:hanging="397"/>
+        <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:caps w:val="0"/>
-[...2 lines deleted...]
-        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="­"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5F3502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B930F0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0BDAE70A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="213055FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="926A88EE"/>
+    <w:lvl w:ilvl="0" w:tplc="88CEB140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Tablebullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1779" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-339" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3981" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9172E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31D07AF2"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5272"/>
+          <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="5725" w:hanging="453"/>
-[...27 lines deleted...]
-        <w14:cntxtAlts w14:val="0"/>
+        <w:ind w:left="57" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324820C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2E650B8"/>
+    <w:styleLink w:val="CurrentList4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...2 lines deleted...]
-        <w:ind w:left="5475" w:hanging="504"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="6A2875"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...2 lines deleted...]
-        <w:ind w:left="5979" w:hanging="648"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...2 lines deleted...]
-        <w:ind w:left="6483" w:hanging="792"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...2 lines deleted...]
-        <w:ind w:left="6987" w:hanging="936"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="7491" w:hanging="1080"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...2 lines deleted...]
-        <w:ind w:left="7995" w:hanging="1224"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...2 lines deleted...]
-        <w:ind w:left="8571" w:hanging="1440"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353208C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F710D5EA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38210B2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2E650B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="6A2875"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Pull-out-Heading3"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A494428"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFE8FA92"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD54557"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A46192A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D883714"/>
+    <w:lvl w:ilvl="0" w:tplc="531848D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0B619E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C0685F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508C4BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DB32DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1ACEBE62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet10"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2142" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2499" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2856" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3213" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AEF3B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF765F3A"/>
+    <w:styleLink w:val="Bulletlist"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-339" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3981" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70704934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D082A9EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8256,167 +6657,171 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="2021"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE669FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CBA4F426"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D655F3B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ECE6A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="49BC0CDC"/>
+    <w:tmpl w:val="087E0754"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -8482,2936 +6887,3640 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="1" w16cid:durableId="1607611780">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1161045128">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="862402279">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1780754347">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="3" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563902864">
+  <w:num w:numId="4" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="623803465">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1040786866">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="561142459">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1884445642">
+  <w:num w:numId="12" w16cid:durableId="1390423885">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1902710557">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2123333328">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1380666267">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="834344771">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="405542615">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2039306607">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="443965466">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="219948601">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
+  <w:stylePaneFormatFilter w:val="7824" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F811A7"/>
-[...528 lines deleted...]
-    <w:rsid w:val="003E4AEF"/>
+    <w:rsidRoot w:val="006E252F"/>
+    <w:rsid w:val="000003AB"/>
+    <w:rsid w:val="00000791"/>
+    <w:rsid w:val="000007F6"/>
+    <w:rsid w:val="0000092B"/>
+    <w:rsid w:val="00000DB5"/>
+    <w:rsid w:val="00001334"/>
+    <w:rsid w:val="00001F13"/>
+    <w:rsid w:val="000021FA"/>
+    <w:rsid w:val="000026F7"/>
+    <w:rsid w:val="00002A69"/>
+    <w:rsid w:val="000034DA"/>
+    <w:rsid w:val="00003551"/>
+    <w:rsid w:val="00004F7D"/>
+    <w:rsid w:val="000068C3"/>
+    <w:rsid w:val="000072CF"/>
+    <w:rsid w:val="00012972"/>
+    <w:rsid w:val="00015C6C"/>
+    <w:rsid w:val="0001611A"/>
+    <w:rsid w:val="00016B05"/>
+    <w:rsid w:val="00016BA5"/>
+    <w:rsid w:val="00016F2E"/>
+    <w:rsid w:val="00017664"/>
+    <w:rsid w:val="00021758"/>
+    <w:rsid w:val="00022487"/>
+    <w:rsid w:val="00022CBA"/>
+    <w:rsid w:val="000235B8"/>
+    <w:rsid w:val="00023BF3"/>
+    <w:rsid w:val="000243D8"/>
+    <w:rsid w:val="00025E12"/>
+    <w:rsid w:val="00027B30"/>
+    <w:rsid w:val="00032EE8"/>
+    <w:rsid w:val="00033149"/>
+    <w:rsid w:val="0003383A"/>
+    <w:rsid w:val="00033F73"/>
+    <w:rsid w:val="0003471B"/>
+    <w:rsid w:val="00034762"/>
+    <w:rsid w:val="00034B46"/>
+    <w:rsid w:val="000361E1"/>
+    <w:rsid w:val="0003743F"/>
+    <w:rsid w:val="000375BF"/>
+    <w:rsid w:val="00041FCB"/>
+    <w:rsid w:val="00042093"/>
+    <w:rsid w:val="0004213A"/>
+    <w:rsid w:val="000422A1"/>
+    <w:rsid w:val="00042545"/>
+    <w:rsid w:val="00043ADB"/>
+    <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="0004456F"/>
+    <w:rsid w:val="00044A20"/>
+    <w:rsid w:val="00047905"/>
+    <w:rsid w:val="00047FBD"/>
+    <w:rsid w:val="000505E8"/>
+    <w:rsid w:val="000506F9"/>
+    <w:rsid w:val="00050919"/>
+    <w:rsid w:val="00053539"/>
+    <w:rsid w:val="00053636"/>
+    <w:rsid w:val="000556D1"/>
+    <w:rsid w:val="00057160"/>
+    <w:rsid w:val="00061765"/>
+    <w:rsid w:val="00063747"/>
+    <w:rsid w:val="000638C0"/>
+    <w:rsid w:val="00064B56"/>
+    <w:rsid w:val="0006563A"/>
+    <w:rsid w:val="00065701"/>
+    <w:rsid w:val="000658D5"/>
+    <w:rsid w:val="000661F2"/>
+    <w:rsid w:val="00066632"/>
+    <w:rsid w:val="00066BB2"/>
+    <w:rsid w:val="000671CE"/>
+    <w:rsid w:val="0006741D"/>
+    <w:rsid w:val="00070850"/>
+    <w:rsid w:val="000708B3"/>
+    <w:rsid w:val="000708D6"/>
+    <w:rsid w:val="000714F5"/>
+    <w:rsid w:val="0007288E"/>
+    <w:rsid w:val="00072DAA"/>
+    <w:rsid w:val="00073B05"/>
+    <w:rsid w:val="00074497"/>
+    <w:rsid w:val="00075561"/>
+    <w:rsid w:val="000763BC"/>
+    <w:rsid w:val="000766E9"/>
+    <w:rsid w:val="00077145"/>
+    <w:rsid w:val="00077790"/>
+    <w:rsid w:val="000803FC"/>
+    <w:rsid w:val="00081677"/>
+    <w:rsid w:val="00081B18"/>
+    <w:rsid w:val="00082881"/>
+    <w:rsid w:val="00082D14"/>
+    <w:rsid w:val="00082F86"/>
+    <w:rsid w:val="0008332A"/>
+    <w:rsid w:val="000837EF"/>
+    <w:rsid w:val="00083F3D"/>
+    <w:rsid w:val="00084E8F"/>
+    <w:rsid w:val="00085D11"/>
+    <w:rsid w:val="0008609C"/>
+    <w:rsid w:val="0008693E"/>
+    <w:rsid w:val="00086953"/>
+    <w:rsid w:val="00086A50"/>
+    <w:rsid w:val="00086B29"/>
+    <w:rsid w:val="0008723D"/>
+    <w:rsid w:val="00087E79"/>
+    <w:rsid w:val="00090002"/>
+    <w:rsid w:val="00090D34"/>
+    <w:rsid w:val="00091EF9"/>
+    <w:rsid w:val="0009285E"/>
+    <w:rsid w:val="000941C2"/>
+    <w:rsid w:val="000947EF"/>
+    <w:rsid w:val="000A0A1E"/>
+    <w:rsid w:val="000A1DF2"/>
+    <w:rsid w:val="000A23B8"/>
+    <w:rsid w:val="000A2597"/>
+    <w:rsid w:val="000A25AA"/>
+    <w:rsid w:val="000A3F19"/>
+    <w:rsid w:val="000A4008"/>
+    <w:rsid w:val="000A44C9"/>
+    <w:rsid w:val="000A6089"/>
+    <w:rsid w:val="000B0C33"/>
+    <w:rsid w:val="000B260F"/>
+    <w:rsid w:val="000B3B33"/>
+    <w:rsid w:val="000B4432"/>
+    <w:rsid w:val="000B4548"/>
+    <w:rsid w:val="000B51A3"/>
+    <w:rsid w:val="000B5673"/>
+    <w:rsid w:val="000B58BB"/>
+    <w:rsid w:val="000B5C3B"/>
+    <w:rsid w:val="000B66FC"/>
+    <w:rsid w:val="000B6774"/>
+    <w:rsid w:val="000B716E"/>
+    <w:rsid w:val="000B7682"/>
+    <w:rsid w:val="000C0F48"/>
+    <w:rsid w:val="000C1ACB"/>
+    <w:rsid w:val="000C1DC7"/>
+    <w:rsid w:val="000C29A0"/>
+    <w:rsid w:val="000C33FE"/>
+    <w:rsid w:val="000C72E3"/>
+    <w:rsid w:val="000C73DA"/>
+    <w:rsid w:val="000D014A"/>
+    <w:rsid w:val="000D041D"/>
+    <w:rsid w:val="000D06FD"/>
+    <w:rsid w:val="000D1486"/>
+    <w:rsid w:val="000D165A"/>
+    <w:rsid w:val="000D279A"/>
+    <w:rsid w:val="000D2EF0"/>
+    <w:rsid w:val="000D31F3"/>
+    <w:rsid w:val="000D3286"/>
+    <w:rsid w:val="000D33A3"/>
+    <w:rsid w:val="000D3B97"/>
+    <w:rsid w:val="000D42C4"/>
+    <w:rsid w:val="000D44FE"/>
+    <w:rsid w:val="000D541B"/>
+    <w:rsid w:val="000D5A66"/>
+    <w:rsid w:val="000D5B4E"/>
+    <w:rsid w:val="000D5C59"/>
+    <w:rsid w:val="000D6C90"/>
+    <w:rsid w:val="000D758E"/>
+    <w:rsid w:val="000D7D5F"/>
+    <w:rsid w:val="000E07B5"/>
+    <w:rsid w:val="000E19D6"/>
+    <w:rsid w:val="000E2E21"/>
+    <w:rsid w:val="000E3050"/>
+    <w:rsid w:val="000E320C"/>
+    <w:rsid w:val="000E36E0"/>
+    <w:rsid w:val="000E3741"/>
+    <w:rsid w:val="000E3DBB"/>
+    <w:rsid w:val="000E4435"/>
+    <w:rsid w:val="000E579E"/>
+    <w:rsid w:val="000E6116"/>
+    <w:rsid w:val="000E7E12"/>
+    <w:rsid w:val="000F039E"/>
+    <w:rsid w:val="000F068B"/>
+    <w:rsid w:val="000F0C93"/>
+    <w:rsid w:val="000F0CAD"/>
+    <w:rsid w:val="000F0DBF"/>
+    <w:rsid w:val="000F1275"/>
+    <w:rsid w:val="000F1CFA"/>
+    <w:rsid w:val="000F3DAF"/>
+    <w:rsid w:val="000F4147"/>
+    <w:rsid w:val="000F4FF6"/>
+    <w:rsid w:val="000F560A"/>
+    <w:rsid w:val="000F5C60"/>
+    <w:rsid w:val="000F7219"/>
+    <w:rsid w:val="00100340"/>
+    <w:rsid w:val="00100477"/>
+    <w:rsid w:val="00101871"/>
+    <w:rsid w:val="001019BC"/>
+    <w:rsid w:val="00102787"/>
+    <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="001045F6"/>
+    <w:rsid w:val="00104B69"/>
+    <w:rsid w:val="00105DB8"/>
+    <w:rsid w:val="001060F0"/>
+    <w:rsid w:val="00107818"/>
+    <w:rsid w:val="0011019D"/>
+    <w:rsid w:val="00110A76"/>
+    <w:rsid w:val="00110F4B"/>
+    <w:rsid w:val="001116EE"/>
+    <w:rsid w:val="001120C6"/>
+    <w:rsid w:val="0011216D"/>
+    <w:rsid w:val="00112F1C"/>
+    <w:rsid w:val="00114192"/>
+    <w:rsid w:val="001146C9"/>
+    <w:rsid w:val="0011472D"/>
+    <w:rsid w:val="00114D80"/>
+    <w:rsid w:val="00114DE1"/>
+    <w:rsid w:val="00115D74"/>
+    <w:rsid w:val="0011704D"/>
+    <w:rsid w:val="001170D4"/>
+    <w:rsid w:val="00117C91"/>
+    <w:rsid w:val="001226DC"/>
+    <w:rsid w:val="00122B0F"/>
+    <w:rsid w:val="001231EF"/>
+    <w:rsid w:val="001245BA"/>
+    <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="001258FE"/>
+    <w:rsid w:val="001260FF"/>
+    <w:rsid w:val="00126FC1"/>
+    <w:rsid w:val="0012715B"/>
+    <w:rsid w:val="001271B0"/>
+    <w:rsid w:val="001301EE"/>
+    <w:rsid w:val="00130533"/>
+    <w:rsid w:val="00130BE3"/>
+    <w:rsid w:val="00130DB9"/>
+    <w:rsid w:val="0013312B"/>
+    <w:rsid w:val="00133600"/>
+    <w:rsid w:val="00134AC3"/>
+    <w:rsid w:val="00134AC5"/>
+    <w:rsid w:val="001359C1"/>
+    <w:rsid w:val="00135A6C"/>
+    <w:rsid w:val="001363C3"/>
+    <w:rsid w:val="00137425"/>
+    <w:rsid w:val="001375CA"/>
+    <w:rsid w:val="00141EC2"/>
+    <w:rsid w:val="0014207A"/>
+    <w:rsid w:val="00142089"/>
+    <w:rsid w:val="00142C84"/>
+    <w:rsid w:val="0014323F"/>
+    <w:rsid w:val="00143780"/>
+    <w:rsid w:val="001439BE"/>
+    <w:rsid w:val="00143E4B"/>
+    <w:rsid w:val="00144398"/>
+    <w:rsid w:val="00144871"/>
+    <w:rsid w:val="0014513C"/>
+    <w:rsid w:val="00145939"/>
+    <w:rsid w:val="00145BAE"/>
+    <w:rsid w:val="00146B05"/>
+    <w:rsid w:val="00147198"/>
+    <w:rsid w:val="001473F0"/>
+    <w:rsid w:val="001516D8"/>
+    <w:rsid w:val="0015216D"/>
+    <w:rsid w:val="001529A0"/>
+    <w:rsid w:val="00154E78"/>
+    <w:rsid w:val="0015553C"/>
+    <w:rsid w:val="0015606D"/>
+    <w:rsid w:val="0015647D"/>
+    <w:rsid w:val="001573DB"/>
+    <w:rsid w:val="001579FC"/>
+    <w:rsid w:val="001606B1"/>
+    <w:rsid w:val="001606FE"/>
+    <w:rsid w:val="00160B12"/>
+    <w:rsid w:val="00161585"/>
+    <w:rsid w:val="00165EA0"/>
+    <w:rsid w:val="001665A1"/>
+    <w:rsid w:val="001678A5"/>
+    <w:rsid w:val="00170090"/>
+    <w:rsid w:val="001706DF"/>
+    <w:rsid w:val="00173E04"/>
+    <w:rsid w:val="00173EAA"/>
+    <w:rsid w:val="001744B1"/>
+    <w:rsid w:val="0017535E"/>
+    <w:rsid w:val="001759A1"/>
+    <w:rsid w:val="00176D9E"/>
+    <w:rsid w:val="001809B3"/>
+    <w:rsid w:val="00180D51"/>
+    <w:rsid w:val="00181A43"/>
+    <w:rsid w:val="00181AE0"/>
+    <w:rsid w:val="0018203D"/>
+    <w:rsid w:val="00182F19"/>
+    <w:rsid w:val="00183879"/>
+    <w:rsid w:val="001848FB"/>
+    <w:rsid w:val="00184921"/>
+    <w:rsid w:val="00184DA4"/>
+    <w:rsid w:val="00185808"/>
+    <w:rsid w:val="00185E50"/>
+    <w:rsid w:val="0018632D"/>
+    <w:rsid w:val="001863BB"/>
+    <w:rsid w:val="00186C74"/>
+    <w:rsid w:val="00187DC1"/>
+    <w:rsid w:val="00187EA6"/>
+    <w:rsid w:val="001906E8"/>
+    <w:rsid w:val="00191FFA"/>
+    <w:rsid w:val="001928A1"/>
+    <w:rsid w:val="001928F1"/>
+    <w:rsid w:val="00192F7E"/>
+    <w:rsid w:val="001931E3"/>
+    <w:rsid w:val="00194AB6"/>
+    <w:rsid w:val="00194BB9"/>
+    <w:rsid w:val="001952CE"/>
+    <w:rsid w:val="00195319"/>
+    <w:rsid w:val="001954EC"/>
+    <w:rsid w:val="00195FE3"/>
+    <w:rsid w:val="001966FE"/>
+    <w:rsid w:val="00196FC3"/>
+    <w:rsid w:val="001972D9"/>
+    <w:rsid w:val="001972EA"/>
+    <w:rsid w:val="001A0621"/>
+    <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A1DAE"/>
+    <w:rsid w:val="001A23A6"/>
+    <w:rsid w:val="001A341E"/>
+    <w:rsid w:val="001A3637"/>
+    <w:rsid w:val="001A3FD3"/>
+    <w:rsid w:val="001A490D"/>
+    <w:rsid w:val="001A4E0A"/>
+    <w:rsid w:val="001A72A6"/>
+    <w:rsid w:val="001A784A"/>
+    <w:rsid w:val="001A7E32"/>
+    <w:rsid w:val="001B01FF"/>
+    <w:rsid w:val="001B1AD9"/>
+    <w:rsid w:val="001B2B5A"/>
+    <w:rsid w:val="001B487E"/>
+    <w:rsid w:val="001B5691"/>
+    <w:rsid w:val="001B5A5B"/>
+    <w:rsid w:val="001B5BAF"/>
+    <w:rsid w:val="001B5D7F"/>
+    <w:rsid w:val="001B5EC7"/>
+    <w:rsid w:val="001B5F2C"/>
+    <w:rsid w:val="001B6212"/>
+    <w:rsid w:val="001B6629"/>
+    <w:rsid w:val="001B6C96"/>
+    <w:rsid w:val="001B759F"/>
+    <w:rsid w:val="001C0091"/>
+    <w:rsid w:val="001C0173"/>
+    <w:rsid w:val="001C139B"/>
+    <w:rsid w:val="001C38BB"/>
+    <w:rsid w:val="001C42E2"/>
+    <w:rsid w:val="001C45E4"/>
+    <w:rsid w:val="001C609B"/>
+    <w:rsid w:val="001C62D4"/>
+    <w:rsid w:val="001C6601"/>
+    <w:rsid w:val="001C6734"/>
+    <w:rsid w:val="001C6CB0"/>
+    <w:rsid w:val="001C77DF"/>
+    <w:rsid w:val="001C78DB"/>
+    <w:rsid w:val="001C7DDF"/>
+    <w:rsid w:val="001D19C9"/>
+    <w:rsid w:val="001D1C59"/>
+    <w:rsid w:val="001D2CFD"/>
+    <w:rsid w:val="001D321C"/>
+    <w:rsid w:val="001D4335"/>
+    <w:rsid w:val="001D583F"/>
+    <w:rsid w:val="001D6708"/>
+    <w:rsid w:val="001D6D60"/>
+    <w:rsid w:val="001D6EA0"/>
+    <w:rsid w:val="001E06C0"/>
+    <w:rsid w:val="001E0939"/>
+    <w:rsid w:val="001E199A"/>
+    <w:rsid w:val="001E1A4F"/>
+    <w:rsid w:val="001E267E"/>
+    <w:rsid w:val="001E2EF3"/>
+    <w:rsid w:val="001E33A2"/>
+    <w:rsid w:val="001E448B"/>
+    <w:rsid w:val="001E5467"/>
+    <w:rsid w:val="001E5A17"/>
+    <w:rsid w:val="001E5A1A"/>
+    <w:rsid w:val="001E625B"/>
+    <w:rsid w:val="001E630D"/>
+    <w:rsid w:val="001E7B13"/>
+    <w:rsid w:val="001F10DF"/>
+    <w:rsid w:val="001F1234"/>
+    <w:rsid w:val="001F13B2"/>
+    <w:rsid w:val="001F1576"/>
+    <w:rsid w:val="001F1712"/>
+    <w:rsid w:val="001F22EE"/>
+    <w:rsid w:val="001F4203"/>
+    <w:rsid w:val="001F4AE1"/>
+    <w:rsid w:val="001F4DA5"/>
+    <w:rsid w:val="001F5461"/>
+    <w:rsid w:val="001F573B"/>
+    <w:rsid w:val="001F580B"/>
+    <w:rsid w:val="001F5FAC"/>
+    <w:rsid w:val="001F5FCA"/>
+    <w:rsid w:val="001F749B"/>
+    <w:rsid w:val="002002A9"/>
+    <w:rsid w:val="00201935"/>
+    <w:rsid w:val="00201D68"/>
+    <w:rsid w:val="00201EE6"/>
+    <w:rsid w:val="002022A1"/>
+    <w:rsid w:val="00202E37"/>
+    <w:rsid w:val="002031E4"/>
+    <w:rsid w:val="00204644"/>
+    <w:rsid w:val="00205113"/>
+    <w:rsid w:val="00205B38"/>
+    <w:rsid w:val="00207A2A"/>
+    <w:rsid w:val="00210B37"/>
+    <w:rsid w:val="00211101"/>
+    <w:rsid w:val="002111C1"/>
+    <w:rsid w:val="0021165F"/>
+    <w:rsid w:val="00211D1D"/>
+    <w:rsid w:val="00212229"/>
+    <w:rsid w:val="0021227F"/>
+    <w:rsid w:val="002129DB"/>
+    <w:rsid w:val="00214AAD"/>
+    <w:rsid w:val="00214C78"/>
+    <w:rsid w:val="002175D9"/>
+    <w:rsid w:val="00220395"/>
+    <w:rsid w:val="00220A61"/>
+    <w:rsid w:val="0022120D"/>
+    <w:rsid w:val="00222213"/>
+    <w:rsid w:val="00222542"/>
+    <w:rsid w:val="0022287B"/>
+    <w:rsid w:val="002228EF"/>
+    <w:rsid w:val="00223DBB"/>
+    <w:rsid w:val="00223EA1"/>
+    <w:rsid w:val="0022447A"/>
+    <w:rsid w:val="00224638"/>
+    <w:rsid w:val="00224689"/>
+    <w:rsid w:val="002259BF"/>
+    <w:rsid w:val="00226254"/>
+    <w:rsid w:val="00226373"/>
+    <w:rsid w:val="0022670C"/>
+    <w:rsid w:val="00226DAC"/>
+    <w:rsid w:val="00227488"/>
+    <w:rsid w:val="002307FC"/>
+    <w:rsid w:val="00231289"/>
+    <w:rsid w:val="002313D6"/>
+    <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="00232572"/>
+    <w:rsid w:val="00232E02"/>
+    <w:rsid w:val="002330FF"/>
+    <w:rsid w:val="0023423F"/>
+    <w:rsid w:val="002353DC"/>
+    <w:rsid w:val="00235560"/>
+    <w:rsid w:val="00235819"/>
+    <w:rsid w:val="00235BFB"/>
+    <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="00236404"/>
+    <w:rsid w:val="00237421"/>
+    <w:rsid w:val="00241A23"/>
+    <w:rsid w:val="00242B9D"/>
+    <w:rsid w:val="00243C34"/>
+    <w:rsid w:val="0024548F"/>
+    <w:rsid w:val="0024778F"/>
+    <w:rsid w:val="002479EC"/>
+    <w:rsid w:val="00251AEA"/>
+    <w:rsid w:val="002526B7"/>
+    <w:rsid w:val="00252710"/>
+    <w:rsid w:val="0025288A"/>
+    <w:rsid w:val="00252EB5"/>
+    <w:rsid w:val="00252FCF"/>
+    <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="00253B86"/>
+    <w:rsid w:val="002542FF"/>
+    <w:rsid w:val="0025446F"/>
+    <w:rsid w:val="00255E95"/>
+    <w:rsid w:val="00256760"/>
+    <w:rsid w:val="002612EC"/>
+    <w:rsid w:val="00261635"/>
+    <w:rsid w:val="002625E6"/>
+    <w:rsid w:val="00262655"/>
+    <w:rsid w:val="00263280"/>
+    <w:rsid w:val="0026492C"/>
+    <w:rsid w:val="00264D9D"/>
+    <w:rsid w:val="002651D7"/>
+    <w:rsid w:val="00266248"/>
+    <w:rsid w:val="0026684B"/>
+    <w:rsid w:val="00267F1F"/>
+    <w:rsid w:val="00270D96"/>
+    <w:rsid w:val="00270F1C"/>
+    <w:rsid w:val="00271740"/>
+    <w:rsid w:val="00272506"/>
+    <w:rsid w:val="00272553"/>
+    <w:rsid w:val="00272927"/>
+    <w:rsid w:val="00272BD8"/>
+    <w:rsid w:val="00272DA7"/>
+    <w:rsid w:val="00272F25"/>
+    <w:rsid w:val="00273D9A"/>
+    <w:rsid w:val="002750C5"/>
+    <w:rsid w:val="002755AE"/>
+    <w:rsid w:val="002755C4"/>
+    <w:rsid w:val="00275759"/>
+    <w:rsid w:val="002760DD"/>
+    <w:rsid w:val="00276340"/>
+    <w:rsid w:val="002774F1"/>
+    <w:rsid w:val="00277D3A"/>
+    <w:rsid w:val="00277D96"/>
+    <w:rsid w:val="00280955"/>
+    <w:rsid w:val="00281A8E"/>
+    <w:rsid w:val="00282132"/>
+    <w:rsid w:val="00282133"/>
+    <w:rsid w:val="00282ADB"/>
+    <w:rsid w:val="00283422"/>
+    <w:rsid w:val="00283A49"/>
+    <w:rsid w:val="00283F91"/>
+    <w:rsid w:val="00284EA0"/>
+    <w:rsid w:val="002857EE"/>
+    <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="002870B2"/>
+    <w:rsid w:val="00287A45"/>
+    <w:rsid w:val="00287CD5"/>
+    <w:rsid w:val="00287DD5"/>
+    <w:rsid w:val="00290403"/>
+    <w:rsid w:val="00291D93"/>
+    <w:rsid w:val="0029217A"/>
+    <w:rsid w:val="00292609"/>
+    <w:rsid w:val="002929CE"/>
+    <w:rsid w:val="00292C46"/>
+    <w:rsid w:val="00292EBB"/>
+    <w:rsid w:val="00293208"/>
+    <w:rsid w:val="002932D7"/>
+    <w:rsid w:val="0029344B"/>
+    <w:rsid w:val="002957A6"/>
+    <w:rsid w:val="002962CF"/>
+    <w:rsid w:val="0029661F"/>
+    <w:rsid w:val="002A01B7"/>
+    <w:rsid w:val="002A03CA"/>
+    <w:rsid w:val="002A043F"/>
+    <w:rsid w:val="002A04C9"/>
+    <w:rsid w:val="002A099A"/>
+    <w:rsid w:val="002A0BC1"/>
+    <w:rsid w:val="002A0FB8"/>
+    <w:rsid w:val="002A1177"/>
+    <w:rsid w:val="002A2CDF"/>
+    <w:rsid w:val="002A301C"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rsid w:val="002A42AF"/>
+    <w:rsid w:val="002A48BB"/>
+    <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002A4B31"/>
+    <w:rsid w:val="002A569D"/>
+    <w:rsid w:val="002A5945"/>
+    <w:rsid w:val="002A6491"/>
+    <w:rsid w:val="002A670E"/>
+    <w:rsid w:val="002A6CC8"/>
+    <w:rsid w:val="002A712B"/>
+    <w:rsid w:val="002B0638"/>
+    <w:rsid w:val="002B0FC4"/>
+    <w:rsid w:val="002B225D"/>
+    <w:rsid w:val="002B26F5"/>
+    <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B33F0"/>
+    <w:rsid w:val="002B3A90"/>
+    <w:rsid w:val="002B3CB0"/>
+    <w:rsid w:val="002B4C18"/>
+    <w:rsid w:val="002B4E28"/>
+    <w:rsid w:val="002B5685"/>
+    <w:rsid w:val="002B5D0C"/>
+    <w:rsid w:val="002B62A4"/>
+    <w:rsid w:val="002B6BF4"/>
+    <w:rsid w:val="002C08B7"/>
+    <w:rsid w:val="002C0B8E"/>
+    <w:rsid w:val="002C0C07"/>
+    <w:rsid w:val="002C1B5D"/>
+    <w:rsid w:val="002C2730"/>
+    <w:rsid w:val="002C2A52"/>
+    <w:rsid w:val="002C2B81"/>
+    <w:rsid w:val="002C3520"/>
+    <w:rsid w:val="002C38DD"/>
+    <w:rsid w:val="002C3CC5"/>
+    <w:rsid w:val="002C3DD2"/>
+    <w:rsid w:val="002C3EC9"/>
+    <w:rsid w:val="002C48D2"/>
+    <w:rsid w:val="002C4D80"/>
+    <w:rsid w:val="002C4E6C"/>
+    <w:rsid w:val="002C5CFB"/>
+    <w:rsid w:val="002C6574"/>
+    <w:rsid w:val="002C6D1F"/>
+    <w:rsid w:val="002C6E92"/>
+    <w:rsid w:val="002C7712"/>
+    <w:rsid w:val="002D04DE"/>
+    <w:rsid w:val="002D0CC4"/>
+    <w:rsid w:val="002D1F46"/>
+    <w:rsid w:val="002D2D06"/>
+    <w:rsid w:val="002D2D58"/>
+    <w:rsid w:val="002D37FE"/>
+    <w:rsid w:val="002D423E"/>
+    <w:rsid w:val="002D433D"/>
+    <w:rsid w:val="002D4645"/>
+    <w:rsid w:val="002D47C2"/>
+    <w:rsid w:val="002D4D64"/>
+    <w:rsid w:val="002D580C"/>
+    <w:rsid w:val="002D583C"/>
+    <w:rsid w:val="002D58F8"/>
+    <w:rsid w:val="002D5ABF"/>
+    <w:rsid w:val="002D6DEC"/>
+    <w:rsid w:val="002D7108"/>
+    <w:rsid w:val="002D72FC"/>
+    <w:rsid w:val="002D77E5"/>
+    <w:rsid w:val="002E04EC"/>
+    <w:rsid w:val="002E0A76"/>
+    <w:rsid w:val="002E20FA"/>
+    <w:rsid w:val="002E2577"/>
+    <w:rsid w:val="002E4937"/>
+    <w:rsid w:val="002E59F0"/>
+    <w:rsid w:val="002E5EF3"/>
+    <w:rsid w:val="002E66BB"/>
+    <w:rsid w:val="002F00B5"/>
+    <w:rsid w:val="002F0A72"/>
+    <w:rsid w:val="002F16B3"/>
+    <w:rsid w:val="002F19C3"/>
+    <w:rsid w:val="002F45DB"/>
+    <w:rsid w:val="002F5837"/>
+    <w:rsid w:val="002F5A41"/>
+    <w:rsid w:val="002F782C"/>
+    <w:rsid w:val="002F798B"/>
+    <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="003017FB"/>
+    <w:rsid w:val="00301B41"/>
+    <w:rsid w:val="00302621"/>
+    <w:rsid w:val="003042C0"/>
+    <w:rsid w:val="00304C4D"/>
+    <w:rsid w:val="00306D75"/>
+    <w:rsid w:val="0030727A"/>
+    <w:rsid w:val="00307D9D"/>
+    <w:rsid w:val="00312807"/>
+    <w:rsid w:val="00312A62"/>
+    <w:rsid w:val="00312D70"/>
+    <w:rsid w:val="00313880"/>
+    <w:rsid w:val="00314687"/>
+    <w:rsid w:val="00314B8C"/>
+    <w:rsid w:val="003155F4"/>
+    <w:rsid w:val="00315B3A"/>
+    <w:rsid w:val="003165A2"/>
+    <w:rsid w:val="00317C68"/>
+    <w:rsid w:val="0032099C"/>
+    <w:rsid w:val="00321F4A"/>
+    <w:rsid w:val="00322942"/>
+    <w:rsid w:val="00323BB7"/>
+    <w:rsid w:val="003248C7"/>
+    <w:rsid w:val="003265B5"/>
+    <w:rsid w:val="00327C04"/>
+    <w:rsid w:val="00327CA8"/>
+    <w:rsid w:val="00327D20"/>
+    <w:rsid w:val="003313CD"/>
+    <w:rsid w:val="00331A38"/>
+    <w:rsid w:val="00331ADB"/>
+    <w:rsid w:val="00332715"/>
+    <w:rsid w:val="0033426D"/>
+    <w:rsid w:val="003356A1"/>
+    <w:rsid w:val="003366EF"/>
+    <w:rsid w:val="00336BC6"/>
+    <w:rsid w:val="003371EA"/>
+    <w:rsid w:val="00337459"/>
+    <w:rsid w:val="00337805"/>
+    <w:rsid w:val="003408FE"/>
+    <w:rsid w:val="00341106"/>
+    <w:rsid w:val="003414CD"/>
+    <w:rsid w:val="0034221E"/>
+    <w:rsid w:val="00342230"/>
+    <w:rsid w:val="003423D0"/>
+    <w:rsid w:val="0034251C"/>
+    <w:rsid w:val="00342B8A"/>
+    <w:rsid w:val="00343DC9"/>
+    <w:rsid w:val="00344611"/>
+    <w:rsid w:val="003447FB"/>
+    <w:rsid w:val="00345B3F"/>
+    <w:rsid w:val="003466F9"/>
+    <w:rsid w:val="003468FE"/>
+    <w:rsid w:val="00346CA7"/>
+    <w:rsid w:val="003470F2"/>
+    <w:rsid w:val="00347203"/>
+    <w:rsid w:val="003502FC"/>
+    <w:rsid w:val="003511C4"/>
+    <w:rsid w:val="003525AE"/>
+    <w:rsid w:val="00352AAE"/>
+    <w:rsid w:val="003533A6"/>
+    <w:rsid w:val="00353568"/>
+    <w:rsid w:val="00354394"/>
+    <w:rsid w:val="003556C6"/>
+    <w:rsid w:val="00356121"/>
+    <w:rsid w:val="00356D27"/>
+    <w:rsid w:val="00356D2E"/>
+    <w:rsid w:val="00357015"/>
+    <w:rsid w:val="00360511"/>
+    <w:rsid w:val="00360528"/>
+    <w:rsid w:val="0036078B"/>
+    <w:rsid w:val="00360D35"/>
+    <w:rsid w:val="00360F21"/>
+    <w:rsid w:val="003614E3"/>
+    <w:rsid w:val="003615D7"/>
+    <w:rsid w:val="003622D9"/>
+    <w:rsid w:val="003628DE"/>
+    <w:rsid w:val="00362B7A"/>
+    <w:rsid w:val="00363513"/>
+    <w:rsid w:val="00363B61"/>
+    <w:rsid w:val="00364DDC"/>
+    <w:rsid w:val="00364F48"/>
+    <w:rsid w:val="00364FCB"/>
+    <w:rsid w:val="00366E20"/>
+    <w:rsid w:val="00367110"/>
+    <w:rsid w:val="00367F31"/>
+    <w:rsid w:val="0037022A"/>
+    <w:rsid w:val="00370339"/>
+    <w:rsid w:val="003706CC"/>
+    <w:rsid w:val="00371BC5"/>
+    <w:rsid w:val="0037225A"/>
+    <w:rsid w:val="00373E0B"/>
+    <w:rsid w:val="00373E74"/>
+    <w:rsid w:val="00374D63"/>
+    <w:rsid w:val="00375005"/>
+    <w:rsid w:val="003750B9"/>
+    <w:rsid w:val="00376003"/>
+    <w:rsid w:val="0037620E"/>
+    <w:rsid w:val="00377653"/>
+    <w:rsid w:val="003776D4"/>
+    <w:rsid w:val="00381189"/>
+    <w:rsid w:val="003820BE"/>
+    <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="00383F1D"/>
+    <w:rsid w:val="003853D6"/>
+    <w:rsid w:val="00385E16"/>
+    <w:rsid w:val="00386201"/>
+    <w:rsid w:val="00386611"/>
+    <w:rsid w:val="00386650"/>
+    <w:rsid w:val="00386810"/>
+    <w:rsid w:val="00386FCD"/>
+    <w:rsid w:val="00390799"/>
+    <w:rsid w:val="003925D2"/>
+    <w:rsid w:val="00392877"/>
+    <w:rsid w:val="003928EE"/>
+    <w:rsid w:val="003932EF"/>
+    <w:rsid w:val="00393E05"/>
+    <w:rsid w:val="00394643"/>
+    <w:rsid w:val="0039481E"/>
+    <w:rsid w:val="00394B2F"/>
+    <w:rsid w:val="00395AFE"/>
+    <w:rsid w:val="00395E2F"/>
+    <w:rsid w:val="00395F3C"/>
+    <w:rsid w:val="00397336"/>
+    <w:rsid w:val="00397371"/>
+    <w:rsid w:val="003A080A"/>
+    <w:rsid w:val="003A18B9"/>
+    <w:rsid w:val="003A3567"/>
+    <w:rsid w:val="003A3F31"/>
+    <w:rsid w:val="003A3FCC"/>
+    <w:rsid w:val="003A4168"/>
+    <w:rsid w:val="003A4588"/>
+    <w:rsid w:val="003A4F24"/>
+    <w:rsid w:val="003A530B"/>
+    <w:rsid w:val="003A557F"/>
+    <w:rsid w:val="003A5BCB"/>
+    <w:rsid w:val="003A60EF"/>
+    <w:rsid w:val="003B06C5"/>
+    <w:rsid w:val="003B2BB8"/>
+    <w:rsid w:val="003B32BE"/>
+    <w:rsid w:val="003B35FD"/>
+    <w:rsid w:val="003B3AE6"/>
+    <w:rsid w:val="003B3F1F"/>
+    <w:rsid w:val="003B438E"/>
+    <w:rsid w:val="003C0125"/>
+    <w:rsid w:val="003C0259"/>
+    <w:rsid w:val="003C02B7"/>
+    <w:rsid w:val="003C08BD"/>
+    <w:rsid w:val="003C2BFE"/>
+    <w:rsid w:val="003C4F88"/>
+    <w:rsid w:val="003C5082"/>
+    <w:rsid w:val="003C5540"/>
+    <w:rsid w:val="003C6B23"/>
+    <w:rsid w:val="003D0F1D"/>
+    <w:rsid w:val="003D11BB"/>
+    <w:rsid w:val="003D205B"/>
+    <w:rsid w:val="003D2E55"/>
+    <w:rsid w:val="003D34FF"/>
+    <w:rsid w:val="003D4539"/>
+    <w:rsid w:val="003D696D"/>
+    <w:rsid w:val="003D75C9"/>
+    <w:rsid w:val="003D76AC"/>
+    <w:rsid w:val="003E0750"/>
+    <w:rsid w:val="003E1916"/>
+    <w:rsid w:val="003E2BB4"/>
+    <w:rsid w:val="003E3CFB"/>
+    <w:rsid w:val="003E3CFE"/>
+    <w:rsid w:val="003E4540"/>
     <w:rsid w:val="003E524F"/>
-    <w:rsid w:val="003E7B5A"/>
-[...1890 lines deleted...]
-    <w:rsid w:val="7EE50450"/>
+    <w:rsid w:val="003E5E09"/>
+    <w:rsid w:val="003E65B8"/>
+    <w:rsid w:val="003E676A"/>
+    <w:rsid w:val="003E6ED3"/>
+    <w:rsid w:val="003E78C3"/>
+    <w:rsid w:val="003E7A79"/>
+    <w:rsid w:val="003E7D38"/>
+    <w:rsid w:val="003F0E53"/>
+    <w:rsid w:val="003F213C"/>
+    <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F39EF"/>
+    <w:rsid w:val="003F3F12"/>
+    <w:rsid w:val="003F479E"/>
+    <w:rsid w:val="003F4AC7"/>
+    <w:rsid w:val="003F5CF5"/>
+    <w:rsid w:val="003F6ED7"/>
+    <w:rsid w:val="003F6EEF"/>
+    <w:rsid w:val="003F700F"/>
+    <w:rsid w:val="003F7533"/>
+    <w:rsid w:val="003F7666"/>
+    <w:rsid w:val="0040062A"/>
+    <w:rsid w:val="00401277"/>
+    <w:rsid w:val="004014A2"/>
+    <w:rsid w:val="00403965"/>
+    <w:rsid w:val="0040445B"/>
+    <w:rsid w:val="00405215"/>
+    <w:rsid w:val="00405876"/>
+    <w:rsid w:val="00406420"/>
+    <w:rsid w:val="004064E2"/>
+    <w:rsid w:val="00406597"/>
+    <w:rsid w:val="00407024"/>
+    <w:rsid w:val="004074CC"/>
+    <w:rsid w:val="00407AB2"/>
+    <w:rsid w:val="00407CE9"/>
+    <w:rsid w:val="00407D0E"/>
+    <w:rsid w:val="00411516"/>
+    <w:rsid w:val="00412943"/>
+    <w:rsid w:val="00413660"/>
+    <w:rsid w:val="00413C6C"/>
+    <w:rsid w:val="0041436F"/>
+    <w:rsid w:val="00415035"/>
+    <w:rsid w:val="0041572A"/>
+    <w:rsid w:val="004159CE"/>
+    <w:rsid w:val="0041622E"/>
+    <w:rsid w:val="00416336"/>
+    <w:rsid w:val="004170F4"/>
+    <w:rsid w:val="004171A6"/>
+    <w:rsid w:val="004214B0"/>
+    <w:rsid w:val="004215C4"/>
+    <w:rsid w:val="00421617"/>
+    <w:rsid w:val="00421F32"/>
+    <w:rsid w:val="00421F52"/>
+    <w:rsid w:val="0042201A"/>
+    <w:rsid w:val="004221EB"/>
+    <w:rsid w:val="00423927"/>
+    <w:rsid w:val="00423A1C"/>
+    <w:rsid w:val="00425C5E"/>
+    <w:rsid w:val="00425D52"/>
+    <w:rsid w:val="004274B4"/>
+    <w:rsid w:val="00427B8F"/>
+    <w:rsid w:val="00430FD9"/>
+    <w:rsid w:val="004312D9"/>
+    <w:rsid w:val="00431953"/>
+    <w:rsid w:val="00432691"/>
+    <w:rsid w:val="0043425A"/>
+    <w:rsid w:val="00434557"/>
+    <w:rsid w:val="00434CAB"/>
+    <w:rsid w:val="00435885"/>
+    <w:rsid w:val="004365F0"/>
+    <w:rsid w:val="00436C9F"/>
+    <w:rsid w:val="00437CBF"/>
+    <w:rsid w:val="00441256"/>
+    <w:rsid w:val="00441824"/>
+    <w:rsid w:val="00442E37"/>
+    <w:rsid w:val="0044317D"/>
+    <w:rsid w:val="0044330B"/>
+    <w:rsid w:val="004477CA"/>
+    <w:rsid w:val="00450160"/>
+    <w:rsid w:val="00450331"/>
+    <w:rsid w:val="004517FE"/>
+    <w:rsid w:val="00451FA9"/>
+    <w:rsid w:val="00452597"/>
+    <w:rsid w:val="00452AF8"/>
+    <w:rsid w:val="00454068"/>
+    <w:rsid w:val="00455912"/>
+    <w:rsid w:val="00455E00"/>
+    <w:rsid w:val="00456827"/>
+    <w:rsid w:val="0045694B"/>
+    <w:rsid w:val="00456D77"/>
+    <w:rsid w:val="0045753D"/>
+    <w:rsid w:val="00457660"/>
+    <w:rsid w:val="00457EF1"/>
+    <w:rsid w:val="00460985"/>
+    <w:rsid w:val="00460A8E"/>
+    <w:rsid w:val="00460E1D"/>
+    <w:rsid w:val="00460F9B"/>
+    <w:rsid w:val="00460FE4"/>
+    <w:rsid w:val="004612B2"/>
+    <w:rsid w:val="004620B1"/>
+    <w:rsid w:val="0046226D"/>
+    <w:rsid w:val="0046251E"/>
+    <w:rsid w:val="00462784"/>
+    <w:rsid w:val="0046493F"/>
+    <w:rsid w:val="00464EBF"/>
+    <w:rsid w:val="00464FF7"/>
+    <w:rsid w:val="0046532C"/>
+    <w:rsid w:val="00466416"/>
+    <w:rsid w:val="0046679F"/>
+    <w:rsid w:val="004671EF"/>
+    <w:rsid w:val="00470831"/>
+    <w:rsid w:val="0047091F"/>
+    <w:rsid w:val="00471A19"/>
+    <w:rsid w:val="0047244C"/>
+    <w:rsid w:val="0047252F"/>
+    <w:rsid w:val="0047274E"/>
+    <w:rsid w:val="00474EE8"/>
+    <w:rsid w:val="00474F40"/>
+    <w:rsid w:val="0047506A"/>
+    <w:rsid w:val="004767CF"/>
+    <w:rsid w:val="00476EBC"/>
+    <w:rsid w:val="00476F96"/>
+    <w:rsid w:val="00477485"/>
+    <w:rsid w:val="0048002C"/>
+    <w:rsid w:val="0048170C"/>
+    <w:rsid w:val="00481DA8"/>
+    <w:rsid w:val="00481FB1"/>
+    <w:rsid w:val="00483D17"/>
+    <w:rsid w:val="004841FB"/>
+    <w:rsid w:val="0048478F"/>
+    <w:rsid w:val="00485019"/>
+    <w:rsid w:val="004856A4"/>
+    <w:rsid w:val="004858D7"/>
+    <w:rsid w:val="00485EE8"/>
+    <w:rsid w:val="004861C3"/>
+    <w:rsid w:val="00486AF2"/>
+    <w:rsid w:val="00486BB0"/>
+    <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="0049005F"/>
+    <w:rsid w:val="00490CFA"/>
+    <w:rsid w:val="00490EB2"/>
+    <w:rsid w:val="00491734"/>
+    <w:rsid w:val="00491922"/>
+    <w:rsid w:val="00491BAB"/>
+    <w:rsid w:val="00491C4C"/>
+    <w:rsid w:val="0049277C"/>
+    <w:rsid w:val="00492CA8"/>
+    <w:rsid w:val="00493B88"/>
+    <w:rsid w:val="00493FB2"/>
+    <w:rsid w:val="00494522"/>
+    <w:rsid w:val="004959A0"/>
+    <w:rsid w:val="00496362"/>
+    <w:rsid w:val="00496805"/>
+    <w:rsid w:val="0049703B"/>
+    <w:rsid w:val="00497C9F"/>
+    <w:rsid w:val="004A0C19"/>
+    <w:rsid w:val="004A0C80"/>
+    <w:rsid w:val="004A27CC"/>
+    <w:rsid w:val="004A367A"/>
+    <w:rsid w:val="004A3F70"/>
+    <w:rsid w:val="004A4920"/>
+    <w:rsid w:val="004A4D49"/>
+    <w:rsid w:val="004A61DD"/>
+    <w:rsid w:val="004A7CA4"/>
+    <w:rsid w:val="004B0295"/>
+    <w:rsid w:val="004B0E95"/>
+    <w:rsid w:val="004B1132"/>
+    <w:rsid w:val="004B1263"/>
+    <w:rsid w:val="004B14F3"/>
+    <w:rsid w:val="004B1725"/>
+    <w:rsid w:val="004B292A"/>
+    <w:rsid w:val="004B2C32"/>
+    <w:rsid w:val="004B2ED8"/>
+    <w:rsid w:val="004B303D"/>
+    <w:rsid w:val="004B3341"/>
+    <w:rsid w:val="004B49B3"/>
+    <w:rsid w:val="004B52AF"/>
+    <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="004B65B0"/>
+    <w:rsid w:val="004B7133"/>
+    <w:rsid w:val="004C048A"/>
+    <w:rsid w:val="004C1DDF"/>
+    <w:rsid w:val="004C1E4D"/>
+    <w:rsid w:val="004C2855"/>
+    <w:rsid w:val="004C2D9C"/>
+    <w:rsid w:val="004C30B0"/>
+    <w:rsid w:val="004C3AE5"/>
+    <w:rsid w:val="004C41D4"/>
+    <w:rsid w:val="004C56B6"/>
+    <w:rsid w:val="004C7A1A"/>
+    <w:rsid w:val="004C7A47"/>
+    <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004D00F6"/>
+    <w:rsid w:val="004D112C"/>
+    <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D384A"/>
+    <w:rsid w:val="004D3BFD"/>
+    <w:rsid w:val="004D41CA"/>
+    <w:rsid w:val="004D42DA"/>
+    <w:rsid w:val="004D4A3F"/>
+    <w:rsid w:val="004D53B5"/>
+    <w:rsid w:val="004D6A51"/>
+    <w:rsid w:val="004D7781"/>
+    <w:rsid w:val="004D7BCA"/>
+    <w:rsid w:val="004E0BCE"/>
+    <w:rsid w:val="004E0DA1"/>
+    <w:rsid w:val="004E116E"/>
+    <w:rsid w:val="004E1C58"/>
+    <w:rsid w:val="004E263A"/>
+    <w:rsid w:val="004E2B10"/>
+    <w:rsid w:val="004E30CF"/>
+    <w:rsid w:val="004E39FA"/>
+    <w:rsid w:val="004E3A71"/>
+    <w:rsid w:val="004E3A8A"/>
+    <w:rsid w:val="004E461E"/>
+    <w:rsid w:val="004E484A"/>
+    <w:rsid w:val="004E58B2"/>
+    <w:rsid w:val="004E5A0C"/>
+    <w:rsid w:val="004E5CBF"/>
+    <w:rsid w:val="004E5D1C"/>
+    <w:rsid w:val="004E7BF7"/>
+    <w:rsid w:val="004E7CFE"/>
+    <w:rsid w:val="004F0B83"/>
+    <w:rsid w:val="004F14ED"/>
+    <w:rsid w:val="004F1982"/>
+    <w:rsid w:val="004F2490"/>
+    <w:rsid w:val="004F2FE6"/>
+    <w:rsid w:val="004F332D"/>
+    <w:rsid w:val="004F33B8"/>
+    <w:rsid w:val="004F3CB3"/>
+    <w:rsid w:val="004F3DBB"/>
+    <w:rsid w:val="004F4938"/>
+    <w:rsid w:val="004F5086"/>
+    <w:rsid w:val="004F58A7"/>
+    <w:rsid w:val="004F6250"/>
+    <w:rsid w:val="004F67D3"/>
+    <w:rsid w:val="004F71E8"/>
+    <w:rsid w:val="00501E30"/>
+    <w:rsid w:val="00502366"/>
+    <w:rsid w:val="005023E3"/>
+    <w:rsid w:val="00502E45"/>
+    <w:rsid w:val="005032A1"/>
+    <w:rsid w:val="00504262"/>
+    <w:rsid w:val="005052FF"/>
+    <w:rsid w:val="00505D73"/>
+    <w:rsid w:val="00506279"/>
+    <w:rsid w:val="00506925"/>
+    <w:rsid w:val="005076FC"/>
+    <w:rsid w:val="005103B9"/>
+    <w:rsid w:val="005110DB"/>
+    <w:rsid w:val="00511793"/>
+    <w:rsid w:val="00511AE6"/>
+    <w:rsid w:val="00512240"/>
+    <w:rsid w:val="00512380"/>
+    <w:rsid w:val="00513320"/>
+    <w:rsid w:val="0051351E"/>
+    <w:rsid w:val="0051399C"/>
+    <w:rsid w:val="00513CAF"/>
+    <w:rsid w:val="0051453C"/>
+    <w:rsid w:val="005147E1"/>
+    <w:rsid w:val="00514CE8"/>
+    <w:rsid w:val="00514D87"/>
+    <w:rsid w:val="00514EF6"/>
+    <w:rsid w:val="0051503D"/>
+    <w:rsid w:val="00515AAD"/>
+    <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="0051632B"/>
+    <w:rsid w:val="005168D4"/>
+    <w:rsid w:val="00516E57"/>
+    <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="0051761B"/>
+    <w:rsid w:val="00520DD9"/>
+    <w:rsid w:val="00520E8E"/>
+    <w:rsid w:val="005214AC"/>
+    <w:rsid w:val="005215C0"/>
+    <w:rsid w:val="00521BC7"/>
+    <w:rsid w:val="00521D97"/>
+    <w:rsid w:val="00522702"/>
+    <w:rsid w:val="00522DFF"/>
+    <w:rsid w:val="0052300E"/>
+    <w:rsid w:val="005249DB"/>
+    <w:rsid w:val="00524A21"/>
+    <w:rsid w:val="00524DC0"/>
+    <w:rsid w:val="00525540"/>
+    <w:rsid w:val="00525DB6"/>
+    <w:rsid w:val="005267C4"/>
+    <w:rsid w:val="005267EC"/>
+    <w:rsid w:val="00526BDE"/>
+    <w:rsid w:val="00527631"/>
+    <w:rsid w:val="0052798D"/>
+    <w:rsid w:val="00527DD4"/>
+    <w:rsid w:val="005304DD"/>
+    <w:rsid w:val="00531A3E"/>
+    <w:rsid w:val="00531A6C"/>
+    <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="00531F52"/>
+    <w:rsid w:val="00532B90"/>
+    <w:rsid w:val="00533340"/>
+    <w:rsid w:val="00533DDE"/>
+    <w:rsid w:val="00535418"/>
+    <w:rsid w:val="00536B91"/>
+    <w:rsid w:val="00536DA7"/>
+    <w:rsid w:val="005400AE"/>
+    <w:rsid w:val="00540551"/>
+    <w:rsid w:val="0054200B"/>
+    <w:rsid w:val="00543240"/>
+    <w:rsid w:val="0054466C"/>
+    <w:rsid w:val="00546BE4"/>
+    <w:rsid w:val="00547923"/>
+    <w:rsid w:val="00551023"/>
+    <w:rsid w:val="00551703"/>
+    <w:rsid w:val="00552AA1"/>
+    <w:rsid w:val="00553549"/>
+    <w:rsid w:val="005538B6"/>
+    <w:rsid w:val="00553CD7"/>
+    <w:rsid w:val="00553E71"/>
+    <w:rsid w:val="0055492D"/>
+    <w:rsid w:val="00554ABE"/>
+    <w:rsid w:val="00554AE8"/>
+    <w:rsid w:val="005558B1"/>
+    <w:rsid w:val="00555B1D"/>
+    <w:rsid w:val="0055681B"/>
+    <w:rsid w:val="00556C82"/>
+    <w:rsid w:val="00557179"/>
+    <w:rsid w:val="00557F81"/>
+    <w:rsid w:val="0056004F"/>
+    <w:rsid w:val="00560AB9"/>
+    <w:rsid w:val="00562C4F"/>
+    <w:rsid w:val="00563BEC"/>
+    <w:rsid w:val="005648FD"/>
+    <w:rsid w:val="00565469"/>
+    <w:rsid w:val="005660B0"/>
+    <w:rsid w:val="005663DF"/>
+    <w:rsid w:val="00566911"/>
+    <w:rsid w:val="0056766D"/>
+    <w:rsid w:val="00567EF4"/>
+    <w:rsid w:val="00570781"/>
+    <w:rsid w:val="00570797"/>
+    <w:rsid w:val="00570D1D"/>
+    <w:rsid w:val="00571722"/>
+    <w:rsid w:val="00572315"/>
+    <w:rsid w:val="00572657"/>
+    <w:rsid w:val="005726CC"/>
+    <w:rsid w:val="005727AD"/>
+    <w:rsid w:val="005735CD"/>
+    <w:rsid w:val="00574058"/>
+    <w:rsid w:val="00574D04"/>
+    <w:rsid w:val="00575144"/>
+    <w:rsid w:val="0057584A"/>
+    <w:rsid w:val="00576162"/>
+    <w:rsid w:val="0057695A"/>
+    <w:rsid w:val="00581662"/>
+    <w:rsid w:val="00581680"/>
+    <w:rsid w:val="00581C69"/>
+    <w:rsid w:val="0058227D"/>
+    <w:rsid w:val="005823CA"/>
+    <w:rsid w:val="00583EFE"/>
+    <w:rsid w:val="00584FA4"/>
+    <w:rsid w:val="005858FC"/>
+    <w:rsid w:val="00586129"/>
+    <w:rsid w:val="00586C79"/>
+    <w:rsid w:val="00590228"/>
+    <w:rsid w:val="00591A22"/>
+    <w:rsid w:val="00591C2F"/>
+    <w:rsid w:val="00591EEA"/>
+    <w:rsid w:val="00592769"/>
+    <w:rsid w:val="005928D0"/>
+    <w:rsid w:val="00593444"/>
+    <w:rsid w:val="00593565"/>
+    <w:rsid w:val="005938B8"/>
+    <w:rsid w:val="00593C73"/>
+    <w:rsid w:val="00593E1E"/>
+    <w:rsid w:val="005947B6"/>
+    <w:rsid w:val="00594EBE"/>
+    <w:rsid w:val="00595FBE"/>
+    <w:rsid w:val="005A0C2B"/>
+    <w:rsid w:val="005A14FE"/>
+    <w:rsid w:val="005A1743"/>
+    <w:rsid w:val="005A212F"/>
+    <w:rsid w:val="005A49B3"/>
+    <w:rsid w:val="005A4A4F"/>
+    <w:rsid w:val="005A55EC"/>
+    <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A75CD"/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rsid w:val="005A7AFE"/>
+    <w:rsid w:val="005B08F1"/>
+    <w:rsid w:val="005B3761"/>
+    <w:rsid w:val="005B3D33"/>
+    <w:rsid w:val="005B3D60"/>
+    <w:rsid w:val="005B4AA9"/>
+    <w:rsid w:val="005B6370"/>
+    <w:rsid w:val="005B6CF1"/>
+    <w:rsid w:val="005B70AE"/>
+    <w:rsid w:val="005B73BE"/>
+    <w:rsid w:val="005C25B4"/>
+    <w:rsid w:val="005C2687"/>
+    <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005C4240"/>
+    <w:rsid w:val="005C4665"/>
+    <w:rsid w:val="005C5179"/>
+    <w:rsid w:val="005C591E"/>
+    <w:rsid w:val="005C6F27"/>
+    <w:rsid w:val="005C7079"/>
+    <w:rsid w:val="005C76A7"/>
+    <w:rsid w:val="005C7C78"/>
+    <w:rsid w:val="005D09AE"/>
+    <w:rsid w:val="005D1779"/>
+    <w:rsid w:val="005D18E8"/>
+    <w:rsid w:val="005D1BE0"/>
+    <w:rsid w:val="005D2079"/>
+    <w:rsid w:val="005D27C1"/>
+    <w:rsid w:val="005D2AAC"/>
+    <w:rsid w:val="005D2FC0"/>
+    <w:rsid w:val="005D309A"/>
+    <w:rsid w:val="005D31FB"/>
+    <w:rsid w:val="005D330A"/>
+    <w:rsid w:val="005D3376"/>
+    <w:rsid w:val="005D337D"/>
+    <w:rsid w:val="005D42C9"/>
+    <w:rsid w:val="005D4747"/>
+    <w:rsid w:val="005D5DBA"/>
+    <w:rsid w:val="005D5F3B"/>
+    <w:rsid w:val="005D62E6"/>
+    <w:rsid w:val="005D7F4A"/>
+    <w:rsid w:val="005E030E"/>
+    <w:rsid w:val="005E165D"/>
+    <w:rsid w:val="005E27DE"/>
+    <w:rsid w:val="005E3A7C"/>
+    <w:rsid w:val="005E5422"/>
+    <w:rsid w:val="005E5C62"/>
+    <w:rsid w:val="005E643D"/>
+    <w:rsid w:val="005F03D7"/>
+    <w:rsid w:val="005F09F6"/>
+    <w:rsid w:val="005F1170"/>
+    <w:rsid w:val="005F1353"/>
+    <w:rsid w:val="005F1E12"/>
+    <w:rsid w:val="005F241A"/>
+    <w:rsid w:val="005F2880"/>
+    <w:rsid w:val="005F300D"/>
+    <w:rsid w:val="005F36BC"/>
+    <w:rsid w:val="005F4394"/>
+    <w:rsid w:val="005F51EC"/>
+    <w:rsid w:val="005F72E9"/>
+    <w:rsid w:val="005F78E7"/>
+    <w:rsid w:val="00600F26"/>
+    <w:rsid w:val="00601BFC"/>
+    <w:rsid w:val="0060285B"/>
+    <w:rsid w:val="00602B94"/>
+    <w:rsid w:val="00604D78"/>
+    <w:rsid w:val="0060509D"/>
+    <w:rsid w:val="00605661"/>
+    <w:rsid w:val="00605E68"/>
+    <w:rsid w:val="006062FC"/>
+    <w:rsid w:val="006064BF"/>
+    <w:rsid w:val="00606977"/>
+    <w:rsid w:val="0060797B"/>
+    <w:rsid w:val="006102D1"/>
+    <w:rsid w:val="006112AE"/>
+    <w:rsid w:val="00615835"/>
+    <w:rsid w:val="00616B37"/>
+    <w:rsid w:val="00616C46"/>
+    <w:rsid w:val="006170E5"/>
+    <w:rsid w:val="0061717F"/>
+    <w:rsid w:val="006171E2"/>
+    <w:rsid w:val="00617666"/>
+    <w:rsid w:val="006178EE"/>
+    <w:rsid w:val="006201A0"/>
+    <w:rsid w:val="006206EE"/>
+    <w:rsid w:val="00620ABB"/>
+    <w:rsid w:val="00620F76"/>
+    <w:rsid w:val="0062119A"/>
+    <w:rsid w:val="006216EA"/>
+    <w:rsid w:val="00621842"/>
+    <w:rsid w:val="00622342"/>
+    <w:rsid w:val="00622572"/>
+    <w:rsid w:val="006228CA"/>
+    <w:rsid w:val="006229C0"/>
+    <w:rsid w:val="00622BCE"/>
+    <w:rsid w:val="00622DAA"/>
+    <w:rsid w:val="0062432B"/>
+    <w:rsid w:val="00624AD6"/>
+    <w:rsid w:val="00625713"/>
+    <w:rsid w:val="006275C6"/>
+    <w:rsid w:val="00627DFF"/>
+    <w:rsid w:val="00630E55"/>
+    <w:rsid w:val="00634442"/>
+    <w:rsid w:val="00634F93"/>
+    <w:rsid w:val="00636023"/>
+    <w:rsid w:val="00636A4D"/>
+    <w:rsid w:val="0063721F"/>
+    <w:rsid w:val="006402CD"/>
+    <w:rsid w:val="00640A25"/>
+    <w:rsid w:val="00640A39"/>
+    <w:rsid w:val="00640FB6"/>
+    <w:rsid w:val="00641A32"/>
+    <w:rsid w:val="00642016"/>
+    <w:rsid w:val="00642723"/>
+    <w:rsid w:val="00643733"/>
+    <w:rsid w:val="006438B9"/>
+    <w:rsid w:val="00643E42"/>
+    <w:rsid w:val="00644AFE"/>
+    <w:rsid w:val="00645007"/>
+    <w:rsid w:val="0064551B"/>
+    <w:rsid w:val="0064609B"/>
+    <w:rsid w:val="0064635E"/>
+    <w:rsid w:val="006466BC"/>
+    <w:rsid w:val="00647166"/>
+    <w:rsid w:val="0064751F"/>
+    <w:rsid w:val="00647C15"/>
+    <w:rsid w:val="00647EF9"/>
+    <w:rsid w:val="00650DE3"/>
+    <w:rsid w:val="00651848"/>
+    <w:rsid w:val="00651C89"/>
+    <w:rsid w:val="00652991"/>
+    <w:rsid w:val="00653434"/>
+    <w:rsid w:val="00653B5B"/>
+    <w:rsid w:val="00653D23"/>
+    <w:rsid w:val="0065437E"/>
+    <w:rsid w:val="00654B0B"/>
+    <w:rsid w:val="00654CDE"/>
+    <w:rsid w:val="00655D50"/>
+    <w:rsid w:val="00656237"/>
+    <w:rsid w:val="00656330"/>
+    <w:rsid w:val="0065683D"/>
+    <w:rsid w:val="00656F66"/>
+    <w:rsid w:val="006571E6"/>
+    <w:rsid w:val="00660B8F"/>
+    <w:rsid w:val="00661ACA"/>
+    <w:rsid w:val="00663C06"/>
+    <w:rsid w:val="00664286"/>
+    <w:rsid w:val="00664E61"/>
+    <w:rsid w:val="00665A54"/>
+    <w:rsid w:val="00665C21"/>
+    <w:rsid w:val="00665C6D"/>
+    <w:rsid w:val="00667B3B"/>
+    <w:rsid w:val="00667BBA"/>
+    <w:rsid w:val="00670484"/>
+    <w:rsid w:val="0067052A"/>
+    <w:rsid w:val="00671915"/>
+    <w:rsid w:val="006725E3"/>
+    <w:rsid w:val="00672698"/>
+    <w:rsid w:val="006729D5"/>
+    <w:rsid w:val="00673B39"/>
+    <w:rsid w:val="00674DE6"/>
+    <w:rsid w:val="00675006"/>
+    <w:rsid w:val="00675662"/>
+    <w:rsid w:val="00675977"/>
+    <w:rsid w:val="006759F3"/>
+    <w:rsid w:val="006761B2"/>
+    <w:rsid w:val="006763E7"/>
+    <w:rsid w:val="006765FF"/>
+    <w:rsid w:val="006779ED"/>
+    <w:rsid w:val="00680C11"/>
+    <w:rsid w:val="00680FA9"/>
+    <w:rsid w:val="00681A75"/>
+    <w:rsid w:val="00683831"/>
+    <w:rsid w:val="00683992"/>
+    <w:rsid w:val="00684FC6"/>
+    <w:rsid w:val="00687B8C"/>
+    <w:rsid w:val="006906FA"/>
+    <w:rsid w:val="006911CF"/>
+    <w:rsid w:val="0069143E"/>
+    <w:rsid w:val="00691F83"/>
+    <w:rsid w:val="006926C4"/>
+    <w:rsid w:val="0069343F"/>
+    <w:rsid w:val="00693797"/>
+    <w:rsid w:val="00693A31"/>
+    <w:rsid w:val="00693E48"/>
+    <w:rsid w:val="006946B0"/>
+    <w:rsid w:val="00694BC3"/>
+    <w:rsid w:val="00696396"/>
+    <w:rsid w:val="0069643F"/>
+    <w:rsid w:val="00696450"/>
+    <w:rsid w:val="00697C5E"/>
+    <w:rsid w:val="006A0E4A"/>
+    <w:rsid w:val="006A19D5"/>
+    <w:rsid w:val="006A2C5C"/>
+    <w:rsid w:val="006A3381"/>
+    <w:rsid w:val="006A3497"/>
+    <w:rsid w:val="006A4CE7"/>
+    <w:rsid w:val="006A75B0"/>
+    <w:rsid w:val="006A7D6F"/>
+    <w:rsid w:val="006B0CDA"/>
+    <w:rsid w:val="006B112C"/>
+    <w:rsid w:val="006B16E3"/>
+    <w:rsid w:val="006B1B85"/>
+    <w:rsid w:val="006B2022"/>
+    <w:rsid w:val="006B23F1"/>
+    <w:rsid w:val="006B3ED0"/>
+    <w:rsid w:val="006B40A8"/>
+    <w:rsid w:val="006B4289"/>
+    <w:rsid w:val="006B46BC"/>
+    <w:rsid w:val="006B6216"/>
+    <w:rsid w:val="006B6D7E"/>
+    <w:rsid w:val="006B796B"/>
+    <w:rsid w:val="006C092E"/>
+    <w:rsid w:val="006C0A2C"/>
+    <w:rsid w:val="006C148B"/>
+    <w:rsid w:val="006C18BF"/>
+    <w:rsid w:val="006C2069"/>
+    <w:rsid w:val="006C2145"/>
+    <w:rsid w:val="006C2BB7"/>
+    <w:rsid w:val="006C2CCB"/>
+    <w:rsid w:val="006C3AF5"/>
+    <w:rsid w:val="006C6095"/>
+    <w:rsid w:val="006C7115"/>
+    <w:rsid w:val="006C731D"/>
+    <w:rsid w:val="006D2DF6"/>
+    <w:rsid w:val="006D3B97"/>
+    <w:rsid w:val="006D4BD1"/>
+    <w:rsid w:val="006D4EDE"/>
+    <w:rsid w:val="006D5608"/>
+    <w:rsid w:val="006D57A9"/>
+    <w:rsid w:val="006D65E2"/>
+    <w:rsid w:val="006D785A"/>
+    <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E1038"/>
+    <w:rsid w:val="006E10DD"/>
+    <w:rsid w:val="006E252F"/>
+    <w:rsid w:val="006E25B2"/>
+    <w:rsid w:val="006E3C49"/>
+    <w:rsid w:val="006E3D14"/>
+    <w:rsid w:val="006E4C9B"/>
+    <w:rsid w:val="006E51EE"/>
+    <w:rsid w:val="006E5BAE"/>
+    <w:rsid w:val="006E5D45"/>
+    <w:rsid w:val="006E6618"/>
+    <w:rsid w:val="006E7815"/>
+    <w:rsid w:val="006F01F9"/>
+    <w:rsid w:val="006F02DB"/>
+    <w:rsid w:val="006F0A03"/>
+    <w:rsid w:val="006F11A0"/>
+    <w:rsid w:val="006F1736"/>
+    <w:rsid w:val="006F188E"/>
+    <w:rsid w:val="006F1FF4"/>
+    <w:rsid w:val="006F2383"/>
+    <w:rsid w:val="006F32D6"/>
+    <w:rsid w:val="006F45BE"/>
+    <w:rsid w:val="006F7018"/>
+    <w:rsid w:val="006F71D6"/>
+    <w:rsid w:val="006F7D5A"/>
+    <w:rsid w:val="006F7DD1"/>
+    <w:rsid w:val="006F7DF6"/>
+    <w:rsid w:val="0070017B"/>
+    <w:rsid w:val="0070088A"/>
+    <w:rsid w:val="0070135F"/>
+    <w:rsid w:val="007013EC"/>
+    <w:rsid w:val="00702188"/>
+    <w:rsid w:val="00702608"/>
+    <w:rsid w:val="00702D2A"/>
+    <w:rsid w:val="007041F5"/>
+    <w:rsid w:val="00704E08"/>
+    <w:rsid w:val="007050F8"/>
+    <w:rsid w:val="00705B9E"/>
+    <w:rsid w:val="007068DC"/>
+    <w:rsid w:val="007070B0"/>
+    <w:rsid w:val="00710F14"/>
+    <w:rsid w:val="00711C3A"/>
+    <w:rsid w:val="007128E1"/>
+    <w:rsid w:val="00713187"/>
+    <w:rsid w:val="00713C39"/>
+    <w:rsid w:val="00714500"/>
+    <w:rsid w:val="007147C8"/>
+    <w:rsid w:val="00714A0C"/>
+    <w:rsid w:val="00714FB0"/>
+    <w:rsid w:val="00715486"/>
+    <w:rsid w:val="00715944"/>
+    <w:rsid w:val="00716428"/>
+    <w:rsid w:val="007164E0"/>
+    <w:rsid w:val="00716A4B"/>
+    <w:rsid w:val="00717114"/>
+    <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="0072202A"/>
+    <w:rsid w:val="0072290F"/>
+    <w:rsid w:val="007229AB"/>
+    <w:rsid w:val="00723B8A"/>
+    <w:rsid w:val="007251C4"/>
+    <w:rsid w:val="007252D0"/>
+    <w:rsid w:val="007279D6"/>
+    <w:rsid w:val="00730213"/>
+    <w:rsid w:val="00730AD5"/>
+    <w:rsid w:val="00733B74"/>
+    <w:rsid w:val="00733B87"/>
+    <w:rsid w:val="00733BEB"/>
+    <w:rsid w:val="00734BFE"/>
+    <w:rsid w:val="00734E05"/>
+    <w:rsid w:val="00735BF7"/>
+    <w:rsid w:val="00735C0D"/>
+    <w:rsid w:val="0073638D"/>
+    <w:rsid w:val="00740815"/>
+    <w:rsid w:val="00740D8C"/>
+    <w:rsid w:val="00741B54"/>
+    <w:rsid w:val="00741DD5"/>
+    <w:rsid w:val="007431ED"/>
+    <w:rsid w:val="00743D0C"/>
+    <w:rsid w:val="00743E64"/>
+    <w:rsid w:val="00743FDD"/>
+    <w:rsid w:val="007446C2"/>
+    <w:rsid w:val="007464FB"/>
+    <w:rsid w:val="0074762E"/>
+    <w:rsid w:val="007477C9"/>
+    <w:rsid w:val="00747BC9"/>
+    <w:rsid w:val="0075086A"/>
+    <w:rsid w:val="00750C7D"/>
+    <w:rsid w:val="00750DA2"/>
+    <w:rsid w:val="007514C7"/>
+    <w:rsid w:val="00751C02"/>
+    <w:rsid w:val="007532BD"/>
+    <w:rsid w:val="00753B71"/>
+    <w:rsid w:val="00753CCF"/>
+    <w:rsid w:val="00753FE5"/>
+    <w:rsid w:val="007543B4"/>
+    <w:rsid w:val="007553A1"/>
+    <w:rsid w:val="0075586A"/>
+    <w:rsid w:val="00755AA3"/>
+    <w:rsid w:val="00761725"/>
+    <w:rsid w:val="00761C10"/>
+    <w:rsid w:val="00761E08"/>
+    <w:rsid w:val="00762A74"/>
+    <w:rsid w:val="00762C0B"/>
+    <w:rsid w:val="00762E0E"/>
+    <w:rsid w:val="007630DA"/>
+    <w:rsid w:val="00763331"/>
+    <w:rsid w:val="00763587"/>
+    <w:rsid w:val="00763C30"/>
+    <w:rsid w:val="00763E1D"/>
+    <w:rsid w:val="0076459C"/>
+    <w:rsid w:val="0076471D"/>
+    <w:rsid w:val="00764764"/>
+    <w:rsid w:val="00765787"/>
+    <w:rsid w:val="00765977"/>
+    <w:rsid w:val="00765AEF"/>
+    <w:rsid w:val="007660DA"/>
+    <w:rsid w:val="0076649C"/>
+    <w:rsid w:val="00767FA0"/>
+    <w:rsid w:val="00770F94"/>
+    <w:rsid w:val="00771E31"/>
+    <w:rsid w:val="007720E7"/>
+    <w:rsid w:val="00772C53"/>
+    <w:rsid w:val="007734CB"/>
+    <w:rsid w:val="00774C36"/>
+    <w:rsid w:val="00775756"/>
+    <w:rsid w:val="0077590B"/>
+    <w:rsid w:val="00776651"/>
+    <w:rsid w:val="00777842"/>
+    <w:rsid w:val="0078007F"/>
+    <w:rsid w:val="00780720"/>
+    <w:rsid w:val="00780925"/>
+    <w:rsid w:val="00781235"/>
+    <w:rsid w:val="00781296"/>
+    <w:rsid w:val="00781B45"/>
+    <w:rsid w:val="00782C63"/>
+    <w:rsid w:val="00782DF0"/>
+    <w:rsid w:val="0078356F"/>
+    <w:rsid w:val="0078363C"/>
+    <w:rsid w:val="0078428E"/>
+    <w:rsid w:val="007842C5"/>
+    <w:rsid w:val="007846BF"/>
+    <w:rsid w:val="00784869"/>
+    <w:rsid w:val="00784C2F"/>
+    <w:rsid w:val="00785261"/>
+    <w:rsid w:val="00785632"/>
+    <w:rsid w:val="007856AF"/>
+    <w:rsid w:val="0078672B"/>
+    <w:rsid w:val="00787C05"/>
+    <w:rsid w:val="00787C15"/>
+    <w:rsid w:val="007904FF"/>
+    <w:rsid w:val="00791483"/>
+    <w:rsid w:val="00791639"/>
+    <w:rsid w:val="00791B31"/>
+    <w:rsid w:val="00792FEC"/>
+    <w:rsid w:val="00794E65"/>
+    <w:rsid w:val="0079572D"/>
+    <w:rsid w:val="0079641A"/>
+    <w:rsid w:val="00797CA2"/>
+    <w:rsid w:val="007A161E"/>
+    <w:rsid w:val="007A1AB8"/>
+    <w:rsid w:val="007A1CD3"/>
+    <w:rsid w:val="007A2767"/>
+    <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A4DF9"/>
+    <w:rsid w:val="007A50D7"/>
+    <w:rsid w:val="007A53D7"/>
+    <w:rsid w:val="007A5633"/>
+    <w:rsid w:val="007A59B2"/>
+    <w:rsid w:val="007A5D7E"/>
+    <w:rsid w:val="007A65DE"/>
+    <w:rsid w:val="007B0256"/>
+    <w:rsid w:val="007B0A1F"/>
+    <w:rsid w:val="007B0DC4"/>
+    <w:rsid w:val="007B2627"/>
+    <w:rsid w:val="007B2CB4"/>
+    <w:rsid w:val="007B351D"/>
+    <w:rsid w:val="007B3716"/>
+    <w:rsid w:val="007B504B"/>
+    <w:rsid w:val="007B5814"/>
+    <w:rsid w:val="007B5ABB"/>
+    <w:rsid w:val="007B6F45"/>
+    <w:rsid w:val="007B75A8"/>
+    <w:rsid w:val="007B75BB"/>
+    <w:rsid w:val="007B78C9"/>
+    <w:rsid w:val="007C045F"/>
+    <w:rsid w:val="007C0634"/>
+    <w:rsid w:val="007C15DB"/>
+    <w:rsid w:val="007C212F"/>
+    <w:rsid w:val="007C2914"/>
+    <w:rsid w:val="007C3CE5"/>
+    <w:rsid w:val="007C4ADA"/>
+    <w:rsid w:val="007C5694"/>
+    <w:rsid w:val="007C5A98"/>
+    <w:rsid w:val="007C5EEC"/>
+    <w:rsid w:val="007C7226"/>
+    <w:rsid w:val="007C785F"/>
+    <w:rsid w:val="007D08A5"/>
+    <w:rsid w:val="007D216E"/>
+    <w:rsid w:val="007D393C"/>
+    <w:rsid w:val="007D3A3C"/>
+    <w:rsid w:val="007D3BE4"/>
+    <w:rsid w:val="007D3F40"/>
+    <w:rsid w:val="007D495C"/>
+    <w:rsid w:val="007D4CB8"/>
+    <w:rsid w:val="007D4FFD"/>
+    <w:rsid w:val="007D5C97"/>
+    <w:rsid w:val="007D6CB9"/>
+    <w:rsid w:val="007D7DEB"/>
+    <w:rsid w:val="007E0022"/>
+    <w:rsid w:val="007E02CF"/>
+    <w:rsid w:val="007E10B2"/>
+    <w:rsid w:val="007E1E8A"/>
+    <w:rsid w:val="007E2852"/>
+    <w:rsid w:val="007E2938"/>
+    <w:rsid w:val="007E6226"/>
+    <w:rsid w:val="007E6C06"/>
+    <w:rsid w:val="007E7091"/>
+    <w:rsid w:val="007E7276"/>
+    <w:rsid w:val="007F1E2A"/>
+    <w:rsid w:val="007F2CFF"/>
+    <w:rsid w:val="007F2EED"/>
+    <w:rsid w:val="007F3870"/>
+    <w:rsid w:val="007F4D9A"/>
+    <w:rsid w:val="007F5413"/>
+    <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="0080169C"/>
+    <w:rsid w:val="0080234C"/>
+    <w:rsid w:val="00802825"/>
+    <w:rsid w:val="00802A4F"/>
+    <w:rsid w:val="00804517"/>
+    <w:rsid w:val="00804736"/>
+    <w:rsid w:val="008068C8"/>
+    <w:rsid w:val="00811760"/>
+    <w:rsid w:val="00814341"/>
+    <w:rsid w:val="00814952"/>
+    <w:rsid w:val="00814986"/>
+    <w:rsid w:val="00814C0C"/>
+    <w:rsid w:val="00815E1E"/>
+    <w:rsid w:val="00816034"/>
+    <w:rsid w:val="00817171"/>
+    <w:rsid w:val="0081739F"/>
+    <w:rsid w:val="008173F2"/>
+    <w:rsid w:val="00820E56"/>
+    <w:rsid w:val="00821B7B"/>
+    <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="00823D11"/>
+    <w:rsid w:val="008240C6"/>
+    <w:rsid w:val="0082414F"/>
+    <w:rsid w:val="0082499A"/>
+    <w:rsid w:val="0082676F"/>
+    <w:rsid w:val="00827311"/>
+    <w:rsid w:val="008275E5"/>
+    <w:rsid w:val="008276BB"/>
+    <w:rsid w:val="00830453"/>
+    <w:rsid w:val="008306F6"/>
+    <w:rsid w:val="00830705"/>
+    <w:rsid w:val="008308B5"/>
+    <w:rsid w:val="00830A50"/>
+    <w:rsid w:val="00830CDD"/>
+    <w:rsid w:val="008311F5"/>
+    <w:rsid w:val="00831293"/>
+    <w:rsid w:val="0083152E"/>
+    <w:rsid w:val="008318F0"/>
+    <w:rsid w:val="00831B53"/>
+    <w:rsid w:val="008326A7"/>
+    <w:rsid w:val="00832A27"/>
+    <w:rsid w:val="008334DA"/>
+    <w:rsid w:val="00833A11"/>
+    <w:rsid w:val="00833A3A"/>
+    <w:rsid w:val="00833A48"/>
+    <w:rsid w:val="00835526"/>
+    <w:rsid w:val="0083743F"/>
+    <w:rsid w:val="00837DC6"/>
+    <w:rsid w:val="00841ACE"/>
+    <w:rsid w:val="00842282"/>
+    <w:rsid w:val="00843273"/>
+    <w:rsid w:val="008436A4"/>
+    <w:rsid w:val="00844817"/>
+    <w:rsid w:val="008449EE"/>
+    <w:rsid w:val="00844B22"/>
+    <w:rsid w:val="00844BDA"/>
+    <w:rsid w:val="00844E17"/>
+    <w:rsid w:val="00844EE6"/>
+    <w:rsid w:val="008451DB"/>
+    <w:rsid w:val="008452CA"/>
+    <w:rsid w:val="00846F70"/>
+    <w:rsid w:val="008477D6"/>
+    <w:rsid w:val="0085040E"/>
+    <w:rsid w:val="0085048C"/>
+    <w:rsid w:val="0085193E"/>
+    <w:rsid w:val="00852ADC"/>
+    <w:rsid w:val="00853A4B"/>
+    <w:rsid w:val="008543E2"/>
+    <w:rsid w:val="00854A53"/>
+    <w:rsid w:val="00854D8A"/>
+    <w:rsid w:val="00855048"/>
+    <w:rsid w:val="00855FD9"/>
+    <w:rsid w:val="0085690E"/>
+    <w:rsid w:val="00856A3A"/>
+    <w:rsid w:val="00857035"/>
+    <w:rsid w:val="00857C48"/>
+    <w:rsid w:val="00860F7B"/>
+    <w:rsid w:val="00861A5A"/>
+    <w:rsid w:val="00861AFA"/>
+    <w:rsid w:val="008627C3"/>
+    <w:rsid w:val="00863BAA"/>
+    <w:rsid w:val="00863C7F"/>
+    <w:rsid w:val="00865207"/>
+    <w:rsid w:val="0086592E"/>
+    <w:rsid w:val="00865C2E"/>
+    <w:rsid w:val="00866283"/>
+    <w:rsid w:val="008667CC"/>
+    <w:rsid w:val="00866DFA"/>
+    <w:rsid w:val="00866F15"/>
+    <w:rsid w:val="00866F7A"/>
+    <w:rsid w:val="0086758B"/>
+    <w:rsid w:val="008678C2"/>
+    <w:rsid w:val="00871461"/>
+    <w:rsid w:val="00871DD7"/>
+    <w:rsid w:val="00875165"/>
+    <w:rsid w:val="00875822"/>
+    <w:rsid w:val="00875CE4"/>
+    <w:rsid w:val="00876C8A"/>
+    <w:rsid w:val="00877E42"/>
+    <w:rsid w:val="00880153"/>
+    <w:rsid w:val="00880373"/>
+    <w:rsid w:val="00880582"/>
+    <w:rsid w:val="008809E2"/>
+    <w:rsid w:val="008817B5"/>
+    <w:rsid w:val="00881CA3"/>
+    <w:rsid w:val="008847DF"/>
+    <w:rsid w:val="00884F33"/>
+    <w:rsid w:val="0088562B"/>
+    <w:rsid w:val="008858D7"/>
+    <w:rsid w:val="00885965"/>
+    <w:rsid w:val="00885CFB"/>
+    <w:rsid w:val="00886732"/>
+    <w:rsid w:val="008867BC"/>
+    <w:rsid w:val="008877C4"/>
+    <w:rsid w:val="00887867"/>
+    <w:rsid w:val="008904D1"/>
+    <w:rsid w:val="00890620"/>
+    <w:rsid w:val="00893232"/>
+    <w:rsid w:val="0089390E"/>
+    <w:rsid w:val="00895ACB"/>
+    <w:rsid w:val="008965E9"/>
+    <w:rsid w:val="008968D5"/>
+    <w:rsid w:val="00896906"/>
+    <w:rsid w:val="00896F7F"/>
+    <w:rsid w:val="008976E1"/>
+    <w:rsid w:val="008A16FE"/>
+    <w:rsid w:val="008A207B"/>
+    <w:rsid w:val="008A28E2"/>
+    <w:rsid w:val="008A357E"/>
+    <w:rsid w:val="008A38D6"/>
+    <w:rsid w:val="008A3C7E"/>
+    <w:rsid w:val="008A4479"/>
+    <w:rsid w:val="008A48BA"/>
+    <w:rsid w:val="008A4A13"/>
+    <w:rsid w:val="008A5A27"/>
+    <w:rsid w:val="008A639E"/>
+    <w:rsid w:val="008A6ACF"/>
+    <w:rsid w:val="008A7CBB"/>
+    <w:rsid w:val="008B0DFC"/>
+    <w:rsid w:val="008B1F55"/>
+    <w:rsid w:val="008B20D9"/>
+    <w:rsid w:val="008B2722"/>
+    <w:rsid w:val="008B37D3"/>
+    <w:rsid w:val="008B3A58"/>
+    <w:rsid w:val="008B3AFC"/>
+    <w:rsid w:val="008B3B66"/>
+    <w:rsid w:val="008B3C62"/>
+    <w:rsid w:val="008B42A5"/>
+    <w:rsid w:val="008B5103"/>
+    <w:rsid w:val="008B58B0"/>
+    <w:rsid w:val="008B6FA1"/>
+    <w:rsid w:val="008C01D2"/>
+    <w:rsid w:val="008C1047"/>
+    <w:rsid w:val="008C234D"/>
+    <w:rsid w:val="008C237A"/>
+    <w:rsid w:val="008C2A6A"/>
+    <w:rsid w:val="008C3787"/>
+    <w:rsid w:val="008C37DC"/>
+    <w:rsid w:val="008C3946"/>
+    <w:rsid w:val="008C3F4B"/>
+    <w:rsid w:val="008C3FBF"/>
+    <w:rsid w:val="008C4209"/>
+    <w:rsid w:val="008C4850"/>
+    <w:rsid w:val="008C499C"/>
+    <w:rsid w:val="008C5F6D"/>
+    <w:rsid w:val="008C65CA"/>
+    <w:rsid w:val="008C7589"/>
+    <w:rsid w:val="008C7DC6"/>
+    <w:rsid w:val="008D0138"/>
+    <w:rsid w:val="008D1AB7"/>
+    <w:rsid w:val="008D24B4"/>
+    <w:rsid w:val="008D3093"/>
+    <w:rsid w:val="008D42FB"/>
+    <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D683E"/>
+    <w:rsid w:val="008D6CCD"/>
+    <w:rsid w:val="008D7069"/>
+    <w:rsid w:val="008D7AA8"/>
+    <w:rsid w:val="008E0562"/>
+    <w:rsid w:val="008E066F"/>
+    <w:rsid w:val="008E1E82"/>
+    <w:rsid w:val="008E23FE"/>
+    <w:rsid w:val="008E38B0"/>
+    <w:rsid w:val="008E39A8"/>
+    <w:rsid w:val="008E4288"/>
+    <w:rsid w:val="008E4768"/>
+    <w:rsid w:val="008E642A"/>
+    <w:rsid w:val="008E7EF8"/>
+    <w:rsid w:val="008F16E0"/>
+    <w:rsid w:val="008F3EA3"/>
+    <w:rsid w:val="008F5018"/>
+    <w:rsid w:val="008F5F81"/>
+    <w:rsid w:val="008F6794"/>
+    <w:rsid w:val="008F6F13"/>
+    <w:rsid w:val="008F7302"/>
+    <w:rsid w:val="0090006B"/>
+    <w:rsid w:val="00900338"/>
+    <w:rsid w:val="009018DC"/>
+    <w:rsid w:val="00902FE3"/>
+    <w:rsid w:val="00903086"/>
+    <w:rsid w:val="009037BF"/>
+    <w:rsid w:val="00903E26"/>
+    <w:rsid w:val="00903FD8"/>
+    <w:rsid w:val="00905783"/>
+    <w:rsid w:val="009058AB"/>
+    <w:rsid w:val="009059DE"/>
+    <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="00910D27"/>
+    <w:rsid w:val="009120D1"/>
+    <w:rsid w:val="00912C09"/>
+    <w:rsid w:val="009136DF"/>
+    <w:rsid w:val="0091436F"/>
+    <w:rsid w:val="00914DC8"/>
+    <w:rsid w:val="00914E22"/>
+    <w:rsid w:val="009150D8"/>
+    <w:rsid w:val="00915760"/>
+    <w:rsid w:val="00916075"/>
+    <w:rsid w:val="009162F8"/>
+    <w:rsid w:val="00917ACB"/>
+    <w:rsid w:val="00917B82"/>
+    <w:rsid w:val="00917C38"/>
+    <w:rsid w:val="00920C15"/>
+    <w:rsid w:val="00920FA8"/>
+    <w:rsid w:val="00921517"/>
+    <w:rsid w:val="009219B2"/>
+    <w:rsid w:val="00921F95"/>
+    <w:rsid w:val="0092233F"/>
+    <w:rsid w:val="009225F0"/>
+    <w:rsid w:val="009239D7"/>
+    <w:rsid w:val="00923E21"/>
+    <w:rsid w:val="00923ED2"/>
+    <w:rsid w:val="0092682A"/>
+    <w:rsid w:val="00927E43"/>
+    <w:rsid w:val="009317E0"/>
+    <w:rsid w:val="00931D7B"/>
+    <w:rsid w:val="0093201F"/>
+    <w:rsid w:val="009328CB"/>
+    <w:rsid w:val="00932DC2"/>
+    <w:rsid w:val="00933F4E"/>
+    <w:rsid w:val="00934B01"/>
+    <w:rsid w:val="00935A23"/>
+    <w:rsid w:val="0093671D"/>
+    <w:rsid w:val="00936924"/>
+    <w:rsid w:val="0093773B"/>
+    <w:rsid w:val="0094000F"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rsid w:val="009412E4"/>
+    <w:rsid w:val="00941C20"/>
+    <w:rsid w:val="009424FA"/>
+    <w:rsid w:val="00942729"/>
+    <w:rsid w:val="00943B88"/>
+    <w:rsid w:val="00943DA7"/>
+    <w:rsid w:val="009447D8"/>
+    <w:rsid w:val="00944DB9"/>
+    <w:rsid w:val="0094707E"/>
+    <w:rsid w:val="00947553"/>
+    <w:rsid w:val="00950F57"/>
+    <w:rsid w:val="00950F65"/>
+    <w:rsid w:val="00951E58"/>
+    <w:rsid w:val="00954217"/>
+    <w:rsid w:val="009542C6"/>
+    <w:rsid w:val="00954C8D"/>
+    <w:rsid w:val="00955949"/>
+    <w:rsid w:val="00955D04"/>
+    <w:rsid w:val="00956FF5"/>
+    <w:rsid w:val="009579FF"/>
+    <w:rsid w:val="00957D42"/>
+    <w:rsid w:val="00960642"/>
+    <w:rsid w:val="00960AEA"/>
+    <w:rsid w:val="009610B3"/>
+    <w:rsid w:val="0096280D"/>
+    <w:rsid w:val="00962BDE"/>
+    <w:rsid w:val="00963633"/>
+    <w:rsid w:val="00963797"/>
+    <w:rsid w:val="00963A57"/>
+    <w:rsid w:val="00965190"/>
+    <w:rsid w:val="00966CC5"/>
+    <w:rsid w:val="009676C3"/>
+    <w:rsid w:val="00970210"/>
+    <w:rsid w:val="0097094D"/>
+    <w:rsid w:val="00971330"/>
+    <w:rsid w:val="00971F4B"/>
+    <w:rsid w:val="00972159"/>
+    <w:rsid w:val="00972BDC"/>
+    <w:rsid w:val="009744B1"/>
+    <w:rsid w:val="0097453B"/>
+    <w:rsid w:val="00974595"/>
+    <w:rsid w:val="00974A1D"/>
+    <w:rsid w:val="0097549E"/>
+    <w:rsid w:val="0097684B"/>
+    <w:rsid w:val="00977134"/>
+    <w:rsid w:val="009773AF"/>
+    <w:rsid w:val="009778A2"/>
+    <w:rsid w:val="0098057B"/>
+    <w:rsid w:val="00981A62"/>
+    <w:rsid w:val="009828F7"/>
+    <w:rsid w:val="00984B4D"/>
+    <w:rsid w:val="0098513A"/>
+    <w:rsid w:val="009853E1"/>
+    <w:rsid w:val="009860EF"/>
+    <w:rsid w:val="00986183"/>
+    <w:rsid w:val="009871F9"/>
+    <w:rsid w:val="0099018C"/>
+    <w:rsid w:val="0099023B"/>
+    <w:rsid w:val="009921BA"/>
+    <w:rsid w:val="00993106"/>
+    <w:rsid w:val="00993C65"/>
+    <w:rsid w:val="00993D4E"/>
+    <w:rsid w:val="00994463"/>
+    <w:rsid w:val="00994F30"/>
+    <w:rsid w:val="00994FB9"/>
+    <w:rsid w:val="00995F63"/>
+    <w:rsid w:val="00996550"/>
+    <w:rsid w:val="00996840"/>
+    <w:rsid w:val="0099684C"/>
+    <w:rsid w:val="009968A5"/>
+    <w:rsid w:val="009A009C"/>
+    <w:rsid w:val="009A0396"/>
+    <w:rsid w:val="009A1015"/>
+    <w:rsid w:val="009A1C09"/>
+    <w:rsid w:val="009A1D02"/>
+    <w:rsid w:val="009A1F1C"/>
+    <w:rsid w:val="009A2A52"/>
+    <w:rsid w:val="009A30A6"/>
+    <w:rsid w:val="009A43F9"/>
+    <w:rsid w:val="009A4FA2"/>
+    <w:rsid w:val="009A509E"/>
+    <w:rsid w:val="009A6BBF"/>
+    <w:rsid w:val="009A7957"/>
+    <w:rsid w:val="009A7965"/>
+    <w:rsid w:val="009B0E1B"/>
+    <w:rsid w:val="009B0FE0"/>
+    <w:rsid w:val="009B1C4A"/>
+    <w:rsid w:val="009B219A"/>
+    <w:rsid w:val="009B2BE3"/>
+    <w:rsid w:val="009B3532"/>
+    <w:rsid w:val="009B453D"/>
+    <w:rsid w:val="009B5CE7"/>
+    <w:rsid w:val="009B6C97"/>
+    <w:rsid w:val="009B775F"/>
+    <w:rsid w:val="009C03F3"/>
+    <w:rsid w:val="009C04EE"/>
+    <w:rsid w:val="009C0C27"/>
+    <w:rsid w:val="009C0F1E"/>
+    <w:rsid w:val="009C10A3"/>
+    <w:rsid w:val="009C1201"/>
+    <w:rsid w:val="009C1C01"/>
+    <w:rsid w:val="009C2D99"/>
+    <w:rsid w:val="009C44B2"/>
+    <w:rsid w:val="009C524D"/>
+    <w:rsid w:val="009C5C77"/>
+    <w:rsid w:val="009C68E1"/>
+    <w:rsid w:val="009C70D2"/>
+    <w:rsid w:val="009C75BD"/>
+    <w:rsid w:val="009D00FD"/>
+    <w:rsid w:val="009D0CD4"/>
+    <w:rsid w:val="009D147B"/>
+    <w:rsid w:val="009D1709"/>
+    <w:rsid w:val="009D1B09"/>
+    <w:rsid w:val="009D25C5"/>
+    <w:rsid w:val="009D4673"/>
+    <w:rsid w:val="009D47E3"/>
+    <w:rsid w:val="009D621D"/>
+    <w:rsid w:val="009D676C"/>
+    <w:rsid w:val="009D69C6"/>
+    <w:rsid w:val="009D6AF0"/>
+    <w:rsid w:val="009E1BEE"/>
+    <w:rsid w:val="009E3E9E"/>
+    <w:rsid w:val="009E40A7"/>
+    <w:rsid w:val="009E4126"/>
+    <w:rsid w:val="009E4D2C"/>
+    <w:rsid w:val="009E5B13"/>
+    <w:rsid w:val="009E5EDE"/>
+    <w:rsid w:val="009E6114"/>
+    <w:rsid w:val="009E6D43"/>
+    <w:rsid w:val="009E6D50"/>
+    <w:rsid w:val="009E73C4"/>
+    <w:rsid w:val="009E797A"/>
+    <w:rsid w:val="009F088E"/>
+    <w:rsid w:val="009F1390"/>
+    <w:rsid w:val="009F1D85"/>
+    <w:rsid w:val="009F2A2A"/>
+    <w:rsid w:val="009F2C71"/>
+    <w:rsid w:val="009F43EB"/>
+    <w:rsid w:val="009F4833"/>
+    <w:rsid w:val="009F5BDF"/>
+    <w:rsid w:val="009F79C5"/>
+    <w:rsid w:val="00A00401"/>
+    <w:rsid w:val="00A033EC"/>
+    <w:rsid w:val="00A03A22"/>
+    <w:rsid w:val="00A0431B"/>
+    <w:rsid w:val="00A059EA"/>
+    <w:rsid w:val="00A0604C"/>
+    <w:rsid w:val="00A061E1"/>
+    <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A071B4"/>
+    <w:rsid w:val="00A07861"/>
+    <w:rsid w:val="00A103F4"/>
+    <w:rsid w:val="00A108A6"/>
+    <w:rsid w:val="00A10A74"/>
+    <w:rsid w:val="00A10D0E"/>
+    <w:rsid w:val="00A112AF"/>
+    <w:rsid w:val="00A12F77"/>
+    <w:rsid w:val="00A13712"/>
+    <w:rsid w:val="00A13860"/>
+    <w:rsid w:val="00A14C9C"/>
+    <w:rsid w:val="00A153B3"/>
+    <w:rsid w:val="00A15C3A"/>
+    <w:rsid w:val="00A15DDC"/>
+    <w:rsid w:val="00A15EB3"/>
+    <w:rsid w:val="00A162D5"/>
+    <w:rsid w:val="00A16DF2"/>
+    <w:rsid w:val="00A17CA8"/>
+    <w:rsid w:val="00A20127"/>
+    <w:rsid w:val="00A205CE"/>
+    <w:rsid w:val="00A206D9"/>
+    <w:rsid w:val="00A20ACF"/>
+    <w:rsid w:val="00A21351"/>
+    <w:rsid w:val="00A22BC3"/>
+    <w:rsid w:val="00A25435"/>
+    <w:rsid w:val="00A254FF"/>
+    <w:rsid w:val="00A2799E"/>
+    <w:rsid w:val="00A27A7C"/>
+    <w:rsid w:val="00A27FB4"/>
+    <w:rsid w:val="00A32008"/>
+    <w:rsid w:val="00A3255E"/>
+    <w:rsid w:val="00A32876"/>
+    <w:rsid w:val="00A32E26"/>
+    <w:rsid w:val="00A342EB"/>
+    <w:rsid w:val="00A344AE"/>
+    <w:rsid w:val="00A345E1"/>
+    <w:rsid w:val="00A34CFE"/>
+    <w:rsid w:val="00A35BD6"/>
+    <w:rsid w:val="00A36387"/>
+    <w:rsid w:val="00A36614"/>
+    <w:rsid w:val="00A366F0"/>
+    <w:rsid w:val="00A36CA0"/>
+    <w:rsid w:val="00A37A18"/>
+    <w:rsid w:val="00A37C70"/>
+    <w:rsid w:val="00A40829"/>
+    <w:rsid w:val="00A40FF3"/>
+    <w:rsid w:val="00A41550"/>
+    <w:rsid w:val="00A41723"/>
+    <w:rsid w:val="00A4261D"/>
+    <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A42AF8"/>
+    <w:rsid w:val="00A42B73"/>
+    <w:rsid w:val="00A42FD7"/>
+    <w:rsid w:val="00A4302C"/>
+    <w:rsid w:val="00A43837"/>
+    <w:rsid w:val="00A444E1"/>
+    <w:rsid w:val="00A44F24"/>
+    <w:rsid w:val="00A45302"/>
+    <w:rsid w:val="00A47174"/>
+    <w:rsid w:val="00A47281"/>
+    <w:rsid w:val="00A476D2"/>
+    <w:rsid w:val="00A47702"/>
+    <w:rsid w:val="00A47870"/>
+    <w:rsid w:val="00A50157"/>
+    <w:rsid w:val="00A5025B"/>
+    <w:rsid w:val="00A5275B"/>
+    <w:rsid w:val="00A534B1"/>
+    <w:rsid w:val="00A53574"/>
+    <w:rsid w:val="00A5391A"/>
+    <w:rsid w:val="00A53956"/>
+    <w:rsid w:val="00A54268"/>
+    <w:rsid w:val="00A5457B"/>
+    <w:rsid w:val="00A571B8"/>
+    <w:rsid w:val="00A5776F"/>
+    <w:rsid w:val="00A57CAC"/>
+    <w:rsid w:val="00A57E17"/>
+    <w:rsid w:val="00A6071B"/>
+    <w:rsid w:val="00A608AF"/>
+    <w:rsid w:val="00A60B92"/>
+    <w:rsid w:val="00A61060"/>
+    <w:rsid w:val="00A61519"/>
+    <w:rsid w:val="00A6153F"/>
+    <w:rsid w:val="00A61762"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A62706"/>
+    <w:rsid w:val="00A6304F"/>
+    <w:rsid w:val="00A63433"/>
+    <w:rsid w:val="00A63C27"/>
+    <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A64303"/>
+    <w:rsid w:val="00A644D2"/>
+    <w:rsid w:val="00A6467C"/>
+    <w:rsid w:val="00A6495B"/>
+    <w:rsid w:val="00A64F4C"/>
+    <w:rsid w:val="00A65592"/>
+    <w:rsid w:val="00A65ED0"/>
+    <w:rsid w:val="00A66461"/>
+    <w:rsid w:val="00A66825"/>
+    <w:rsid w:val="00A67879"/>
+    <w:rsid w:val="00A70121"/>
+    <w:rsid w:val="00A71150"/>
+    <w:rsid w:val="00A71751"/>
+    <w:rsid w:val="00A72765"/>
+    <w:rsid w:val="00A72AAA"/>
+    <w:rsid w:val="00A72B57"/>
+    <w:rsid w:val="00A73341"/>
+    <w:rsid w:val="00A735A4"/>
+    <w:rsid w:val="00A74197"/>
+    <w:rsid w:val="00A74C98"/>
+    <w:rsid w:val="00A7578D"/>
+    <w:rsid w:val="00A76382"/>
+    <w:rsid w:val="00A8033C"/>
+    <w:rsid w:val="00A80F76"/>
+    <w:rsid w:val="00A817AD"/>
+    <w:rsid w:val="00A825E0"/>
+    <w:rsid w:val="00A82D2E"/>
+    <w:rsid w:val="00A84500"/>
+    <w:rsid w:val="00A855D6"/>
+    <w:rsid w:val="00A8595C"/>
+    <w:rsid w:val="00A86069"/>
+    <w:rsid w:val="00A91725"/>
+    <w:rsid w:val="00A917B2"/>
+    <w:rsid w:val="00A932B8"/>
+    <w:rsid w:val="00A95077"/>
+    <w:rsid w:val="00A950A2"/>
+    <w:rsid w:val="00A955DD"/>
+    <w:rsid w:val="00A95728"/>
+    <w:rsid w:val="00A96D98"/>
+    <w:rsid w:val="00AA05A7"/>
+    <w:rsid w:val="00AA0E0F"/>
+    <w:rsid w:val="00AA1C94"/>
+    <w:rsid w:val="00AA2C8C"/>
+    <w:rsid w:val="00AA3026"/>
+    <w:rsid w:val="00AA41CB"/>
+    <w:rsid w:val="00AA4BEC"/>
+    <w:rsid w:val="00AA4E68"/>
+    <w:rsid w:val="00AA5111"/>
+    <w:rsid w:val="00AA5779"/>
+    <w:rsid w:val="00AA5F16"/>
+    <w:rsid w:val="00AA6762"/>
+    <w:rsid w:val="00AA6AA0"/>
+    <w:rsid w:val="00AA751C"/>
+    <w:rsid w:val="00AA7AE5"/>
+    <w:rsid w:val="00AB099C"/>
+    <w:rsid w:val="00AB0ED2"/>
+    <w:rsid w:val="00AB1D5F"/>
+    <w:rsid w:val="00AB3303"/>
+    <w:rsid w:val="00AB3A5C"/>
+    <w:rsid w:val="00AB41F3"/>
+    <w:rsid w:val="00AB4934"/>
+    <w:rsid w:val="00AB4B5B"/>
+    <w:rsid w:val="00AB4B6E"/>
+    <w:rsid w:val="00AB52D6"/>
+    <w:rsid w:val="00AB5DE9"/>
+    <w:rsid w:val="00AB5E7D"/>
+    <w:rsid w:val="00AB5EF4"/>
+    <w:rsid w:val="00AB61D8"/>
+    <w:rsid w:val="00AB745D"/>
+    <w:rsid w:val="00AB7F2B"/>
+    <w:rsid w:val="00AC035B"/>
+    <w:rsid w:val="00AC0958"/>
+    <w:rsid w:val="00AC0B4B"/>
+    <w:rsid w:val="00AC18E3"/>
+    <w:rsid w:val="00AC1D85"/>
+    <w:rsid w:val="00AC1FDE"/>
+    <w:rsid w:val="00AC3987"/>
+    <w:rsid w:val="00AC3D66"/>
+    <w:rsid w:val="00AC4F04"/>
+    <w:rsid w:val="00AC57C5"/>
+    <w:rsid w:val="00AC6930"/>
+    <w:rsid w:val="00AC76A3"/>
+    <w:rsid w:val="00AC7A56"/>
+    <w:rsid w:val="00AD0019"/>
+    <w:rsid w:val="00AD01F2"/>
+    <w:rsid w:val="00AD0CD2"/>
+    <w:rsid w:val="00AD270B"/>
+    <w:rsid w:val="00AD2D70"/>
+    <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD3A5C"/>
+    <w:rsid w:val="00AD6646"/>
+    <w:rsid w:val="00AD6957"/>
+    <w:rsid w:val="00AD6A10"/>
+    <w:rsid w:val="00AD7835"/>
+    <w:rsid w:val="00AE09B3"/>
+    <w:rsid w:val="00AE13EE"/>
+    <w:rsid w:val="00AE15DD"/>
+    <w:rsid w:val="00AE1E3D"/>
+    <w:rsid w:val="00AE1F17"/>
+    <w:rsid w:val="00AE2091"/>
+    <w:rsid w:val="00AE23A3"/>
+    <w:rsid w:val="00AE327A"/>
+    <w:rsid w:val="00AE535E"/>
+    <w:rsid w:val="00AE5433"/>
+    <w:rsid w:val="00AE5C20"/>
+    <w:rsid w:val="00AE5DDE"/>
+    <w:rsid w:val="00AE63EB"/>
+    <w:rsid w:val="00AE6A81"/>
+    <w:rsid w:val="00AE6E8C"/>
+    <w:rsid w:val="00AF003F"/>
+    <w:rsid w:val="00AF04C2"/>
+    <w:rsid w:val="00AF0810"/>
+    <w:rsid w:val="00AF1C42"/>
+    <w:rsid w:val="00AF2566"/>
+    <w:rsid w:val="00AF3997"/>
+    <w:rsid w:val="00AF3B40"/>
+    <w:rsid w:val="00AF4099"/>
+    <w:rsid w:val="00AF49A7"/>
+    <w:rsid w:val="00AF4AAE"/>
+    <w:rsid w:val="00AF513B"/>
+    <w:rsid w:val="00AF5268"/>
+    <w:rsid w:val="00AF5670"/>
+    <w:rsid w:val="00AF5D59"/>
+    <w:rsid w:val="00AF6BA9"/>
+    <w:rsid w:val="00AF797C"/>
+    <w:rsid w:val="00AF7D53"/>
+    <w:rsid w:val="00B00A05"/>
+    <w:rsid w:val="00B00BBB"/>
+    <w:rsid w:val="00B00C7B"/>
+    <w:rsid w:val="00B0166B"/>
+    <w:rsid w:val="00B0387E"/>
+    <w:rsid w:val="00B0399D"/>
+    <w:rsid w:val="00B03A9F"/>
+    <w:rsid w:val="00B03B86"/>
+    <w:rsid w:val="00B04D52"/>
+    <w:rsid w:val="00B05556"/>
+    <w:rsid w:val="00B057F7"/>
+    <w:rsid w:val="00B06455"/>
+    <w:rsid w:val="00B06657"/>
+    <w:rsid w:val="00B078E1"/>
+    <w:rsid w:val="00B1044D"/>
+    <w:rsid w:val="00B1069C"/>
+    <w:rsid w:val="00B110E9"/>
+    <w:rsid w:val="00B11B02"/>
+    <w:rsid w:val="00B12205"/>
+    <w:rsid w:val="00B1295A"/>
+    <w:rsid w:val="00B149EC"/>
+    <w:rsid w:val="00B152CB"/>
+    <w:rsid w:val="00B15686"/>
+    <w:rsid w:val="00B15F2B"/>
+    <w:rsid w:val="00B16413"/>
+    <w:rsid w:val="00B16496"/>
+    <w:rsid w:val="00B201BB"/>
+    <w:rsid w:val="00B202DC"/>
+    <w:rsid w:val="00B2137C"/>
+    <w:rsid w:val="00B21848"/>
+    <w:rsid w:val="00B22759"/>
+    <w:rsid w:val="00B23106"/>
+    <w:rsid w:val="00B23F18"/>
+    <w:rsid w:val="00B23F72"/>
+    <w:rsid w:val="00B2436D"/>
+    <w:rsid w:val="00B24899"/>
+    <w:rsid w:val="00B24A57"/>
+    <w:rsid w:val="00B24F66"/>
+    <w:rsid w:val="00B25431"/>
+    <w:rsid w:val="00B258E2"/>
+    <w:rsid w:val="00B2708D"/>
+    <w:rsid w:val="00B27179"/>
+    <w:rsid w:val="00B27510"/>
+    <w:rsid w:val="00B2793F"/>
+    <w:rsid w:val="00B30102"/>
+    <w:rsid w:val="00B3026B"/>
+    <w:rsid w:val="00B30BE6"/>
+    <w:rsid w:val="00B3129A"/>
+    <w:rsid w:val="00B31DB2"/>
+    <w:rsid w:val="00B31EED"/>
+    <w:rsid w:val="00B32723"/>
+    <w:rsid w:val="00B3346A"/>
+    <w:rsid w:val="00B33C2E"/>
+    <w:rsid w:val="00B33D32"/>
+    <w:rsid w:val="00B342E2"/>
+    <w:rsid w:val="00B348CB"/>
+    <w:rsid w:val="00B34C95"/>
+    <w:rsid w:val="00B356C3"/>
+    <w:rsid w:val="00B371F9"/>
+    <w:rsid w:val="00B37B89"/>
+    <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B41DD6"/>
+    <w:rsid w:val="00B41F42"/>
+    <w:rsid w:val="00B423F8"/>
+    <w:rsid w:val="00B42C4A"/>
+    <w:rsid w:val="00B42E25"/>
+    <w:rsid w:val="00B465D4"/>
+    <w:rsid w:val="00B46828"/>
+    <w:rsid w:val="00B476C2"/>
+    <w:rsid w:val="00B532DE"/>
+    <w:rsid w:val="00B535C8"/>
+    <w:rsid w:val="00B540CE"/>
+    <w:rsid w:val="00B54DB6"/>
+    <w:rsid w:val="00B561A7"/>
+    <w:rsid w:val="00B56419"/>
+    <w:rsid w:val="00B575BF"/>
+    <w:rsid w:val="00B57876"/>
+    <w:rsid w:val="00B60F6F"/>
+    <w:rsid w:val="00B61658"/>
+    <w:rsid w:val="00B62297"/>
+    <w:rsid w:val="00B6255D"/>
+    <w:rsid w:val="00B63119"/>
+    <w:rsid w:val="00B63CA0"/>
+    <w:rsid w:val="00B6477A"/>
+    <w:rsid w:val="00B6482A"/>
+    <w:rsid w:val="00B6737C"/>
+    <w:rsid w:val="00B6770A"/>
+    <w:rsid w:val="00B67C4D"/>
+    <w:rsid w:val="00B70BAE"/>
+    <w:rsid w:val="00B710F9"/>
+    <w:rsid w:val="00B712CA"/>
+    <w:rsid w:val="00B71332"/>
+    <w:rsid w:val="00B71FAF"/>
+    <w:rsid w:val="00B71FB3"/>
+    <w:rsid w:val="00B721C1"/>
+    <w:rsid w:val="00B728C9"/>
+    <w:rsid w:val="00B728EF"/>
+    <w:rsid w:val="00B72AE9"/>
+    <w:rsid w:val="00B73062"/>
+    <w:rsid w:val="00B73150"/>
+    <w:rsid w:val="00B73DA2"/>
+    <w:rsid w:val="00B74047"/>
+    <w:rsid w:val="00B7477A"/>
+    <w:rsid w:val="00B76D18"/>
+    <w:rsid w:val="00B776AB"/>
+    <w:rsid w:val="00B77820"/>
+    <w:rsid w:val="00B77A22"/>
+    <w:rsid w:val="00B77C43"/>
+    <w:rsid w:val="00B77FA3"/>
+    <w:rsid w:val="00B80A62"/>
+    <w:rsid w:val="00B811DE"/>
+    <w:rsid w:val="00B813F9"/>
+    <w:rsid w:val="00B81487"/>
+    <w:rsid w:val="00B82C81"/>
+    <w:rsid w:val="00B835BC"/>
+    <w:rsid w:val="00B83FCB"/>
+    <w:rsid w:val="00B8426F"/>
+    <w:rsid w:val="00B84BA0"/>
+    <w:rsid w:val="00B84FF1"/>
+    <w:rsid w:val="00B8505C"/>
+    <w:rsid w:val="00B87024"/>
+    <w:rsid w:val="00B90480"/>
+    <w:rsid w:val="00B910DE"/>
+    <w:rsid w:val="00B93085"/>
+    <w:rsid w:val="00B95666"/>
+    <w:rsid w:val="00B97A26"/>
+    <w:rsid w:val="00BA02DD"/>
+    <w:rsid w:val="00BA0ABF"/>
+    <w:rsid w:val="00BA0BEF"/>
+    <w:rsid w:val="00BA26EE"/>
+    <w:rsid w:val="00BA2DB9"/>
+    <w:rsid w:val="00BA2EC1"/>
+    <w:rsid w:val="00BA3ADA"/>
+    <w:rsid w:val="00BA3F67"/>
+    <w:rsid w:val="00BA48E3"/>
+    <w:rsid w:val="00BA56FB"/>
+    <w:rsid w:val="00BA5714"/>
+    <w:rsid w:val="00BA5D01"/>
+    <w:rsid w:val="00BA6275"/>
+    <w:rsid w:val="00BA6E16"/>
+    <w:rsid w:val="00BA6F76"/>
+    <w:rsid w:val="00BA70E2"/>
+    <w:rsid w:val="00BA73EA"/>
+    <w:rsid w:val="00BA7692"/>
+    <w:rsid w:val="00BB19FE"/>
+    <w:rsid w:val="00BB2C6C"/>
+    <w:rsid w:val="00BB38B9"/>
+    <w:rsid w:val="00BB444D"/>
+    <w:rsid w:val="00BB5280"/>
+    <w:rsid w:val="00BB55F5"/>
+    <w:rsid w:val="00BB6830"/>
+    <w:rsid w:val="00BB784A"/>
+    <w:rsid w:val="00BB7B52"/>
+    <w:rsid w:val="00BC00C1"/>
+    <w:rsid w:val="00BC0AFC"/>
+    <w:rsid w:val="00BC38EB"/>
+    <w:rsid w:val="00BC3C5E"/>
+    <w:rsid w:val="00BC4725"/>
+    <w:rsid w:val="00BC625A"/>
+    <w:rsid w:val="00BC772C"/>
+    <w:rsid w:val="00BC7E4F"/>
+    <w:rsid w:val="00BD0232"/>
+    <w:rsid w:val="00BD048E"/>
+    <w:rsid w:val="00BD38EE"/>
+    <w:rsid w:val="00BD3940"/>
+    <w:rsid w:val="00BD3B68"/>
+    <w:rsid w:val="00BD4654"/>
+    <w:rsid w:val="00BD5136"/>
+    <w:rsid w:val="00BD542E"/>
+    <w:rsid w:val="00BD5642"/>
+    <w:rsid w:val="00BD5C8D"/>
+    <w:rsid w:val="00BD5E4C"/>
+    <w:rsid w:val="00BD5EAA"/>
+    <w:rsid w:val="00BD64BC"/>
+    <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BD760C"/>
+    <w:rsid w:val="00BD7AF5"/>
+    <w:rsid w:val="00BE11EC"/>
+    <w:rsid w:val="00BE23C6"/>
+    <w:rsid w:val="00BE35D7"/>
+    <w:rsid w:val="00BE370F"/>
+    <w:rsid w:val="00BE43E1"/>
+    <w:rsid w:val="00BE5BBC"/>
+    <w:rsid w:val="00BE5BDB"/>
+    <w:rsid w:val="00BE632A"/>
+    <w:rsid w:val="00BE6837"/>
+    <w:rsid w:val="00BE6D54"/>
+    <w:rsid w:val="00BE7148"/>
+    <w:rsid w:val="00BE72B3"/>
+    <w:rsid w:val="00BE7999"/>
+    <w:rsid w:val="00BF0277"/>
+    <w:rsid w:val="00BF0913"/>
+    <w:rsid w:val="00BF1AB2"/>
+    <w:rsid w:val="00BF1BA8"/>
+    <w:rsid w:val="00BF1D35"/>
+    <w:rsid w:val="00BF2168"/>
+    <w:rsid w:val="00BF2C6D"/>
+    <w:rsid w:val="00BF2F13"/>
+    <w:rsid w:val="00BF3D89"/>
+    <w:rsid w:val="00BF4AEA"/>
+    <w:rsid w:val="00BF5CEE"/>
+    <w:rsid w:val="00BF642B"/>
+    <w:rsid w:val="00BF66BD"/>
+    <w:rsid w:val="00BF6AEA"/>
+    <w:rsid w:val="00BF6EC9"/>
+    <w:rsid w:val="00BF7EBD"/>
+    <w:rsid w:val="00C00B21"/>
+    <w:rsid w:val="00C0385A"/>
+    <w:rsid w:val="00C03938"/>
+    <w:rsid w:val="00C049DB"/>
+    <w:rsid w:val="00C05179"/>
+    <w:rsid w:val="00C051B6"/>
+    <w:rsid w:val="00C0560D"/>
+    <w:rsid w:val="00C06811"/>
+    <w:rsid w:val="00C07318"/>
+    <w:rsid w:val="00C074A5"/>
+    <w:rsid w:val="00C07BF1"/>
+    <w:rsid w:val="00C07D01"/>
+    <w:rsid w:val="00C07F91"/>
+    <w:rsid w:val="00C107E1"/>
+    <w:rsid w:val="00C11C9A"/>
+    <w:rsid w:val="00C1281C"/>
+    <w:rsid w:val="00C1336F"/>
+    <w:rsid w:val="00C135F3"/>
+    <w:rsid w:val="00C1366F"/>
+    <w:rsid w:val="00C13FE6"/>
+    <w:rsid w:val="00C144E9"/>
+    <w:rsid w:val="00C14B11"/>
+    <w:rsid w:val="00C15908"/>
+    <w:rsid w:val="00C159D9"/>
+    <w:rsid w:val="00C1644A"/>
+    <w:rsid w:val="00C16AB5"/>
+    <w:rsid w:val="00C171F4"/>
+    <w:rsid w:val="00C1722A"/>
+    <w:rsid w:val="00C17666"/>
+    <w:rsid w:val="00C17773"/>
+    <w:rsid w:val="00C17B28"/>
+    <w:rsid w:val="00C17D8A"/>
+    <w:rsid w:val="00C20014"/>
+    <w:rsid w:val="00C21689"/>
+    <w:rsid w:val="00C22142"/>
+    <w:rsid w:val="00C22A9B"/>
+    <w:rsid w:val="00C23138"/>
+    <w:rsid w:val="00C26622"/>
+    <w:rsid w:val="00C26AD8"/>
+    <w:rsid w:val="00C27005"/>
+    <w:rsid w:val="00C27827"/>
+    <w:rsid w:val="00C30ABF"/>
+    <w:rsid w:val="00C318AD"/>
+    <w:rsid w:val="00C3223C"/>
+    <w:rsid w:val="00C349E4"/>
+    <w:rsid w:val="00C351AE"/>
+    <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C3752D"/>
+    <w:rsid w:val="00C37BFD"/>
+    <w:rsid w:val="00C37CD8"/>
+    <w:rsid w:val="00C401AF"/>
+    <w:rsid w:val="00C402AC"/>
+    <w:rsid w:val="00C40A9C"/>
+    <w:rsid w:val="00C4116F"/>
+    <w:rsid w:val="00C41A75"/>
+    <w:rsid w:val="00C421B2"/>
+    <w:rsid w:val="00C42629"/>
+    <w:rsid w:val="00C43F1B"/>
+    <w:rsid w:val="00C441F3"/>
+    <w:rsid w:val="00C44EF1"/>
+    <w:rsid w:val="00C4517A"/>
+    <w:rsid w:val="00C451DE"/>
+    <w:rsid w:val="00C45930"/>
+    <w:rsid w:val="00C46EDA"/>
+    <w:rsid w:val="00C50E73"/>
+    <w:rsid w:val="00C515B8"/>
+    <w:rsid w:val="00C516EB"/>
+    <w:rsid w:val="00C5297F"/>
+    <w:rsid w:val="00C52C22"/>
+    <w:rsid w:val="00C5350A"/>
+    <w:rsid w:val="00C5480B"/>
+    <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C54D64"/>
+    <w:rsid w:val="00C56051"/>
+    <w:rsid w:val="00C57D96"/>
+    <w:rsid w:val="00C6103B"/>
+    <w:rsid w:val="00C62B3C"/>
+    <w:rsid w:val="00C62F32"/>
+    <w:rsid w:val="00C63BA8"/>
+    <w:rsid w:val="00C653CC"/>
+    <w:rsid w:val="00C6562A"/>
+    <w:rsid w:val="00C6597A"/>
+    <w:rsid w:val="00C66955"/>
+    <w:rsid w:val="00C677CE"/>
+    <w:rsid w:val="00C67889"/>
+    <w:rsid w:val="00C714B0"/>
+    <w:rsid w:val="00C742F8"/>
+    <w:rsid w:val="00C7475F"/>
+    <w:rsid w:val="00C75214"/>
+    <w:rsid w:val="00C756E3"/>
+    <w:rsid w:val="00C7599A"/>
+    <w:rsid w:val="00C75C51"/>
+    <w:rsid w:val="00C76085"/>
+    <w:rsid w:val="00C77784"/>
+    <w:rsid w:val="00C819B9"/>
+    <w:rsid w:val="00C822C1"/>
+    <w:rsid w:val="00C82614"/>
+    <w:rsid w:val="00C82763"/>
+    <w:rsid w:val="00C83B6E"/>
+    <w:rsid w:val="00C8410C"/>
+    <w:rsid w:val="00C844AF"/>
+    <w:rsid w:val="00C8573D"/>
+    <w:rsid w:val="00C857EB"/>
+    <w:rsid w:val="00C85F1A"/>
+    <w:rsid w:val="00C85F2B"/>
+    <w:rsid w:val="00C8656C"/>
+    <w:rsid w:val="00C86E71"/>
+    <w:rsid w:val="00C87B8B"/>
+    <w:rsid w:val="00C90CA9"/>
+    <w:rsid w:val="00C91B1B"/>
+    <w:rsid w:val="00C92103"/>
+    <w:rsid w:val="00C9258A"/>
+    <w:rsid w:val="00C92781"/>
+    <w:rsid w:val="00C93678"/>
+    <w:rsid w:val="00C94068"/>
+    <w:rsid w:val="00C945B0"/>
+    <w:rsid w:val="00C95B8F"/>
+    <w:rsid w:val="00C96142"/>
+    <w:rsid w:val="00C961AF"/>
+    <w:rsid w:val="00C96C20"/>
+    <w:rsid w:val="00CA0529"/>
+    <w:rsid w:val="00CA0E75"/>
+    <w:rsid w:val="00CA2A54"/>
+    <w:rsid w:val="00CA39D9"/>
+    <w:rsid w:val="00CA44DF"/>
+    <w:rsid w:val="00CA45E4"/>
+    <w:rsid w:val="00CA489C"/>
+    <w:rsid w:val="00CA5DDA"/>
+    <w:rsid w:val="00CA6E92"/>
+    <w:rsid w:val="00CA7316"/>
+    <w:rsid w:val="00CB00B1"/>
+    <w:rsid w:val="00CB08BB"/>
+    <w:rsid w:val="00CB10C7"/>
+    <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB2C57"/>
+    <w:rsid w:val="00CB30C5"/>
+    <w:rsid w:val="00CB65A0"/>
+    <w:rsid w:val="00CB68D4"/>
+    <w:rsid w:val="00CB6A42"/>
+    <w:rsid w:val="00CC059C"/>
+    <w:rsid w:val="00CC06E8"/>
+    <w:rsid w:val="00CC08A8"/>
+    <w:rsid w:val="00CC08B5"/>
+    <w:rsid w:val="00CC182A"/>
+    <w:rsid w:val="00CC28F0"/>
+    <w:rsid w:val="00CC2D0C"/>
+    <w:rsid w:val="00CC343D"/>
+    <w:rsid w:val="00CC3898"/>
+    <w:rsid w:val="00CC4753"/>
+    <w:rsid w:val="00CC4D90"/>
+    <w:rsid w:val="00CC4F06"/>
+    <w:rsid w:val="00CC4F19"/>
+    <w:rsid w:val="00CC50EF"/>
+    <w:rsid w:val="00CC54C8"/>
+    <w:rsid w:val="00CD023C"/>
+    <w:rsid w:val="00CD0CC3"/>
+    <w:rsid w:val="00CD0FF6"/>
+    <w:rsid w:val="00CD1FD4"/>
+    <w:rsid w:val="00CD2082"/>
+    <w:rsid w:val="00CD384C"/>
+    <w:rsid w:val="00CD3B8A"/>
+    <w:rsid w:val="00CD3DF5"/>
+    <w:rsid w:val="00CD4070"/>
+    <w:rsid w:val="00CD4C43"/>
+    <w:rsid w:val="00CD5901"/>
+    <w:rsid w:val="00CD6876"/>
+    <w:rsid w:val="00CD6B7F"/>
+    <w:rsid w:val="00CD7757"/>
+    <w:rsid w:val="00CE0794"/>
+    <w:rsid w:val="00CE093E"/>
+    <w:rsid w:val="00CE0C0C"/>
+    <w:rsid w:val="00CE0C8A"/>
+    <w:rsid w:val="00CE1159"/>
+    <w:rsid w:val="00CE19B5"/>
+    <w:rsid w:val="00CE1DAD"/>
+    <w:rsid w:val="00CE2CE0"/>
+    <w:rsid w:val="00CE2D09"/>
+    <w:rsid w:val="00CE3053"/>
+    <w:rsid w:val="00CE4113"/>
+    <w:rsid w:val="00CE6F71"/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rsid w:val="00CE71A3"/>
+    <w:rsid w:val="00CE720A"/>
+    <w:rsid w:val="00CE73AB"/>
+    <w:rsid w:val="00CE7C64"/>
+    <w:rsid w:val="00CF038E"/>
+    <w:rsid w:val="00CF0B20"/>
+    <w:rsid w:val="00CF0B21"/>
+    <w:rsid w:val="00CF2159"/>
+    <w:rsid w:val="00CF28F5"/>
+    <w:rsid w:val="00CF3867"/>
+    <w:rsid w:val="00CF3FF5"/>
+    <w:rsid w:val="00CF4E52"/>
+    <w:rsid w:val="00CF5098"/>
+    <w:rsid w:val="00CF56C5"/>
+    <w:rsid w:val="00CF67CF"/>
+    <w:rsid w:val="00CF6D69"/>
+    <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00CF7BBB"/>
+    <w:rsid w:val="00D009F7"/>
+    <w:rsid w:val="00D00B69"/>
+    <w:rsid w:val="00D01A76"/>
+    <w:rsid w:val="00D01C06"/>
+    <w:rsid w:val="00D024EB"/>
+    <w:rsid w:val="00D028F1"/>
+    <w:rsid w:val="00D030DC"/>
+    <w:rsid w:val="00D03594"/>
+    <w:rsid w:val="00D0446C"/>
+    <w:rsid w:val="00D04C3E"/>
+    <w:rsid w:val="00D056F3"/>
+    <w:rsid w:val="00D05FD5"/>
+    <w:rsid w:val="00D0690E"/>
+    <w:rsid w:val="00D06EAA"/>
+    <w:rsid w:val="00D07511"/>
+    <w:rsid w:val="00D0787B"/>
+    <w:rsid w:val="00D0799B"/>
+    <w:rsid w:val="00D103E3"/>
+    <w:rsid w:val="00D10772"/>
+    <w:rsid w:val="00D10D9C"/>
+    <w:rsid w:val="00D11A62"/>
+    <w:rsid w:val="00D11EBB"/>
+    <w:rsid w:val="00D12E3B"/>
+    <w:rsid w:val="00D13B63"/>
+    <w:rsid w:val="00D13CE7"/>
+    <w:rsid w:val="00D13E35"/>
+    <w:rsid w:val="00D14C75"/>
+    <w:rsid w:val="00D15059"/>
+    <w:rsid w:val="00D15284"/>
+    <w:rsid w:val="00D15624"/>
+    <w:rsid w:val="00D15A77"/>
+    <w:rsid w:val="00D15FA8"/>
+    <w:rsid w:val="00D1615E"/>
+    <w:rsid w:val="00D17AC9"/>
+    <w:rsid w:val="00D21059"/>
+    <w:rsid w:val="00D21355"/>
+    <w:rsid w:val="00D2405D"/>
+    <w:rsid w:val="00D24C93"/>
+    <w:rsid w:val="00D24F6B"/>
+    <w:rsid w:val="00D258A1"/>
+    <w:rsid w:val="00D26C67"/>
+    <w:rsid w:val="00D27FCD"/>
+    <w:rsid w:val="00D30223"/>
+    <w:rsid w:val="00D30319"/>
+    <w:rsid w:val="00D32127"/>
+    <w:rsid w:val="00D33B96"/>
+    <w:rsid w:val="00D33CE5"/>
+    <w:rsid w:val="00D33E72"/>
+    <w:rsid w:val="00D340A1"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:rsid w:val="00D35A7F"/>
+    <w:rsid w:val="00D35D21"/>
+    <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D36648"/>
+    <w:rsid w:val="00D36BD5"/>
+    <w:rsid w:val="00D4033B"/>
+    <w:rsid w:val="00D40924"/>
+    <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D42E74"/>
+    <w:rsid w:val="00D44050"/>
+    <w:rsid w:val="00D445F5"/>
+    <w:rsid w:val="00D44E28"/>
+    <w:rsid w:val="00D45554"/>
+    <w:rsid w:val="00D456D8"/>
+    <w:rsid w:val="00D46229"/>
+    <w:rsid w:val="00D46573"/>
+    <w:rsid w:val="00D47521"/>
+    <w:rsid w:val="00D50150"/>
+    <w:rsid w:val="00D50A5E"/>
+    <w:rsid w:val="00D541D4"/>
+    <w:rsid w:val="00D54A80"/>
+    <w:rsid w:val="00D54E2A"/>
+    <w:rsid w:val="00D55C06"/>
+    <w:rsid w:val="00D5611F"/>
+    <w:rsid w:val="00D57B6A"/>
+    <w:rsid w:val="00D60B66"/>
+    <w:rsid w:val="00D61482"/>
+    <w:rsid w:val="00D61634"/>
+    <w:rsid w:val="00D61929"/>
+    <w:rsid w:val="00D61F23"/>
+    <w:rsid w:val="00D62383"/>
+    <w:rsid w:val="00D62C85"/>
+    <w:rsid w:val="00D62CB8"/>
+    <w:rsid w:val="00D64827"/>
+    <w:rsid w:val="00D6545C"/>
+    <w:rsid w:val="00D657AF"/>
+    <w:rsid w:val="00D65D21"/>
+    <w:rsid w:val="00D66665"/>
+    <w:rsid w:val="00D66961"/>
+    <w:rsid w:val="00D7076C"/>
+    <w:rsid w:val="00D71116"/>
+    <w:rsid w:val="00D71563"/>
+    <w:rsid w:val="00D71C1C"/>
+    <w:rsid w:val="00D737DD"/>
+    <w:rsid w:val="00D74C6E"/>
+    <w:rsid w:val="00D75A7A"/>
+    <w:rsid w:val="00D75E78"/>
+    <w:rsid w:val="00D770CA"/>
+    <w:rsid w:val="00D7717F"/>
+    <w:rsid w:val="00D77A66"/>
+    <w:rsid w:val="00D80B67"/>
+    <w:rsid w:val="00D8160D"/>
+    <w:rsid w:val="00D81A35"/>
+    <w:rsid w:val="00D81A53"/>
+    <w:rsid w:val="00D843EA"/>
+    <w:rsid w:val="00D846FC"/>
+    <w:rsid w:val="00D85301"/>
+    <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D90070"/>
+    <w:rsid w:val="00D90DFA"/>
+    <w:rsid w:val="00D9167C"/>
+    <w:rsid w:val="00D926E3"/>
+    <w:rsid w:val="00D92752"/>
+    <w:rsid w:val="00D92EA6"/>
+    <w:rsid w:val="00D93B5C"/>
+    <w:rsid w:val="00D93D31"/>
+    <w:rsid w:val="00D94656"/>
+    <w:rsid w:val="00D95379"/>
+    <w:rsid w:val="00D95E12"/>
+    <w:rsid w:val="00D95E27"/>
+    <w:rsid w:val="00D964FD"/>
+    <w:rsid w:val="00D9788B"/>
+    <w:rsid w:val="00D97CE0"/>
+    <w:rsid w:val="00DA0A85"/>
+    <w:rsid w:val="00DA0D0C"/>
+    <w:rsid w:val="00DA0DBA"/>
+    <w:rsid w:val="00DA36D7"/>
+    <w:rsid w:val="00DA3D5A"/>
+    <w:rsid w:val="00DA4580"/>
+    <w:rsid w:val="00DA5A0F"/>
+    <w:rsid w:val="00DA67E4"/>
+    <w:rsid w:val="00DA68FD"/>
+    <w:rsid w:val="00DA75B0"/>
+    <w:rsid w:val="00DA75D1"/>
+    <w:rsid w:val="00DB06A2"/>
+    <w:rsid w:val="00DB1B2F"/>
+    <w:rsid w:val="00DB1C00"/>
+    <w:rsid w:val="00DB25FB"/>
+    <w:rsid w:val="00DB27CA"/>
+    <w:rsid w:val="00DB340E"/>
+    <w:rsid w:val="00DB39DE"/>
+    <w:rsid w:val="00DB5287"/>
+    <w:rsid w:val="00DB5769"/>
+    <w:rsid w:val="00DB66D3"/>
+    <w:rsid w:val="00DB7337"/>
+    <w:rsid w:val="00DB7880"/>
+    <w:rsid w:val="00DB7EC6"/>
+    <w:rsid w:val="00DC25A4"/>
+    <w:rsid w:val="00DC279A"/>
+    <w:rsid w:val="00DC322B"/>
+    <w:rsid w:val="00DC3635"/>
+    <w:rsid w:val="00DC3C89"/>
+    <w:rsid w:val="00DC40F8"/>
+    <w:rsid w:val="00DC45E0"/>
+    <w:rsid w:val="00DC5202"/>
+    <w:rsid w:val="00DC579D"/>
+    <w:rsid w:val="00DC6144"/>
+    <w:rsid w:val="00DC63BE"/>
+    <w:rsid w:val="00DC7390"/>
+    <w:rsid w:val="00DC7460"/>
+    <w:rsid w:val="00DC755F"/>
+    <w:rsid w:val="00DC7E46"/>
+    <w:rsid w:val="00DD01F3"/>
+    <w:rsid w:val="00DD0468"/>
+    <w:rsid w:val="00DD090E"/>
+    <w:rsid w:val="00DD0D09"/>
+    <w:rsid w:val="00DD1B51"/>
+    <w:rsid w:val="00DD267A"/>
+    <w:rsid w:val="00DD2EFA"/>
+    <w:rsid w:val="00DD2F9C"/>
+    <w:rsid w:val="00DD3853"/>
+    <w:rsid w:val="00DD3B08"/>
+    <w:rsid w:val="00DD3D47"/>
+    <w:rsid w:val="00DD3E8F"/>
+    <w:rsid w:val="00DD4297"/>
+    <w:rsid w:val="00DD4DC2"/>
+    <w:rsid w:val="00DD55A2"/>
+    <w:rsid w:val="00DD60EB"/>
+    <w:rsid w:val="00DE10BC"/>
+    <w:rsid w:val="00DE1130"/>
+    <w:rsid w:val="00DE19E2"/>
+    <w:rsid w:val="00DE3193"/>
+    <w:rsid w:val="00DE371D"/>
+    <w:rsid w:val="00DE3E12"/>
+    <w:rsid w:val="00DE479E"/>
+    <w:rsid w:val="00DE5465"/>
+    <w:rsid w:val="00DE64A9"/>
+    <w:rsid w:val="00DE6E91"/>
+    <w:rsid w:val="00DE7DBA"/>
+    <w:rsid w:val="00DF032D"/>
+    <w:rsid w:val="00DF0BDB"/>
+    <w:rsid w:val="00DF0FFA"/>
+    <w:rsid w:val="00DF10CC"/>
+    <w:rsid w:val="00DF3F86"/>
+    <w:rsid w:val="00DF4A50"/>
+    <w:rsid w:val="00DF4A8F"/>
+    <w:rsid w:val="00DF5196"/>
+    <w:rsid w:val="00DF6D05"/>
+    <w:rsid w:val="00DF6D10"/>
+    <w:rsid w:val="00DF7946"/>
+    <w:rsid w:val="00E001FF"/>
+    <w:rsid w:val="00E01791"/>
+    <w:rsid w:val="00E01A39"/>
+    <w:rsid w:val="00E01E45"/>
+    <w:rsid w:val="00E02297"/>
+    <w:rsid w:val="00E023CA"/>
+    <w:rsid w:val="00E0257E"/>
+    <w:rsid w:val="00E03886"/>
+    <w:rsid w:val="00E04C88"/>
+    <w:rsid w:val="00E05224"/>
+    <w:rsid w:val="00E0582A"/>
+    <w:rsid w:val="00E05ED6"/>
+    <w:rsid w:val="00E06F8F"/>
+    <w:rsid w:val="00E0726D"/>
+    <w:rsid w:val="00E073E6"/>
+    <w:rsid w:val="00E07408"/>
+    <w:rsid w:val="00E0775D"/>
+    <w:rsid w:val="00E10259"/>
+    <w:rsid w:val="00E1029A"/>
+    <w:rsid w:val="00E1031C"/>
+    <w:rsid w:val="00E10BB1"/>
+    <w:rsid w:val="00E1159B"/>
+    <w:rsid w:val="00E12FF1"/>
+    <w:rsid w:val="00E1408A"/>
+    <w:rsid w:val="00E1629E"/>
+    <w:rsid w:val="00E200CF"/>
+    <w:rsid w:val="00E20A84"/>
+    <w:rsid w:val="00E221BD"/>
+    <w:rsid w:val="00E2234D"/>
+    <w:rsid w:val="00E226A2"/>
+    <w:rsid w:val="00E231D1"/>
+    <w:rsid w:val="00E24827"/>
+    <w:rsid w:val="00E248B4"/>
+    <w:rsid w:val="00E25005"/>
+    <w:rsid w:val="00E275AF"/>
+    <w:rsid w:val="00E27D73"/>
+    <w:rsid w:val="00E31088"/>
+    <w:rsid w:val="00E314DE"/>
+    <w:rsid w:val="00E32022"/>
+    <w:rsid w:val="00E33702"/>
+    <w:rsid w:val="00E33834"/>
+    <w:rsid w:val="00E33B5C"/>
+    <w:rsid w:val="00E33C5D"/>
+    <w:rsid w:val="00E33F0D"/>
+    <w:rsid w:val="00E3678F"/>
+    <w:rsid w:val="00E36A41"/>
+    <w:rsid w:val="00E37D06"/>
+    <w:rsid w:val="00E4196D"/>
+    <w:rsid w:val="00E420F9"/>
+    <w:rsid w:val="00E4292E"/>
+    <w:rsid w:val="00E43423"/>
+    <w:rsid w:val="00E43621"/>
+    <w:rsid w:val="00E437E7"/>
+    <w:rsid w:val="00E43E7E"/>
+    <w:rsid w:val="00E43F17"/>
+    <w:rsid w:val="00E446C4"/>
+    <w:rsid w:val="00E4656D"/>
+    <w:rsid w:val="00E468FB"/>
+    <w:rsid w:val="00E47C32"/>
+    <w:rsid w:val="00E507C4"/>
+    <w:rsid w:val="00E50CF4"/>
+    <w:rsid w:val="00E51220"/>
+    <w:rsid w:val="00E51566"/>
+    <w:rsid w:val="00E517CA"/>
+    <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00E54BA9"/>
+    <w:rsid w:val="00E54EC0"/>
+    <w:rsid w:val="00E558B7"/>
+    <w:rsid w:val="00E56077"/>
+    <w:rsid w:val="00E56BAC"/>
+    <w:rsid w:val="00E56D2F"/>
+    <w:rsid w:val="00E57425"/>
+    <w:rsid w:val="00E60CA4"/>
+    <w:rsid w:val="00E60EF8"/>
+    <w:rsid w:val="00E610A2"/>
+    <w:rsid w:val="00E61D03"/>
+    <w:rsid w:val="00E61E44"/>
+    <w:rsid w:val="00E620C9"/>
+    <w:rsid w:val="00E6218D"/>
+    <w:rsid w:val="00E625D6"/>
+    <w:rsid w:val="00E62D30"/>
+    <w:rsid w:val="00E63826"/>
+    <w:rsid w:val="00E63AB8"/>
+    <w:rsid w:val="00E64C18"/>
+    <w:rsid w:val="00E657AA"/>
+    <w:rsid w:val="00E6597C"/>
+    <w:rsid w:val="00E66EA8"/>
+    <w:rsid w:val="00E6729D"/>
+    <w:rsid w:val="00E67850"/>
+    <w:rsid w:val="00E702AC"/>
+    <w:rsid w:val="00E70F17"/>
+    <w:rsid w:val="00E711B8"/>
+    <w:rsid w:val="00E71A27"/>
+    <w:rsid w:val="00E71A55"/>
+    <w:rsid w:val="00E71E87"/>
+    <w:rsid w:val="00E748DA"/>
+    <w:rsid w:val="00E75610"/>
+    <w:rsid w:val="00E759B2"/>
+    <w:rsid w:val="00E75ABD"/>
+    <w:rsid w:val="00E75DDF"/>
+    <w:rsid w:val="00E760B2"/>
+    <w:rsid w:val="00E7683F"/>
+    <w:rsid w:val="00E76B29"/>
+    <w:rsid w:val="00E77038"/>
+    <w:rsid w:val="00E7711C"/>
+    <w:rsid w:val="00E8008B"/>
+    <w:rsid w:val="00E806DF"/>
+    <w:rsid w:val="00E80E23"/>
+    <w:rsid w:val="00E81540"/>
+    <w:rsid w:val="00E81986"/>
+    <w:rsid w:val="00E823C7"/>
+    <w:rsid w:val="00E8285A"/>
+    <w:rsid w:val="00E83AEC"/>
+    <w:rsid w:val="00E843EF"/>
+    <w:rsid w:val="00E8476A"/>
+    <w:rsid w:val="00E84B1C"/>
+    <w:rsid w:val="00E8772D"/>
+    <w:rsid w:val="00E90003"/>
+    <w:rsid w:val="00E9044B"/>
+    <w:rsid w:val="00E9181D"/>
+    <w:rsid w:val="00E93B7F"/>
+    <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E97575"/>
+    <w:rsid w:val="00E975D4"/>
+    <w:rsid w:val="00E97C04"/>
+    <w:rsid w:val="00EA0950"/>
+    <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA3EFD"/>
+    <w:rsid w:val="00EA46FD"/>
+    <w:rsid w:val="00EA4AAD"/>
+    <w:rsid w:val="00EA55C7"/>
+    <w:rsid w:val="00EA6D70"/>
+    <w:rsid w:val="00EA6E30"/>
+    <w:rsid w:val="00EA6E55"/>
+    <w:rsid w:val="00EA6FD3"/>
+    <w:rsid w:val="00EA71A3"/>
+    <w:rsid w:val="00EA72AF"/>
+    <w:rsid w:val="00EA754D"/>
+    <w:rsid w:val="00EA75E4"/>
+    <w:rsid w:val="00EB10FB"/>
+    <w:rsid w:val="00EB126A"/>
+    <w:rsid w:val="00EB14D4"/>
+    <w:rsid w:val="00EB1EC6"/>
+    <w:rsid w:val="00EB2356"/>
+    <w:rsid w:val="00EB25DE"/>
+    <w:rsid w:val="00EB274A"/>
+    <w:rsid w:val="00EB3ADA"/>
+    <w:rsid w:val="00EB6972"/>
+    <w:rsid w:val="00EC0208"/>
+    <w:rsid w:val="00EC080B"/>
+    <w:rsid w:val="00EC114E"/>
+    <w:rsid w:val="00EC11E9"/>
+    <w:rsid w:val="00EC125F"/>
+    <w:rsid w:val="00EC1F8E"/>
+    <w:rsid w:val="00EC21CB"/>
+    <w:rsid w:val="00EC3690"/>
+    <w:rsid w:val="00EC3757"/>
+    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC44FC"/>
+    <w:rsid w:val="00EC45F9"/>
+    <w:rsid w:val="00EC5967"/>
+    <w:rsid w:val="00EC5C49"/>
+    <w:rsid w:val="00EC6789"/>
+    <w:rsid w:val="00EC764E"/>
+    <w:rsid w:val="00EC7FF0"/>
+    <w:rsid w:val="00ED02E5"/>
+    <w:rsid w:val="00ED0C36"/>
+    <w:rsid w:val="00ED0FD0"/>
+    <w:rsid w:val="00ED1014"/>
+    <w:rsid w:val="00ED12C3"/>
+    <w:rsid w:val="00ED2398"/>
+    <w:rsid w:val="00ED372F"/>
+    <w:rsid w:val="00ED37EB"/>
+    <w:rsid w:val="00ED4C37"/>
+    <w:rsid w:val="00ED513E"/>
+    <w:rsid w:val="00ED55EB"/>
+    <w:rsid w:val="00ED5758"/>
+    <w:rsid w:val="00ED5945"/>
+    <w:rsid w:val="00ED5AB6"/>
+    <w:rsid w:val="00ED669D"/>
+    <w:rsid w:val="00ED6F12"/>
+    <w:rsid w:val="00ED6F86"/>
+    <w:rsid w:val="00ED7BC5"/>
+    <w:rsid w:val="00EE097E"/>
+    <w:rsid w:val="00EE0B63"/>
+    <w:rsid w:val="00EE180C"/>
+    <w:rsid w:val="00EE2437"/>
+    <w:rsid w:val="00EE2BF3"/>
+    <w:rsid w:val="00EE3428"/>
+    <w:rsid w:val="00EE368A"/>
+    <w:rsid w:val="00EE401A"/>
+    <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00EE6C3E"/>
+    <w:rsid w:val="00EF1BBD"/>
+    <w:rsid w:val="00EF201F"/>
+    <w:rsid w:val="00EF3D28"/>
+    <w:rsid w:val="00EF4149"/>
+    <w:rsid w:val="00EF730D"/>
+    <w:rsid w:val="00EF75E2"/>
+    <w:rsid w:val="00F002B3"/>
+    <w:rsid w:val="00F00827"/>
+    <w:rsid w:val="00F017AB"/>
+    <w:rsid w:val="00F021AD"/>
+    <w:rsid w:val="00F021D2"/>
+    <w:rsid w:val="00F03005"/>
+    <w:rsid w:val="00F03EB1"/>
+    <w:rsid w:val="00F0463D"/>
+    <w:rsid w:val="00F0551A"/>
+    <w:rsid w:val="00F05851"/>
+    <w:rsid w:val="00F05F75"/>
+    <w:rsid w:val="00F077EF"/>
+    <w:rsid w:val="00F10509"/>
+    <w:rsid w:val="00F10993"/>
+    <w:rsid w:val="00F10A38"/>
+    <w:rsid w:val="00F10BBD"/>
+    <w:rsid w:val="00F11650"/>
+    <w:rsid w:val="00F11969"/>
+    <w:rsid w:val="00F11B2B"/>
+    <w:rsid w:val="00F163E0"/>
+    <w:rsid w:val="00F164E9"/>
+    <w:rsid w:val="00F173CC"/>
+    <w:rsid w:val="00F17C76"/>
+    <w:rsid w:val="00F17CF1"/>
+    <w:rsid w:val="00F17E7C"/>
+    <w:rsid w:val="00F2038B"/>
+    <w:rsid w:val="00F20BA8"/>
+    <w:rsid w:val="00F20CBA"/>
+    <w:rsid w:val="00F223FE"/>
+    <w:rsid w:val="00F22A4E"/>
+    <w:rsid w:val="00F22B8C"/>
+    <w:rsid w:val="00F24830"/>
+    <w:rsid w:val="00F25D27"/>
+    <w:rsid w:val="00F268A9"/>
+    <w:rsid w:val="00F3073D"/>
+    <w:rsid w:val="00F312C9"/>
+    <w:rsid w:val="00F3154A"/>
+    <w:rsid w:val="00F317F7"/>
+    <w:rsid w:val="00F32A24"/>
+    <w:rsid w:val="00F33591"/>
+    <w:rsid w:val="00F34053"/>
+    <w:rsid w:val="00F34F32"/>
+    <w:rsid w:val="00F35725"/>
+    <w:rsid w:val="00F36000"/>
+    <w:rsid w:val="00F36047"/>
+    <w:rsid w:val="00F40EF8"/>
+    <w:rsid w:val="00F411F2"/>
+    <w:rsid w:val="00F41347"/>
+    <w:rsid w:val="00F41B79"/>
+    <w:rsid w:val="00F41C33"/>
+    <w:rsid w:val="00F41FC7"/>
+    <w:rsid w:val="00F42ABB"/>
+    <w:rsid w:val="00F43999"/>
+    <w:rsid w:val="00F439F6"/>
+    <w:rsid w:val="00F43ADB"/>
+    <w:rsid w:val="00F455CB"/>
+    <w:rsid w:val="00F46DFA"/>
+    <w:rsid w:val="00F47D00"/>
+    <w:rsid w:val="00F50436"/>
+    <w:rsid w:val="00F50546"/>
+    <w:rsid w:val="00F50A35"/>
+    <w:rsid w:val="00F51415"/>
+    <w:rsid w:val="00F515B6"/>
+    <w:rsid w:val="00F52463"/>
+    <w:rsid w:val="00F52FEE"/>
+    <w:rsid w:val="00F54BD3"/>
+    <w:rsid w:val="00F54D85"/>
+    <w:rsid w:val="00F55EB0"/>
+    <w:rsid w:val="00F56A8D"/>
+    <w:rsid w:val="00F56B26"/>
+    <w:rsid w:val="00F56F89"/>
+    <w:rsid w:val="00F6024C"/>
+    <w:rsid w:val="00F61769"/>
+    <w:rsid w:val="00F61F4B"/>
+    <w:rsid w:val="00F62C3D"/>
+    <w:rsid w:val="00F62F23"/>
+    <w:rsid w:val="00F62FA1"/>
+    <w:rsid w:val="00F65473"/>
+    <w:rsid w:val="00F6598E"/>
+    <w:rsid w:val="00F65F8B"/>
+    <w:rsid w:val="00F660FA"/>
+    <w:rsid w:val="00F6677C"/>
+    <w:rsid w:val="00F67B66"/>
+    <w:rsid w:val="00F67F01"/>
+    <w:rsid w:val="00F709B8"/>
+    <w:rsid w:val="00F7232A"/>
+    <w:rsid w:val="00F7263D"/>
+    <w:rsid w:val="00F72A4D"/>
+    <w:rsid w:val="00F736BB"/>
+    <w:rsid w:val="00F738A9"/>
+    <w:rsid w:val="00F75930"/>
+    <w:rsid w:val="00F773F4"/>
+    <w:rsid w:val="00F77838"/>
+    <w:rsid w:val="00F77DDB"/>
+    <w:rsid w:val="00F804F5"/>
+    <w:rsid w:val="00F807AA"/>
+    <w:rsid w:val="00F80C7B"/>
+    <w:rsid w:val="00F82027"/>
+    <w:rsid w:val="00F833C5"/>
+    <w:rsid w:val="00F83634"/>
+    <w:rsid w:val="00F839D5"/>
+    <w:rsid w:val="00F84A8D"/>
+    <w:rsid w:val="00F85CC0"/>
+    <w:rsid w:val="00F869EC"/>
+    <w:rsid w:val="00F873BC"/>
+    <w:rsid w:val="00F90005"/>
+    <w:rsid w:val="00F9060F"/>
+    <w:rsid w:val="00F90A5D"/>
+    <w:rsid w:val="00F90D51"/>
+    <w:rsid w:val="00F91235"/>
+    <w:rsid w:val="00F92EB2"/>
+    <w:rsid w:val="00F93829"/>
+    <w:rsid w:val="00F9390B"/>
+    <w:rsid w:val="00F93DD0"/>
+    <w:rsid w:val="00F94664"/>
+    <w:rsid w:val="00F95234"/>
+    <w:rsid w:val="00F957FE"/>
+    <w:rsid w:val="00F9585A"/>
+    <w:rsid w:val="00F96FDB"/>
+    <w:rsid w:val="00F97C19"/>
+    <w:rsid w:val="00FA060C"/>
+    <w:rsid w:val="00FA164C"/>
+    <w:rsid w:val="00FA2042"/>
+    <w:rsid w:val="00FA2593"/>
+    <w:rsid w:val="00FA2DE9"/>
+    <w:rsid w:val="00FA2F8A"/>
+    <w:rsid w:val="00FA334F"/>
+    <w:rsid w:val="00FA37C2"/>
+    <w:rsid w:val="00FA3B23"/>
+    <w:rsid w:val="00FA44DD"/>
+    <w:rsid w:val="00FA486A"/>
+    <w:rsid w:val="00FA6AFD"/>
+    <w:rsid w:val="00FA6CD9"/>
+    <w:rsid w:val="00FA7A14"/>
+    <w:rsid w:val="00FB099C"/>
+    <w:rsid w:val="00FB0B97"/>
+    <w:rsid w:val="00FB19E8"/>
+    <w:rsid w:val="00FB2415"/>
+    <w:rsid w:val="00FB2844"/>
+    <w:rsid w:val="00FB2DE8"/>
+    <w:rsid w:val="00FB3AA0"/>
+    <w:rsid w:val="00FB5514"/>
+    <w:rsid w:val="00FB5835"/>
+    <w:rsid w:val="00FB6E6D"/>
+    <w:rsid w:val="00FB7599"/>
+    <w:rsid w:val="00FC0786"/>
+    <w:rsid w:val="00FC08A3"/>
+    <w:rsid w:val="00FC1269"/>
+    <w:rsid w:val="00FC1735"/>
+    <w:rsid w:val="00FC2074"/>
+    <w:rsid w:val="00FC24BF"/>
+    <w:rsid w:val="00FC301F"/>
+    <w:rsid w:val="00FC3339"/>
+    <w:rsid w:val="00FC3CCE"/>
+    <w:rsid w:val="00FC433B"/>
+    <w:rsid w:val="00FC4D23"/>
+    <w:rsid w:val="00FC5442"/>
+    <w:rsid w:val="00FC570B"/>
+    <w:rsid w:val="00FC67C2"/>
+    <w:rsid w:val="00FC7109"/>
+    <w:rsid w:val="00FD0535"/>
+    <w:rsid w:val="00FD1A2F"/>
+    <w:rsid w:val="00FD1D60"/>
+    <w:rsid w:val="00FD293C"/>
+    <w:rsid w:val="00FD2B38"/>
+    <w:rsid w:val="00FD2C9A"/>
+    <w:rsid w:val="00FD3893"/>
+    <w:rsid w:val="00FD432D"/>
+    <w:rsid w:val="00FD51C1"/>
+    <w:rsid w:val="00FD599F"/>
+    <w:rsid w:val="00FD64FF"/>
+    <w:rsid w:val="00FD7B1E"/>
+    <w:rsid w:val="00FE051F"/>
+    <w:rsid w:val="00FE17EB"/>
+    <w:rsid w:val="00FE1BD9"/>
+    <w:rsid w:val="00FE1DD1"/>
+    <w:rsid w:val="00FE2006"/>
+    <w:rsid w:val="00FE31A1"/>
+    <w:rsid w:val="00FE326D"/>
+    <w:rsid w:val="00FE3582"/>
+    <w:rsid w:val="00FE414C"/>
+    <w:rsid w:val="00FE4763"/>
+    <w:rsid w:val="00FE4FEA"/>
+    <w:rsid w:val="00FE55C8"/>
+    <w:rsid w:val="00FE6DEB"/>
+    <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="00FE7BA0"/>
+    <w:rsid w:val="00FF0DA9"/>
+    <w:rsid w:val="00FF1346"/>
+    <w:rsid w:val="00FF14A7"/>
+    <w:rsid w:val="00FF1CD0"/>
+    <w:rsid w:val="00FF226B"/>
+    <w:rsid w:val="00FF23D6"/>
+    <w:rsid w:val="00FF24DF"/>
+    <w:rsid w:val="00FF2F35"/>
+    <w:rsid w:val="00FF3A75"/>
+    <w:rsid w:val="00FF4B62"/>
+    <w:rsid w:val="00FF5211"/>
+    <w:rsid w:val="00FF59CF"/>
+    <w:rsid w:val="00FF6333"/>
+    <w:rsid w:val="00FF6753"/>
+    <w:rsid w:val="00FF759F"/>
+    <w:rsid w:val="00FF792D"/>
+    <w:rsid w:val="0588B2ED"/>
+    <w:rsid w:val="061E7DE1"/>
+    <w:rsid w:val="06AE8E29"/>
+    <w:rsid w:val="0DDF999E"/>
+    <w:rsid w:val="0E05A9ED"/>
+    <w:rsid w:val="107DB39F"/>
+    <w:rsid w:val="122B3ADE"/>
+    <w:rsid w:val="14047157"/>
+    <w:rsid w:val="1860AEB2"/>
+    <w:rsid w:val="1BA6F5BA"/>
+    <w:rsid w:val="1F877856"/>
+    <w:rsid w:val="260955A1"/>
+    <w:rsid w:val="283FB92C"/>
+    <w:rsid w:val="2AC45C20"/>
+    <w:rsid w:val="2F65A0E0"/>
+    <w:rsid w:val="31FB6650"/>
+    <w:rsid w:val="347D34DD"/>
+    <w:rsid w:val="38F3C182"/>
+    <w:rsid w:val="38F99613"/>
+    <w:rsid w:val="3CA2577A"/>
+    <w:rsid w:val="4223DB89"/>
+    <w:rsid w:val="4DFF7291"/>
+    <w:rsid w:val="4F94DC0D"/>
+    <w:rsid w:val="521F7AF5"/>
+    <w:rsid w:val="56322472"/>
+    <w:rsid w:val="5B4B011F"/>
+    <w:rsid w:val="5E2B241F"/>
+    <w:rsid w:val="62BD67C7"/>
+    <w:rsid w:val="66AAB40F"/>
+    <w:rsid w:val="68C95FBF"/>
+    <w:rsid w:val="6ACF64C1"/>
+    <w:rsid w:val="6E7CF7D8"/>
+    <w:rsid w:val="7186E2AC"/>
+    <w:rsid w:val="7696FD86"/>
+    <w:rsid w:val="7989FA53"/>
+    <w:rsid w:val="7A774C45"/>
+    <w:rsid w:val="7EEBB6DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2E33A761"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="7334C70F"/>
+  <w15:docId w15:val="{8C5B21B1-03E0-4D57-BA53-A7912D70E3D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="FSMePro" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...17 lines deleted...]
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11446,57 +10555,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11557,2257 +10666,2560 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C91593"/>
+    <w:rsid w:val="00D93B5C"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00FB2844"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00A9028F"/>
+    <w:rsid w:val="00AF3997"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C91593"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C3CC5"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="400"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-      <w:color w:val="6B2976"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B3279"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D6CCD"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="NumbersList1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0068583D"/>
+    <w:uiPriority w:val="7"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D6CCD"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:ind w:left="1021" w:hanging="1021"/>
+      <w:keepNext/>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Heading7"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3745C"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00830A50"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3745C"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B54CA"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00FB2844"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00AF3997"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet">
+    <w:name w:val="Table bullet"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0047244C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="002C3CC5"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="6"/>
+    <w:rsid w:val="00264D9D"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="7"/>
+    <w:rsid w:val="00264D9D"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rPr>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Indent number list,Recommendation,List Paragraph1,List Paragraph11,Bullet point,L,2nd Bullet point,#List Paragraph,Figure_name,Bullet- First level,Listenabsatz1,Number,List Paragraph111,F5 List Paragraph,Dot pt,CV text,Table text,列,列出段"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:aliases w:val="Security markings"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F22290"/>
+    <w:uiPriority w:val="14"/>
+    <w:rsid w:val="00CD7757"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:aliases w:val="Security markings Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B3279"/>
+    <w:uiPriority w:val="14"/>
+    <w:rsid w:val="005660B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="17"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="0008609C"/>
     <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="6B2976"/>
+      </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="6B2976"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E41B2B"/>
+    <w:uiPriority w:val="17"/>
+    <w:rsid w:val="005660B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:color w:val="6B2976"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F710A9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007219F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007219F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA4E68"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet10">
+    <w:name w:val="Bullet 1"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C3F4B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:aliases w:val="NDIS purple table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00761E08"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="120" w:beforeAutospacing="0" w:afterLines="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FEFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3C7DA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="009150D8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1077"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="1077" w:hanging="397"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:spacing w:val="-3"/>
+      <w:kern w:val="1"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DC5202"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="425"/>
+        <w:tab w:val="right" w:pos="851"/>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004A61DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="200"/>
+      <w:ind w:left="425"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B54DB6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="992"/>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="200"/>
+      <w:ind w:left="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0040062A"/>
+    <w:rPr>
+      <w:color w:val="0432FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C54B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1540"/>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C54B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Securityinformation">
+    <w:name w:val="Security information"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SecurityinformationChar"/>
+    <w:uiPriority w:val="15"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD7757"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="6B2976"/>
+      <w:color w:val="C00000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...49 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
+    <w:aliases w:val="HealthConsult"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EC4364"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableDescription">
+    <w:name w:val="Table Description"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDescriptionChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00830A50"/>
+    <w:pPr>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDescriptionChar">
+    <w:name w:val="Table Description Char"/>
+    <w:link w:val="TableDescription"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE7007"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SecurityinformationChar">
+    <w:name w:val="Security information Char"/>
+    <w:link w:val="Securityinformation"/>
+    <w:uiPriority w:val="15"/>
+    <w:rsid w:val="005660B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Coverpagetable">
+    <w:name w:val="Cover page table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00066632"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablelistbullet">
+    <w:name w:val="table list bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00A42A51"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
+      <w:spacing w:val="-2"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="Intro paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6E6D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:aliases w:val="Intro paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00264D9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
+    <w:name w:val="Current List5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
+    <w:name w:val="Current List6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C22A9B"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C714B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005660B0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C714B0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B00A05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebody">
+    <w:name w:val="Table body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00574058"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00574058"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00574058"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="16"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B70BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Heading">
+    <w:name w:val="Pull-out - Heading"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Pull-out-Body"/>
+    <w:uiPriority w:val="13"/>
+    <w:qFormat/>
+    <w:rsid w:val="000638C0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="6B2976"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Body">
+    <w:name w:val="Pull-out - Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00481DA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+    <w:name w:val="Bullet 2"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5D59"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:ind w:left="1071" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bulletlist">
+    <w:name w:val="Bullet list"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B0387E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pull-out-Heading3">
+    <w:name w:val="Pull-out - Heading 3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Pull-out-Body"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00481DA8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="20" w:color="6B2876" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="6B2976"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00777842"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody0">
+    <w:name w:val="Table Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777842"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B716E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00C07D01"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00C07D01"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="005660B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00C07D01"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A00095"/>
+    <w:rsid w:val="00AA4E68"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00185808"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D195DB" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="BA61C9" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00476F96"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6B2876" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NDISTable1">
+    <w:name w:val="NDIS Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E5A1A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:cantSplit/>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablenotes">
+    <w:name w:val="Table notes"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:link w:val="TablenotesChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TablenotesChar">
+    <w:name w:val="Table notes Char"/>
+    <w:basedOn w:val="FootnoteTextChar"/>
+    <w:link w:val="Tablenotes"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B342E2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00942729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...346 lines deleted...]
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B95061"/>
+    <w:rsid w:val="00617666"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...3 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00F22290"/>
+    <w:rsid w:val="00A42B73"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="44"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
+    <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F81CD0"/>
+    <w:link w:val="Bullet1"/>
+    <w:rsid w:val="00A42B73"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...211 lines deleted...]
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...74 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Indent number list Char,Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,Bullet point Char,L Char,2nd Bullet point Char,#List Paragraph Char,Figure_name Char,Bullet- First level Char,Listenabsatz1 Char,Number Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00AB5869"/>
+    <w:rsid w:val="00E56077"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00241A23"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
-[...12 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="009C5E6F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC38EB"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="0078312E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="75056557">
+    <w:div w:id="139661532">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="201018502">
+    <w:div w:id="709838927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="239214106">
+    <w:div w:id="1588415618">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="319817282">
+    <w:div w:id="1726760654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="351147711">
+    <w:div w:id="1825924762">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="381560433">
-[...588 lines deleted...]
-    <w:div w:id="2085302046">
+    <w:div w:id="1971324590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NAT@ndis.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/privacy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/privacy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NAT@ndis.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_1081868574"/>
+        <w:name w:val="F9D76F2576434334AF64824EC5A54804"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2B41185B-2F3C-4C9E-8E16-9BF7C698E468}"/>
+        <w:guid w:val="{226DC502-0031-43B8-8E71-F4684338B839}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D14396" w:rsidRDefault="00D14396"/>
-[...94 lines deleted...]
-        <w:p w:rsidR="009331B3" w:rsidRDefault="009331B3"/>
+        <w:p w:rsidR="009E7C6E" w:rsidRDefault="009E7C6E"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMePro">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMe-Bold">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...51 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D14396"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00FC1BEF"/>
+    <w:rsidRoot w:val="009E7C6E"/>
+    <w:rsid w:val="00437C24"/>
+    <w:rsid w:val="0054200B"/>
+    <w:rsid w:val="006F2892"/>
+    <w:rsid w:val="009E7C6E"/>
+    <w:rsid w:val="00F75930"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14180,164 +13592,107 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="000000"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="7F8285"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="NDIS">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14461,51 +13816,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
     <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -14729,168 +14092,210 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E300CC58-5497-454B-B2F3-94EC72F7254F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3DC58EE-603E-42E0-8594-E657AB034A74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DA07944-0280-4A6A-9549-D91963869963}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77032C72-EBEE-4EEC-ACE4-6204CC99420D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8042</Characters>
+  <Pages>10</Pages>
+  <Words>1364</Words>
+  <Characters>7776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9434</CharactersWithSpaces>
+  <CharactersWithSpaces>9122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-08-26T02:07:11Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-26T04:17:54Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>e2065695-9ad2-4c5f-b075-d502a1feae7c</vt:lpwstr>
+    <vt:lpwstr>3fc4483b-1c86-43cf-9e28-6b1b51343b88</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DocumentID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:r8>3400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subject matter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DocumentType_1">
+    <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
     <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ApprovedDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EffectiveDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Language">
-    <vt:lpwstr>English</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="xd_Signature">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ReviewDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ResponsibleTeam">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DocumentType">
     <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>