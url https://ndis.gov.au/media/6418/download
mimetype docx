--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11777281" w14:textId="301DFA1F" w:rsidR="00E94B15" w:rsidRDefault="007A1577" w:rsidP="00FE2006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r>
         <w:t>Support categories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5DDB2F" w14:textId="405E8245" w:rsidR="007A1577" w:rsidRPr="007A1577" w:rsidRDefault="007A1577" w:rsidP="007A1577">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="007A1577">
         <w:t>This factsheet</w:t>
       </w:r>
       <w:r w:rsidR="00D82429">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1577">
         <w:t>explain</w:t>
       </w:r>
       <w:r w:rsidR="00D82429">
@@ -221,72 +221,89 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="75E8332B" w14:textId="1BC9459B" w:rsidR="004D32B5" w:rsidRPr="00830A50" w:rsidRDefault="007A1577" w:rsidP="00830A50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Understanding support categories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D33D6C0" w14:textId="4CA623AD" w:rsidR="007A1577" w:rsidRPr="007A1577" w:rsidRDefault="00765370" w:rsidP="007A1577">
       <w:r>
         <w:t xml:space="preserve">We describe the </w:t>
       </w:r>
       <w:r w:rsidR="004844B8">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">supports in your plan using support categories. </w:t>
       </w:r>
       <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
         <w:t xml:space="preserve">Each support category </w:t>
       </w:r>
       <w:r w:rsidR="007C2A8D">
-        <w:t>in your plan includes a definition of the types of NDIS supports you can use this funding on.</w:t>
+        <w:t xml:space="preserve">in your plan includes a definition of the types of NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C2A8D">
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C2A8D">
+        <w:t xml:space="preserve"> you can use this funding on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED6CB8E" w14:textId="77777777" w:rsidR="005B7B18" w:rsidRDefault="005B7B18" w:rsidP="005B7B18">
+    <w:p w14:paraId="6ED6CB8E" w14:textId="745A4868" w:rsidR="005B7B18" w:rsidRDefault="005B7B18" w:rsidP="005B7B18">
       <w:r>
-        <w:t xml:space="preserve">You can only use the funding in your plan on </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00C951CC">
+        <w:t>You can only use the funding in your plan on</w:t>
+      </w:r>
+      <w:r w:rsidR="00911C45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="ndis-support-lists" w:history="1">
+        <w:r w:rsidR="00911C45" w:rsidRPr="00F42E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. NDIS laws determine what we can and can’t fund. Things we can fund are NDIS supports. You can use the funding in your plan to buy NDIS supports if they are related to your disability and in line with your plan.</w:t>
+        <w:t>. NDIS laws determine what we can and can’t fund. Things we can fund are NDIS supports. You can use the funding in your plan to buy NDIS supports if they</w:t>
+      </w:r>
+      <w:r w:rsidR="00403D39">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>re related to your disability and in line with your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F1D875" w14:textId="0AB04306" w:rsidR="00C13BC7" w:rsidRDefault="007A1577" w:rsidP="005B7B18">
+    <w:p w14:paraId="54F1D875" w14:textId="4698B1FF" w:rsidR="00C13BC7" w:rsidRDefault="007A1577" w:rsidP="005B7B18">
       <w:r w:rsidRPr="007A1577">
-        <w:t xml:space="preserve">We group support categories into 4 different </w:t>
+        <w:t xml:space="preserve">We group support categories into 4 </w:t>
       </w:r>
       <w:r w:rsidR="00717225">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1577">
         <w:t>budgets</w:t>
       </w:r>
       <w:r w:rsidR="00C13BC7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33262384" w14:textId="18DB03C5" w:rsidR="00C13BC7" w:rsidRDefault="00DB48EE" w:rsidP="00C13BC7">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">core </w:t>
       </w:r>
       <w:r w:rsidR="00C13BC7">
         <w:t>supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A14C0E" w14:textId="07C6E537" w:rsidR="00C13BC7" w:rsidRDefault="00DB48EE" w:rsidP="00C13BC7">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
@@ -321,80 +338,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4512F5DE" w14:textId="2D17988B" w:rsidR="000A7C86" w:rsidRPr="007A1577" w:rsidRDefault="007A1577" w:rsidP="00C13BC7">
       <w:r w:rsidRPr="007A1577">
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r w:rsidR="000A051C">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="000A051C" w:rsidRPr="007A1577">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00010372">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1577">
         <w:t>ore supports budget include</w:t>
       </w:r>
       <w:r w:rsidR="00E673F3">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1577">
         <w:t xml:space="preserve"> several support categories to help you with your everyday needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669DF838" w14:textId="2CB53349" w:rsidR="007A1577" w:rsidRDefault="007A1577" w:rsidP="007A1577">
+    <w:p w14:paraId="669DF838" w14:textId="47097519" w:rsidR="007A1577" w:rsidRDefault="00955567" w:rsidP="007A1577">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Y</w:t>
+      </w:r>
       <w:r w:rsidRPr="007A1577">
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Because your plan is based on your individual needs, you might not have funding for all support categories. This factsheet includes definitions </w:t>
+        <w:t xml:space="preserve">ou might not have funding for all support categories </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
+        <w:t xml:space="preserve">ecause your plan is based on your individual needs. This factsheet includes definitions </w:t>
       </w:r>
       <w:r w:rsidR="00750567">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A1577">
+      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
         <w:t xml:space="preserve"> each support</w:t>
       </w:r>
       <w:r w:rsidR="00300E73">
         <w:t xml:space="preserve"> category</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A1577">
+      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
         <w:t xml:space="preserve">, so you can understand the </w:t>
       </w:r>
       <w:r w:rsidR="007E07E8">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A1577">
+      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
         <w:t>supports that have been included in your NDIS plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AABDFE" w14:textId="77777777" w:rsidR="00B727E9" w:rsidRDefault="00B727E9" w:rsidP="00B727E9">
+    <w:p w14:paraId="4A77AB8A" w14:textId="03278126" w:rsidR="00193C39" w:rsidRDefault="00B727E9" w:rsidP="00B727E9">
       <w:r>
         <w:t>Your plan might also include comments with more information about how you can spend the funding in different support categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3905130E" w14:textId="0E2FDE93" w:rsidR="00F13921" w:rsidRDefault="00353B56" w:rsidP="004710A8">
+    <w:p w14:paraId="3905130E" w14:textId="73C34256" w:rsidR="00F13921" w:rsidRDefault="00353B56" w:rsidP="00F3599B">
       <w:r>
         <w:t xml:space="preserve">The funding in your plan </w:t>
       </w:r>
       <w:r w:rsidR="005239FA">
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B674B">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r>
         <w:t>be organised into funding periods and funding component</w:t>
       </w:r>
       <w:r w:rsidR="00D10EFC">
         <w:t xml:space="preserve"> amount</w:t>
       </w:r>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="001F1275">
         <w:t xml:space="preserve"> If you have</w:t>
       </w:r>
       <w:r>
@@ -424,243 +450,374 @@
       <w:r>
         <w:t>will explain how much funding you can spend on specific types of supports over an amount of time. Lea</w:t>
       </w:r>
       <w:r w:rsidR="00DE7A21">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>n more in</w:t>
       </w:r>
       <w:r w:rsidR="00D77A02">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB48EE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D77A02">
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00D77A02" w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How do we include the NDIS funding in your plan? </w:t>
       </w:r>
+      <w:r w:rsidR="00F3599B">
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidR="00D77A02">
-        <w:t xml:space="preserve">in </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DE7A21" w:rsidRPr="6AA431D3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3599B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidR="00F3599B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Our Guideline – Creating your plan</w:t>
+          <w:t>Our Guideline - Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE7A21">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55486F95" w14:textId="097CBCF6" w:rsidR="007A1577" w:rsidRPr="007A1577" w:rsidRDefault="009A3F60" w:rsidP="00662DE3">
-[...6 lines deleted...]
-      <w:r w:rsidR="007B76A4">
+    <w:p w14:paraId="4224E567" w14:textId="533A255E" w:rsidR="00502859" w:rsidRPr="00697AFC" w:rsidRDefault="00502859" w:rsidP="001A2B1F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>Support determination</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4621E" w:rsidRPr="00697AFC">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FDB18C" w14:textId="74A764D9" w:rsidR="001E77B6" w:rsidRPr="00697AFC" w:rsidRDefault="002E47AC" w:rsidP="001E77B6">
+      <w:r w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">Support determinations </w:t>
+      </w:r>
+      <w:r w:rsidR="001E77B6" w:rsidRPr="00697AFC">
+        <w:t>may be applied to your plan. This is where the funding you have available for some supports or support categories in your plan may be reduced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B60A8C" w14:textId="31C2136D" w:rsidR="00CB5194" w:rsidRPr="00697AFC" w:rsidRDefault="00B42A42" w:rsidP="00CB5194">
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5194" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve"> support determinations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5194" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">made by the Minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5194" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">applied </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82179" w:rsidRPr="00697AFC">
+        <w:t>after we have decided the reasonable and necessary funding</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E30" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve"> in your plan. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C176E" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00394560" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">funding you have available </w:t>
+      </w:r>
+      <w:r w:rsidR="00743204" w:rsidRPr="00697AFC">
+        <w:t>will be reduced by</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5194" w:rsidRPr="00697AFC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C64DA0" w14:textId="7EFD4D0B" w:rsidR="00F43932" w:rsidRPr="00697AFC" w:rsidRDefault="00F43932" w:rsidP="00F43932">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>50% for assistance with social, economic and community participation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA115BB" w14:textId="0F5D2DFD" w:rsidR="00CB5194" w:rsidRPr="00697AFC" w:rsidRDefault="00F43932" w:rsidP="00520C04">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB75D3" w:rsidRPr="00697AFC">
+        <w:t>% for improved daily living skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B67096" w14:textId="4CF64D72" w:rsidR="001E77B6" w:rsidRPr="00697AFC" w:rsidRDefault="001E77B6" w:rsidP="001E77B6">
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>Support determinations will help make sure the NDIS is financially sustainable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4955A1C2" w14:textId="5746BA62" w:rsidR="00601097" w:rsidRPr="00697AFC" w:rsidRDefault="001E77B6" w:rsidP="00F3599B">
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>Learn more about support determinations in</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3599B" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidR="00F3599B" w:rsidRPr="00697AFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Our Guideline - Creating your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4834963A" w14:textId="4BE0BCB0" w:rsidR="00A13678" w:rsidRPr="00697AFC" w:rsidRDefault="00262282" w:rsidP="00262282">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>Using the funding in your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55486F95" w14:textId="5D816E58" w:rsidR="007A1577" w:rsidRPr="00697AFC" w:rsidRDefault="009A3F60" w:rsidP="00662DE3">
+      <w:r w:rsidRPr="00697AFC" w:rsidDel="00CA745B">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697AFC">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00662DE3" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00662DE3" w:rsidRPr="00697AFC" w:rsidDel="007E432F">
+        <w:t>talk about</w:t>
+      </w:r>
+      <w:r w:rsidR="00662DE3" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve"> how you can use the funding in </w:t>
+      </w:r>
+      <w:r w:rsidR="007B76A4" w:rsidRPr="00697AFC">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00662DE3">
+      <w:r w:rsidR="00662DE3" w:rsidRPr="00697AFC">
         <w:t xml:space="preserve">individual plan, </w:t>
       </w:r>
-      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
+      <w:r w:rsidR="007A1577" w:rsidRPr="00697AFC">
         <w:t>you can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ED8EE7" w14:textId="1169D594" w:rsidR="007A1577" w:rsidRPr="007A1577" w:rsidRDefault="007A1577" w:rsidP="007A1577">
+    <w:p w14:paraId="56ED8EE7" w14:textId="1169D594" w:rsidR="007A1577" w:rsidRPr="00697AFC" w:rsidRDefault="007A1577" w:rsidP="007A1577">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="007A1577">
+      <w:r w:rsidRPr="00697AFC">
         <w:t>talk to your my NDIS contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729023B5" w14:textId="67E8FBE5" w:rsidR="007A1577" w:rsidRPr="007A1577" w:rsidRDefault="007A1577" w:rsidP="007A1577">
+    <w:p w14:paraId="729023B5" w14:textId="67E8FBE5" w:rsidR="007A1577" w:rsidRPr="00697AFC" w:rsidRDefault="007A1577" w:rsidP="007A1577">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="007A1577">
+      <w:r w:rsidRPr="00697AFC">
         <w:t>talk to your support coordinator, psychosocial recovery coach or plan manager, if you have one</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CA1222" w14:textId="243348B0" w:rsidR="00DE2D86" w:rsidRDefault="001076B2" w:rsidP="00CC0849">
+    <w:p w14:paraId="03CA1222" w14:textId="79C96C1F" w:rsidR="00DE2D86" w:rsidRPr="00697AFC" w:rsidRDefault="007A1577" w:rsidP="00520C04">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00697AFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A1577" w:rsidRPr="007A1577">
+      <w:r w:rsidRPr="00697AFC">
         <w:t xml:space="preserve"> in any of the ways listed </w:t>
       </w:r>
-      <w:r w:rsidR="007A1577">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CC0849">
+      <w:r w:rsidRPr="00697AFC" w:rsidDel="007E432F">
+        <w:t>in this factsheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0849" w:rsidRPr="00697AFC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFCC679" w14:textId="1B757304" w:rsidR="00DE2D86" w:rsidRDefault="00DE2D86" w:rsidP="00DE2D86">
+    <w:p w14:paraId="09FA33D9" w14:textId="1001FED9" w:rsidR="00572498" w:rsidRPr="00697AFC" w:rsidRDefault="00572498" w:rsidP="00520C04">
+      <w:r w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidR="0002521C" w:rsidRPr="00697AFC">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="your-plan" w:tgtFrame="_blank" w:tooltip="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines#your-plan" w:history="1">
+        <w:r w:rsidR="00E40A97" w:rsidRPr="00697AFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline - Your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CA3AC3" w:rsidRPr="00697AFC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C20753" w14:textId="40677145" w:rsidR="005A4E57" w:rsidRDefault="005A4E57" w:rsidP="00606F7D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Core supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B8DCC6" w14:textId="38BE3EFB" w:rsidR="00F13921" w:rsidRDefault="00285DCD" w:rsidP="00DE2D86">
+    <w:p w14:paraId="12B8DCC6" w14:textId="5CEAA4AB" w:rsidR="00F13921" w:rsidRDefault="00E35410" w:rsidP="00DE2D86">
       <w:r>
-        <w:t>Supports to help you with everyday activities</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Support to help</w:t>
+      </w:r>
+      <w:r w:rsidR="00131D53">
+        <w:t xml:space="preserve"> you with everyday activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CCB0E7" w14:textId="1BF44A5C" w:rsidR="00E61929" w:rsidRDefault="000636F3" w:rsidP="000636F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flexible core </w:t>
       </w:r>
       <w:r w:rsidR="009C5B43">
         <w:t>supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35308CF2" w14:textId="6B41C388" w:rsidR="000636F3" w:rsidRDefault="000636F3" w:rsidP="000636F3">
+    <w:p w14:paraId="35308CF2" w14:textId="30BC2DA8" w:rsidR="000636F3" w:rsidRDefault="000636F3" w:rsidP="000636F3">
       <w:r>
         <w:t>These support categories can be</w:t>
       </w:r>
       <w:r w:rsidR="00FD2357">
         <w:t xml:space="preserve"> flexible</w:t>
       </w:r>
       <w:r w:rsidR="004219E0">
         <w:t xml:space="preserve">. When your funding is flexible, you can use it to buy NDIS supports </w:t>
       </w:r>
       <w:r w:rsidR="003F0867">
         <w:t>from other flexible support categories</w:t>
       </w:r>
       <w:r w:rsidR="007E751E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E751E">
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007E751E">
         <w:t xml:space="preserve"> they have the same fund management type.</w:t>
       </w:r>
-      <w:r w:rsidR="008B73AE">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5DD5DF08" w14:textId="6F3143F0" w:rsidR="00010372" w:rsidRPr="000636F3" w:rsidRDefault="00010372" w:rsidP="00010372">
-[...48 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="580C634A" w14:textId="50FD8B9E" w:rsidR="009D4FCC" w:rsidRDefault="00010372" w:rsidP="00520C04">
+      <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>Make sure you check your plan to see</w:t>
+      </w:r>
+      <w:r w:rsidR="00954DCA">
+        <w:t xml:space="preserve"> if it includes any funding component</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10EFC">
+        <w:t xml:space="preserve"> amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00954DCA">
+        <w:t xml:space="preserve">s. If your plan </w:t>
+      </w:r>
+      <w:r w:rsidR="001E288C">
+        <w:t>does have</w:t>
+      </w:r>
+      <w:r w:rsidR="00954DCA">
+        <w:t xml:space="preserve"> funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00832BFD">
+        <w:t>component</w:t>
+      </w:r>
+      <w:r w:rsidR="00810C5F">
+        <w:t xml:space="preserve"> amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00832BFD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6631">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00832BFD">
+        <w:t xml:space="preserve"> you</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7BFE">
+        <w:t xml:space="preserve"> can only spend </w:t>
+      </w:r>
+      <w:r w:rsidR="007851FB">
+        <w:t>funding flexibly with supports in the same funding component</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10EFC">
+        <w:t xml:space="preserve"> amount</w:t>
+      </w:r>
+      <w:r w:rsidR="007851FB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49ED43EB" w14:textId="1AF5856D" w:rsidR="00285DCD" w:rsidRPr="00DE2D86" w:rsidRDefault="00285DCD" w:rsidP="00285DCD">
       <w:pPr>
         <w:pStyle w:val="TableDescription"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1 – core support categories</w:t>
       </w:r>
       <w:r w:rsidR="00010372">
         <w:t xml:space="preserve"> – flexible.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Core support categories - flexible"/>
         <w:tblDescription w:val="Descriptions of flexible support categories from the core supports budget."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3007"/>
         <w:gridCol w:w="6060"/>
       </w:tblGrid>
       <w:tr w:rsidR="00925698" w14:paraId="5BB179F4" w14:textId="77777777" w:rsidTr="6AA431D3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -726,65 +883,51 @@
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FE7914F" w14:textId="29AEC658" w:rsidR="008C4C43" w:rsidRPr="00FE1E45" w:rsidRDefault="6E025574" w:rsidP="008C4C43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6AA431D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Assistance with Social, Economic and Community Participation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61BE421D" w14:textId="30FBF782" w:rsidR="008C4C43" w:rsidRPr="009E3C98" w:rsidRDefault="6E025574" w:rsidP="008C4C43">
             <w:r w:rsidRPr="6AA431D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supports to help or supervise you to take part in community, social, recreational, or economic activities. These supports can be provided in a range of environments, such as in the community or a </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Supports to help or supervise you to take part in community, social, recreational, or economic activities. These supports can be provided in a range of environments, such as in the community or a centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C4C43" w14:paraId="34BA7D27" w14:textId="77777777" w:rsidTr="6AA431D3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34BBA873" w14:textId="4D531263" w:rsidR="008C4C43" w:rsidRPr="009E3C98" w:rsidRDefault="008C4C43" w:rsidP="008C4C43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Consumables</w:t>
             </w:r>
           </w:p>
@@ -837,50 +980,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58FA65DB" w14:textId="3CFF0ADA" w:rsidR="00F13921" w:rsidRDefault="00231C30" w:rsidP="00231C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports to pay a </w:t>
             </w:r>
             <w:r w:rsidR="002C5AD8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>support worker or provider to help you get to work, study or join social activities.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="251D87CE" w14:textId="3B914045" w:rsidR="00E65277" w:rsidRDefault="00231C30" w:rsidP="00231C30">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If you </w:t>
             </w:r>
             <w:r w:rsidR="00325AFC">
               <w:t xml:space="preserve">self-manage some or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00325AFC">
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00325AFC">
               <w:t xml:space="preserve"> your funding, you might </w:t>
             </w:r>
             <w:r>
               <w:t>receive funding for day-to-day transport</w:t>
             </w:r>
             <w:r w:rsidR="006026E8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004010B9">
               <w:t xml:space="preserve">in the </w:t>
             </w:r>
             <w:r>
               <w:t>Transport Recurring support category instead</w:t>
             </w:r>
@@ -899,122 +1043,122 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Transport Recurring is </w:t>
             </w:r>
             <w:r w:rsidR="00405FE4">
               <w:t xml:space="preserve">part of your </w:t>
             </w:r>
             <w:r w:rsidR="00405FE4" w:rsidRPr="004710A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Recurring support</w:t>
             </w:r>
             <w:r w:rsidRPr="004710A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00405FE4">
               <w:t xml:space="preserve"> budget</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> and is not a flexible support.</w:t>
+              <w:t xml:space="preserve"> and is not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>a flexible</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="541077EF" w14:textId="7846F32B" w:rsidR="00941E8D" w:rsidRPr="008A226D" w:rsidRDefault="008A226D" w:rsidP="00941E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004710A8">
+        <w:lastRenderedPageBreak/>
         <w:t>Stated</w:t>
       </w:r>
       <w:r w:rsidR="00A07757" w:rsidRPr="008A226D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941E8D" w:rsidRPr="008A226D">
         <w:t>core supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C9C60F" w14:textId="069FE380" w:rsidR="009D4FCC" w:rsidRDefault="00941E8D" w:rsidP="00010372">
+    <w:p w14:paraId="3EE76617" w14:textId="261CD09E" w:rsidR="009D4FCC" w:rsidRDefault="00941E8D" w:rsidP="00520C04">
       <w:r>
         <w:t xml:space="preserve">These support categories </w:t>
       </w:r>
       <w:r w:rsidR="00010372">
         <w:t>are stated</w:t>
       </w:r>
       <w:r w:rsidR="00C8013A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C34F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8013A">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00A94DD4">
         <w:t xml:space="preserve">ou can’t use </w:t>
       </w:r>
       <w:r w:rsidR="00C34F4C">
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidR="00A94DD4">
         <w:t xml:space="preserve"> flexibly with other types of support</w:t>
       </w:r>
       <w:r w:rsidR="007065DB">
         <w:t xml:space="preserve"> categories in your plan</w:t>
       </w:r>
       <w:r w:rsidR="00010372">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A94DD4">
         <w:t>We’ll specify what type of supports you can use this funding on in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE76617" w14:textId="77777777" w:rsidR="009D4FCC" w:rsidRDefault="009D4FCC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5FBFF06F" w14:textId="4EE99955" w:rsidR="00941E8D" w:rsidRPr="00DE2D86" w:rsidRDefault="00941E8D" w:rsidP="00941E8D">
+      <w:pPr>
+        <w:pStyle w:val="TableDescription"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00F17C76">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – core support categories</w:t>
       </w:r>
       <w:r w:rsidR="00010372">
         <w:t xml:space="preserve"> – stated.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Core support categories - stated"/>
         <w:tblDescription w:val="Descriptions of stated support categories from the core supports budget."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3007"/>
         <w:gridCol w:w="6060"/>
       </w:tblGrid>
       <w:tr w:rsidR="00941E8D" w14:paraId="2AB6C5C5" w14:textId="77777777" w:rsidTr="6AA431D3">
@@ -1081,64 +1225,82 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Living</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7712532B" w14:textId="3727AC70" w:rsidR="001B08CE" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:r w:rsidRPr="009E3C98">
               <w:t>Supports to help you live as independently as possible. We’ll specify what type of home and living supports you can use in your plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB150C7" w14:textId="4746B063" w:rsidR="00941E8D" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
+          <w:p w14:paraId="52768C03" w14:textId="3A7C12E4" w:rsidR="008C23C7" w:rsidRPr="008C23C7" w:rsidRDefault="00F51398" w:rsidP="008C23C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Read </w:t>
-[...2 lines deleted...]
-              <w:r>
+              <w:t>For more information, r</w:t>
+            </w:r>
+            <w:r w:rsidR="00941E8D">
+              <w:t>ead</w:t>
+            </w:r>
+            <w:r w:rsidR="008C23C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0017337D">
+              <w:t xml:space="preserve">about </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="0017337D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>Our Guidelines for home and living supports</w:t>
+                <w:t>Types of home and living supports</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0017337D">
+              <w:t xml:space="preserve"> on our website</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> for more information.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C74B0BE" w14:textId="7DA3B0B3" w:rsidR="00941E8D" w:rsidRPr="009E3C98" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Supported independent living</w:t>
             </w:r>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (SIL)</w:t>
             </w:r>
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
@@ -1153,169 +1315,207 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Medium term accommodation </w:t>
             </w:r>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(MTA)</w:t>
             </w:r>
             <w:r w:rsidRPr="009E3C98">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>gives you somewhere to live if you can’t move into your long-term home because your disability supports aren’t ready. To be eligible, you must have a home you’ll move into, and you need somewhere else to live in the medium-term. We usually fund medium term accommodation for up to 90 days.</w:t>
+              <w:t xml:space="preserve">gives you somewhere to live if you can’t move into your long-term home because your disability supports aren’t ready. To be eligible, you must have a home you’ll move into, and you need somewhere else to live in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E3C98">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>medium-term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E3C98">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>. We usually fund medium term accommodation for up to 90 days.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19F07E31" w14:textId="32400A24" w:rsidR="00941E8D" w:rsidRPr="009E3C98" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:r w:rsidRPr="009E3C98">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>individualised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>individualised living option</w:t>
+            </w:r>
             <w:r w:rsidRPr="00793ABB">
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> living option</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00793ABB">
+              <w:t xml:space="preserve"> (ILO)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E3C98">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lets you choose the home you live in and set up supports in the way that best suits you. It can include things like personal care, help to build your skills, or support with household tasks like shopping or cooking. Family, friends, and other networks can complement your paid supports.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C2BAAB" w14:textId="00D05440" w:rsidR="009D4FCC" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
+            <w:r w:rsidRPr="6AA431D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ILO)</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>Assistance with daily life tasks provided in a residential aged care facility</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> is funding for younger people in residential aged care (YPIRAC). </w:t>
+              <w:t xml:space="preserve"> is funding for younger people in residential aged care (YPIRAC).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A25D972" w14:textId="50F1CFEE" w:rsidR="00941E8D" w:rsidRPr="009E3C98" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:r w:rsidRPr="009E3C98">
-              <w:t>We can provide this funding if you need to pay extra daily care or accommodation costs because of your support needs</w:t>
+              <w:t xml:space="preserve">We can provide this funding if you need to pay </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E3C98">
+              <w:t>extra</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E3C98">
+              <w:t xml:space="preserve"> daily care or accommodation costs because of your support needs</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00941E8D" w14:paraId="17436DE3" w14:textId="77777777" w:rsidTr="6AA431D3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63FB5EB3" w14:textId="77777777" w:rsidR="00941E8D" w:rsidRPr="00E26930" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>YPIRAC – Cross Billing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D6CF017" w14:textId="77777777" w:rsidR="00941E8D" w:rsidRPr="00E26930" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
+          <w:p w14:paraId="3D6CF017" w14:textId="43D2CBB8" w:rsidR="00941E8D" w:rsidRPr="00E26930" w:rsidRDefault="00941E8D" w:rsidP="005212E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding for some of your fees and charges if you are a younger </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in residential aged care (YPIRAC). We have an agreement with the Department of Health and Aged Care to cover some of these costs.</w:t>
+              <w:t xml:space="preserve"> in residential aged care (YPIRAC). We have an agreement with the Department of Health</w:t>
+            </w:r>
+            <w:r w:rsidR="00553BBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E26930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Age</w:t>
+            </w:r>
+            <w:r w:rsidR="00851E04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E26930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to cover some of these costs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="203DA340" w14:textId="2ADC4A72" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="002D02E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Capacity building supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F0A524" w14:textId="3A9B8744" w:rsidR="003C0615" w:rsidRDefault="00E26930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Supports to help you</w:t>
       </w:r>
       <w:r w:rsidR="009F6FA5">
         <w:t xml:space="preserve"> maintain or </w:t>
       </w:r>
       <w:r>
         <w:t>build your skills and independence</w:t>
@@ -1402,112 +1602,78 @@
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Behaviour Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A8247C" w14:textId="7A717D8F" w:rsidR="008C4C43" w:rsidRPr="00E26930" w:rsidRDefault="008C4C43" w:rsidP="008C4C43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supports to help you develop </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Supports to help you develop behavioural management strategies to reduce behaviours of concern. This includes specialist behavioural </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t>behavioural</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> intervention supports to help improve your quality of life.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>intervention supports to help improve your quality of life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C4C43" w14:paraId="31398CEC" w14:textId="77777777" w:rsidTr="005212E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19B841FB" w14:textId="6EEABDD3" w:rsidR="008C4C43" w:rsidRPr="00E26930" w:rsidRDefault="008C4C43" w:rsidP="008C4C43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Choice and Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CC80A22" w14:textId="3E8130A1" w:rsidR="008C4C43" w:rsidRPr="00E26930" w:rsidRDefault="008C4C43" w:rsidP="008C4C43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Supports to help you manage your plan funding and pay for services using a registered plan manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A42EC" w14:paraId="4C4FD081" w14:textId="77777777" w:rsidTr="005212E7">
         <w:trPr>
@@ -1810,50 +1976,51 @@
           <w:p w14:paraId="629F1823" w14:textId="4499FA86" w:rsidR="006A42EC" w:rsidRPr="00E26930" w:rsidRDefault="006A42EC" w:rsidP="006A42EC">
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Supports to help you develop positive social skills and interact with others in the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A42EC" w14:paraId="6C4B3E72" w14:textId="77777777" w:rsidTr="005212E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BE6A941" w14:textId="12576C8F" w:rsidR="006A42EC" w:rsidRPr="00E26930" w:rsidRDefault="006A42EC" w:rsidP="006A42EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
             <w:r w:rsidR="0095709A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">oordination and </w:t>
             </w:r>
             <w:r w:rsidR="0095709A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sychosocial </w:t>
@@ -1931,68 +2098,51 @@
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. These supports help you understand your plan and connect with NDIS providers, community and mainstream and other government supports. They help you build your confidence and coordinate your supports.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AF8225F" w14:textId="5CC0FA18" w:rsidR="006A42EC" w:rsidRPr="00E26930" w:rsidRDefault="006A42EC" w:rsidP="006A42EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>The psychosocial recovery coach support is tailored to the needs of people with primary psychosocial disability, with a focus on coaching and collaborating with other services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="474B8A5C" w14:textId="77777777" w:rsidR="004E08D8" w:rsidRDefault="004E08D8" w:rsidP="6AA431D3"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="025BD621" w14:textId="3807C38A" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="006A42EC">
+    <w:p w14:paraId="025BD621" w14:textId="3807C38A" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="004328EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Capital supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18326544" w14:textId="0E7BEB6B" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="007D42DA">
       <w:r>
         <w:t>Medium</w:t>
       </w:r>
       <w:r w:rsidR="001A2ADD">
         <w:t>-cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and high-cost supports</w:t>
       </w:r>
       <w:r w:rsidR="00857492">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60639ACD" w14:textId="2F931797" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
       <w:pPr>
         <w:pStyle w:val="TableDescription"/>
       </w:pPr>
@@ -2120,90 +2270,94 @@
             <w:r w:rsidR="00B41DEC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">$1,500, </w:t>
             </w:r>
             <w:r w:rsidR="00535B6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>use the support category Consumables in the Core supports budget</w:t>
             </w:r>
             <w:r w:rsidR="00335038">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> instead</w:t>
             </w:r>
             <w:r w:rsidR="00535B6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731D6053" w14:textId="54369E2B" w:rsidR="00716DB6" w:rsidRPr="00EE4BFD" w:rsidRDefault="00725B6F" w:rsidP="00AA084A">
+          <w:p w14:paraId="731D6053" w14:textId="610226EF" w:rsidR="00716DB6" w:rsidRPr="00EE4BFD" w:rsidRDefault="00725B6F" w:rsidP="00AA084A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information, read </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="003D339B">
+            <w:r w:rsidR="00354AAE" w:rsidRPr="00354AAE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:anchor="assistive-technology" w:tgtFrame="_blank" w:tooltip="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines#assistive-technology" w:history="1">
+              <w:r w:rsidR="00354AAE" w:rsidRPr="00354AAE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Arial"/>
                 </w:rPr>
-                <w:t>Our Guideline – Assistive Technology</w:t>
+                <w:t>Our Guidelines - Assistive Technology</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003D339B" w:rsidRPr="00E26930">
+            <w:r w:rsidR="00354AAE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E26930" w14:paraId="3A041A05" w14:textId="77777777" w:rsidTr="005212E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69929FB4" w14:textId="63F83D6A" w:rsidR="00E26930" w:rsidRPr="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Assistive Technology – Maintenance, Repair &amp; Rental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2972F3EA" w14:textId="4558E7BF" w:rsidR="00E26930" w:rsidRPr="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Supports to repair and maintain assistive technology. This also includes short-term rental and trial of your assistive technology supports.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E26930" w14:paraId="68431C5B" w14:textId="77777777" w:rsidTr="005212E7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
@@ -2238,69 +2392,63 @@
           </w:tcPr>
           <w:p w14:paraId="71A3C8AA" w14:textId="05EC270A" w:rsidR="00E26930" w:rsidRPr="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Specialist Disability Accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33561A65" w14:textId="4FA26B4C" w:rsidR="00E26930" w:rsidRPr="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Specialist Disability Accommodation (SDA) is a specially designed house for people with extreme functional impairment or very high support needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D28013F" w14:textId="77777777" w:rsidR="004E08D8" w:rsidRDefault="004E08D8">
+    <w:p w14:paraId="0D28013F" w14:textId="571F1AC0" w:rsidR="004E08D8" w:rsidRDefault="004E08D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6AA431D3">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5B1B2392" w14:textId="6944BD88" w:rsidR="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="680" w:hanging="680"/>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434137">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Recurring</w:t>
       </w:r>
       <w:r w:rsidR="003B6A15">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00434137">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
@@ -2400,96 +2548,91 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57198524" w14:textId="02301C6E" w:rsidR="00E26930" w:rsidRPr="00E26930" w:rsidRDefault="00E26930" w:rsidP="00E26930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Transport Recurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB7E14D" w14:textId="6EF7B8D1" w:rsidR="00B52F65" w:rsidRDefault="00E26930" w:rsidP="003B657F">
+          <w:p w14:paraId="5EB7E14D" w14:textId="2A9C84BA" w:rsidR="00B52F65" w:rsidRDefault="00E26930" w:rsidP="003B657F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26930">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t>Transport supports paid by us on a regular basis to your nominated bank account</w:t>
+              <w:t>Transport support paid by us on a regular basis to your nominated bank account</w:t>
             </w:r>
             <w:r w:rsidR="00113083">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09158E1F" w14:textId="591F4C33" w:rsidR="00A924B0" w:rsidRPr="00E26930" w:rsidRDefault="00A924B0" w:rsidP="003B657F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>This funding is for your everyday transport needs</w:t>
             </w:r>
             <w:r w:rsidR="00E41EB9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. You can use it on the form of transport that suits you best.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30605C47" w14:textId="7F863A63" w:rsidR="007D42DA" w:rsidRDefault="007D42DA">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="57FB7BF9" w14:textId="5B7AF79A" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="004710A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00884352">
         <w:t xml:space="preserve">National Disability Insurance </w:t>
       </w:r>
       <w:r w:rsidR="00DA3EC9">
         <w:t>Scheme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CFF1DF" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D43B75" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2529,154 +2672,155 @@
         <w:t>ndis.gov.au</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757EDFDC" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110" w:after="100"/>
         <w:ind w:right="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00D43B75">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5EF1AF" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
+    <w:p w14:paraId="1F5EF1AF" w14:textId="27252A2F" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110" w:after="100"/>
         <w:ind w:right="4"/>
       </w:pPr>
       <w:r w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="6AA431D3">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="003D7843">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
           </w:rPr>
-          <w:t>ndis.gov.au</w:t>
+          <w:t>Contact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="186A9CAB" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="100"/>
         <w:ind w:right="4"/>
       </w:pPr>
       <w:r w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D091AA5" w14:textId="7B51CF76" w:rsidR="00B40AAC" w:rsidRDefault="001076B2" w:rsidP="6AA431D3">
+    <w:p w14:paraId="4D091AA5" w14:textId="7B51CF76" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="100"/>
         <w:ind w:right="4"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00B40AAC" w:rsidRPr="6AA431D3">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="6AA431D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B40AAC">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00B40AAC" w:rsidRPr="6AA431D3">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="6AA431D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B40AAC">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00B40AAC" w:rsidRPr="6AA431D3">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="6AA431D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B40AAC">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00B40AAC" w:rsidRPr="6AA431D3">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="6AA431D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71501391" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="100"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:b/>
@@ -2775,291 +2919,291 @@
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4556AE62" w14:textId="1779B0BB" w:rsidR="00691936" w:rsidRDefault="00B40AAC" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="100" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AA431D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00DF3039" w:rsidRPr="6AA431D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33B57FEF" w14:textId="1779B0BB" w:rsidR="00691936" w:rsidRDefault="003C0615" w:rsidP="6AA431D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="100" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="1"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004710A8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>DA0</w:t>
       </w:r>
       <w:r w:rsidR="1E72F4BC" w:rsidRPr="004710A8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>841</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3EC9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support Categories – October 202</w:t>
       </w:r>
       <w:r w:rsidR="1311757B" w:rsidRPr="004710A8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00691936" w:rsidSect="002B27DE">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6698E551" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F">
+    <w:p w14:paraId="456043F4" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A23131" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="04DE3F4F" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="191BC621" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="598C9556" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0149EAAC" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0BBC8794" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5AA9E9FE" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4382A794" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0663A2F3" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="376EF103" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3620C46D" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00455FF9" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F">
+    <w:p w14:paraId="3425A81F" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007F728E" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3CC2134F" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="23AF830F" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1F43891A" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7CEF7C30" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0A7C442A" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5C4FA326" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7632C2DE" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="146AA53A" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5A516F2C" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0122C14E" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44B0112E" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4">
+    <w:p w14:paraId="1EF06CAF" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="044F5214" w14:textId="5CD8422A" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="005212E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -3072,169 +3216,475 @@
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="720C7D90" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6439F545" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="1E8350EE" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="2EC46D6A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="40A642C4" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="455C2914" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="7BA0AFDD" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD4D1CC" w14:textId="7AFEB5D3" w:rsidR="00E954F2" w:rsidRPr="004710A8" w:rsidRDefault="00E954F2" w:rsidP="004710A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="257"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="288C87A2" w14:textId="6AB2306B" w:rsidR="00A71751" w:rsidRPr="006C108A" w:rsidRDefault="00E954F2" w:rsidP="006C108A">
+  <w:p w14:paraId="69D7965F" w14:textId="019C2558" w:rsidR="009F7125" w:rsidRPr="009F7125" w:rsidRDefault="009F7125" w:rsidP="009F7125">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>08</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE3105">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00BE3105">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Support categories</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:noProof/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:id w:val="-321744812"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="009F7125">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="009F7125">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="009F7125">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="009F7125">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009F7125">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0EB0A00B" w14:textId="77777777" w:rsidR="009F7125" w:rsidRPr="009F7125" w:rsidRDefault="009F7125" w:rsidP="009F7125">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="28F87E32" w14:textId="77777777" w:rsidR="009F7125" w:rsidRPr="009F7125" w:rsidRDefault="009F7125" w:rsidP="009F7125">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="680"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="009F7125">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="009F7125">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> for the latest version.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="288C87A2" w14:textId="037EA3C0" w:rsidR="00A71751" w:rsidRPr="006C108A" w:rsidRDefault="00A71751" w:rsidP="008F542B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="left"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002B27DE">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="15F98DD2" w14:textId="5EE19C0A" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15F98DD2" w14:textId="6129A5AF" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00BD1A1A" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...12 lines deleted...]
-      <w:t>ndis.gov.au</w:t>
+    <w:r>
+      <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C80979D" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F">
+    <w:p w14:paraId="1BA2507C" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C451451" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4160770C" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3CF672E6" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="55A2B0D4" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5D669599" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4385ED97" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="03F89FFD" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="741E5020" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="49F4C3B3" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4E048F68" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1FFE5968" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF6E677" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F">
+    <w:p w14:paraId="772B7E29" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF46335" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7D3803FE" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5A93D7EA" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="74CF10EF" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="46C9945D" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3E4D9139" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="40C8FE97" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="79DBBA3F" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7D850974" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="73C8B008" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="75161DB6" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75ED4B24" w14:textId="77777777" w:rsidR="009477A4" w:rsidRDefault="009477A4">
+    <w:p w14:paraId="563AE1AD" w14:textId="77777777" w:rsidR="007A5B20" w:rsidRDefault="007A5B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09C98621" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="132B52B8" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="00110F33" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="2980CD67" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="4D54B2E6" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="455FF7CC" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="0DB22993" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B9D7EC0" w14:textId="5268598E" w:rsidR="00C30718" w:rsidRPr="0025303C" w:rsidRDefault="00C30718" w:rsidP="00C30718">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34144B4A" wp14:editId="099930ED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
@@ -3292,70 +3742,70 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="17DFCC67" id="Rectangle 1310804373" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="2871C971" id="Rectangle 1310804373" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
               <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="479BEB89" w14:textId="56EE3614" w:rsidR="00180D51" w:rsidRPr="00C30718" w:rsidRDefault="00180D51" w:rsidP="00C30718">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3972,50 +4422,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5F3502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC4A8A9A"/>
+    <w:lvl w:ilvl="0" w:tplc="73CA7A00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0848650"/>
     <w:lvl w:ilvl="0" w:tplc="489E4EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1779" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4085,51 +4649,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4A9A98"/>
     <w:lvl w:ilvl="0" w:tplc="532AF2B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4174,51 +4738,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275F1867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B98CC6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4287,51 +4851,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9172E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31D07AF2"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="57" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4404,51 +4968,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
@@ -4527,51 +5091,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4640,51 +5204,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -4762,51 +5326,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD54557"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4849,51 +5413,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C7445D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B866EE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB30A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE3458"/>
     <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4966,51 +5643,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5080,51 +5757,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5167,51 +5844,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="533608BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5316,51 +5993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5405,51 +6082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60822A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD54C2DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5518,51 +6195,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D91D94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2A229A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5636,1089 +6426,1533 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45875792">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1848784963">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607611780">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="18968610">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1220018893">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1752268465">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="862402279">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1991639433">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1731490631">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="739518056">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="145901810">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2084796931">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="154877118">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="623803465">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1657562670">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1163089268">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1735153538">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1434663031">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1631667450">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2005158965">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1639845931">
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1577"/>
     <w:rsid w:val="00004854"/>
     <w:rsid w:val="00010372"/>
     <w:rsid w:val="000108B3"/>
     <w:rsid w:val="00010CE9"/>
     <w:rsid w:val="000150A0"/>
     <w:rsid w:val="00016952"/>
+    <w:rsid w:val="00016D89"/>
     <w:rsid w:val="000223F8"/>
     <w:rsid w:val="00022446"/>
+    <w:rsid w:val="00022651"/>
+    <w:rsid w:val="0002521C"/>
     <w:rsid w:val="00027898"/>
     <w:rsid w:val="00030D85"/>
     <w:rsid w:val="00032EB8"/>
+    <w:rsid w:val="00033494"/>
     <w:rsid w:val="00033E63"/>
     <w:rsid w:val="00036EBD"/>
     <w:rsid w:val="000423BA"/>
     <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="000458A0"/>
     <w:rsid w:val="00046CC1"/>
     <w:rsid w:val="00050F2D"/>
     <w:rsid w:val="000526B0"/>
     <w:rsid w:val="0005593B"/>
+    <w:rsid w:val="00055E55"/>
     <w:rsid w:val="0005610D"/>
     <w:rsid w:val="00056818"/>
+    <w:rsid w:val="00060854"/>
+    <w:rsid w:val="00062D04"/>
     <w:rsid w:val="00062EE8"/>
     <w:rsid w:val="000636F3"/>
+    <w:rsid w:val="000657E4"/>
     <w:rsid w:val="00066061"/>
     <w:rsid w:val="00066632"/>
+    <w:rsid w:val="00067314"/>
     <w:rsid w:val="00067331"/>
+    <w:rsid w:val="000708CE"/>
     <w:rsid w:val="00071743"/>
     <w:rsid w:val="000728AA"/>
+    <w:rsid w:val="00076DA6"/>
     <w:rsid w:val="00077489"/>
     <w:rsid w:val="00077A77"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="00080DAC"/>
     <w:rsid w:val="0008143F"/>
     <w:rsid w:val="00081C25"/>
+    <w:rsid w:val="000826F0"/>
     <w:rsid w:val="00084B3B"/>
     <w:rsid w:val="00092961"/>
     <w:rsid w:val="000A051C"/>
     <w:rsid w:val="000A0677"/>
+    <w:rsid w:val="000A17A6"/>
+    <w:rsid w:val="000A1A63"/>
     <w:rsid w:val="000A3892"/>
     <w:rsid w:val="000A68C0"/>
+    <w:rsid w:val="000A6A9E"/>
     <w:rsid w:val="000A7C86"/>
+    <w:rsid w:val="000B05B6"/>
+    <w:rsid w:val="000B1FE9"/>
     <w:rsid w:val="000C220F"/>
     <w:rsid w:val="000C6CCC"/>
     <w:rsid w:val="000C7C28"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D0850"/>
+    <w:rsid w:val="000D0B8C"/>
     <w:rsid w:val="000D278F"/>
+    <w:rsid w:val="000D3DD7"/>
     <w:rsid w:val="000D3F66"/>
     <w:rsid w:val="000D4A90"/>
     <w:rsid w:val="000D5810"/>
     <w:rsid w:val="000D70BF"/>
     <w:rsid w:val="000E05A3"/>
+    <w:rsid w:val="000E3613"/>
+    <w:rsid w:val="000E5339"/>
+    <w:rsid w:val="000E6BBA"/>
+    <w:rsid w:val="000E6E2E"/>
+    <w:rsid w:val="000F2A44"/>
+    <w:rsid w:val="000F3076"/>
+    <w:rsid w:val="000F5C7C"/>
     <w:rsid w:val="001020A6"/>
     <w:rsid w:val="001029EB"/>
     <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="00104678"/>
     <w:rsid w:val="00104E85"/>
     <w:rsid w:val="001050CE"/>
     <w:rsid w:val="001076B2"/>
     <w:rsid w:val="00111D0E"/>
     <w:rsid w:val="00113083"/>
     <w:rsid w:val="00115EC5"/>
+    <w:rsid w:val="001179E2"/>
     <w:rsid w:val="0012121E"/>
     <w:rsid w:val="00122FDD"/>
     <w:rsid w:val="0012382B"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00131A1C"/>
+    <w:rsid w:val="00131D53"/>
     <w:rsid w:val="00133C72"/>
     <w:rsid w:val="00135CAB"/>
+    <w:rsid w:val="00136BED"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="0014207A"/>
+    <w:rsid w:val="00142256"/>
+    <w:rsid w:val="00143203"/>
+    <w:rsid w:val="00146E49"/>
+    <w:rsid w:val="0014772A"/>
     <w:rsid w:val="00147D2D"/>
     <w:rsid w:val="001521D9"/>
     <w:rsid w:val="001665A1"/>
+    <w:rsid w:val="0016739F"/>
+    <w:rsid w:val="001704D9"/>
     <w:rsid w:val="00172F4C"/>
+    <w:rsid w:val="0017337D"/>
+    <w:rsid w:val="00173E79"/>
+    <w:rsid w:val="00173F38"/>
     <w:rsid w:val="001752D5"/>
     <w:rsid w:val="001766D7"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="0018162A"/>
     <w:rsid w:val="0018251C"/>
+    <w:rsid w:val="00182F8A"/>
     <w:rsid w:val="00187EA6"/>
+    <w:rsid w:val="00190582"/>
+    <w:rsid w:val="00193C39"/>
+    <w:rsid w:val="0019457E"/>
     <w:rsid w:val="00195EE1"/>
+    <w:rsid w:val="00196EBE"/>
     <w:rsid w:val="001A02B0"/>
     <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A1C15"/>
+    <w:rsid w:val="001A2282"/>
     <w:rsid w:val="001A2ADD"/>
+    <w:rsid w:val="001A2B1F"/>
+    <w:rsid w:val="001A3FEA"/>
     <w:rsid w:val="001B0601"/>
     <w:rsid w:val="001B08CE"/>
+    <w:rsid w:val="001B2810"/>
     <w:rsid w:val="001B5EC7"/>
+    <w:rsid w:val="001C051D"/>
     <w:rsid w:val="001C0854"/>
+    <w:rsid w:val="001C1502"/>
     <w:rsid w:val="001C23D8"/>
+    <w:rsid w:val="001C3B0E"/>
     <w:rsid w:val="001C5337"/>
     <w:rsid w:val="001C6229"/>
+    <w:rsid w:val="001C75CA"/>
+    <w:rsid w:val="001D0057"/>
     <w:rsid w:val="001D0419"/>
+    <w:rsid w:val="001D0FD1"/>
+    <w:rsid w:val="001D1E30"/>
+    <w:rsid w:val="001D2E45"/>
     <w:rsid w:val="001D48C2"/>
     <w:rsid w:val="001D7984"/>
+    <w:rsid w:val="001E1F4E"/>
     <w:rsid w:val="001E288C"/>
+    <w:rsid w:val="001E3605"/>
     <w:rsid w:val="001E4F6C"/>
     <w:rsid w:val="001E630D"/>
+    <w:rsid w:val="001E642F"/>
+    <w:rsid w:val="001E72E1"/>
+    <w:rsid w:val="001E77B6"/>
     <w:rsid w:val="001F1275"/>
+    <w:rsid w:val="001F4B5C"/>
     <w:rsid w:val="0020152C"/>
+    <w:rsid w:val="0020479E"/>
     <w:rsid w:val="00206004"/>
     <w:rsid w:val="00213BDE"/>
+    <w:rsid w:val="002213EE"/>
+    <w:rsid w:val="002225A5"/>
+    <w:rsid w:val="0022269E"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="002261AC"/>
+    <w:rsid w:val="00226FF6"/>
+    <w:rsid w:val="00230633"/>
+    <w:rsid w:val="00231B55"/>
     <w:rsid w:val="00231C30"/>
+    <w:rsid w:val="00231E54"/>
     <w:rsid w:val="002320EA"/>
     <w:rsid w:val="0023219C"/>
     <w:rsid w:val="002321EA"/>
     <w:rsid w:val="00233869"/>
     <w:rsid w:val="00233A29"/>
     <w:rsid w:val="0023603F"/>
     <w:rsid w:val="00241168"/>
+    <w:rsid w:val="00241383"/>
+    <w:rsid w:val="002420CC"/>
+    <w:rsid w:val="002440F3"/>
     <w:rsid w:val="00244425"/>
+    <w:rsid w:val="0025037A"/>
     <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="0025535C"/>
+    <w:rsid w:val="00262282"/>
+    <w:rsid w:val="00264701"/>
     <w:rsid w:val="00264AE8"/>
+    <w:rsid w:val="002702B6"/>
+    <w:rsid w:val="00272551"/>
     <w:rsid w:val="00272708"/>
     <w:rsid w:val="00274276"/>
     <w:rsid w:val="0027497D"/>
     <w:rsid w:val="00275562"/>
     <w:rsid w:val="002834E2"/>
+    <w:rsid w:val="002838F4"/>
+    <w:rsid w:val="00284B61"/>
     <w:rsid w:val="00285DCD"/>
     <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="00290129"/>
     <w:rsid w:val="0029191D"/>
     <w:rsid w:val="00291C38"/>
     <w:rsid w:val="00292F25"/>
     <w:rsid w:val="00293F83"/>
     <w:rsid w:val="00294A36"/>
+    <w:rsid w:val="00296A81"/>
     <w:rsid w:val="002A30E0"/>
+    <w:rsid w:val="002A428D"/>
     <w:rsid w:val="002A48A0"/>
     <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002B14BF"/>
+    <w:rsid w:val="002B1A99"/>
     <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B3E01"/>
     <w:rsid w:val="002B6DDE"/>
     <w:rsid w:val="002B78B7"/>
+    <w:rsid w:val="002B7A7B"/>
     <w:rsid w:val="002C0043"/>
+    <w:rsid w:val="002C176E"/>
+    <w:rsid w:val="002C1D9F"/>
     <w:rsid w:val="002C5AD8"/>
     <w:rsid w:val="002C5EC7"/>
+    <w:rsid w:val="002D003C"/>
     <w:rsid w:val="002D02E5"/>
     <w:rsid w:val="002D0E77"/>
     <w:rsid w:val="002D5120"/>
+    <w:rsid w:val="002D5920"/>
+    <w:rsid w:val="002D7CB8"/>
+    <w:rsid w:val="002E2C77"/>
+    <w:rsid w:val="002E47AC"/>
     <w:rsid w:val="002E783A"/>
     <w:rsid w:val="002E7FB7"/>
     <w:rsid w:val="002F72EF"/>
     <w:rsid w:val="002F7C36"/>
     <w:rsid w:val="00300E73"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00305491"/>
+    <w:rsid w:val="00311E2D"/>
+    <w:rsid w:val="00311E66"/>
+    <w:rsid w:val="00313329"/>
+    <w:rsid w:val="00313388"/>
     <w:rsid w:val="003149D0"/>
     <w:rsid w:val="00314B41"/>
+    <w:rsid w:val="0031624C"/>
     <w:rsid w:val="00320115"/>
     <w:rsid w:val="003202B6"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="00325AFC"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="00335038"/>
     <w:rsid w:val="003351DB"/>
     <w:rsid w:val="0033634B"/>
     <w:rsid w:val="0034058D"/>
     <w:rsid w:val="0034063A"/>
     <w:rsid w:val="00343F89"/>
+    <w:rsid w:val="0035074D"/>
     <w:rsid w:val="00352B05"/>
     <w:rsid w:val="00353B56"/>
+    <w:rsid w:val="00354AAE"/>
     <w:rsid w:val="00355928"/>
     <w:rsid w:val="00360F21"/>
+    <w:rsid w:val="00361878"/>
     <w:rsid w:val="003622D9"/>
+    <w:rsid w:val="00363981"/>
     <w:rsid w:val="00363C01"/>
     <w:rsid w:val="00364734"/>
     <w:rsid w:val="003701BF"/>
     <w:rsid w:val="0037052F"/>
+    <w:rsid w:val="00374D67"/>
+    <w:rsid w:val="00377420"/>
+    <w:rsid w:val="00381B3C"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="003840F3"/>
     <w:rsid w:val="00384E2D"/>
+    <w:rsid w:val="00385E90"/>
     <w:rsid w:val="00387F33"/>
+    <w:rsid w:val="00394560"/>
     <w:rsid w:val="00395EB0"/>
     <w:rsid w:val="00396D6D"/>
     <w:rsid w:val="003A16BD"/>
     <w:rsid w:val="003A3FCC"/>
+    <w:rsid w:val="003A420F"/>
     <w:rsid w:val="003A5DBE"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003A67DE"/>
     <w:rsid w:val="003B0C88"/>
     <w:rsid w:val="003B133F"/>
+    <w:rsid w:val="003B233E"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B3CB0"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B657F"/>
     <w:rsid w:val="003B6A15"/>
+    <w:rsid w:val="003B7BBF"/>
     <w:rsid w:val="003C0615"/>
+    <w:rsid w:val="003C1514"/>
     <w:rsid w:val="003C2044"/>
+    <w:rsid w:val="003C2450"/>
+    <w:rsid w:val="003C2D8E"/>
+    <w:rsid w:val="003C431B"/>
     <w:rsid w:val="003D18F9"/>
     <w:rsid w:val="003D1BA2"/>
     <w:rsid w:val="003D339B"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D5802"/>
+    <w:rsid w:val="003D5BA9"/>
     <w:rsid w:val="003D6430"/>
+    <w:rsid w:val="003D7843"/>
+    <w:rsid w:val="003E3100"/>
     <w:rsid w:val="003E348E"/>
+    <w:rsid w:val="003E3F5D"/>
     <w:rsid w:val="003E4786"/>
     <w:rsid w:val="003F0867"/>
+    <w:rsid w:val="003F163B"/>
+    <w:rsid w:val="003F2661"/>
     <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F327F"/>
     <w:rsid w:val="003F4B33"/>
+    <w:rsid w:val="003F5110"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="004010B9"/>
     <w:rsid w:val="00402268"/>
+    <w:rsid w:val="00403D39"/>
     <w:rsid w:val="00404FC1"/>
     <w:rsid w:val="00405FE4"/>
     <w:rsid w:val="00406133"/>
     <w:rsid w:val="00406612"/>
+    <w:rsid w:val="00413245"/>
     <w:rsid w:val="00414E1D"/>
+    <w:rsid w:val="00415781"/>
     <w:rsid w:val="00417011"/>
     <w:rsid w:val="00417236"/>
     <w:rsid w:val="0041789F"/>
     <w:rsid w:val="00417E52"/>
     <w:rsid w:val="00420D20"/>
     <w:rsid w:val="004219E0"/>
+    <w:rsid w:val="00426C59"/>
     <w:rsid w:val="004274D7"/>
     <w:rsid w:val="00427ED0"/>
+    <w:rsid w:val="004328EB"/>
+    <w:rsid w:val="004332CB"/>
+    <w:rsid w:val="00433638"/>
+    <w:rsid w:val="0043664E"/>
     <w:rsid w:val="00437B2A"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="004450A2"/>
+    <w:rsid w:val="004463D0"/>
     <w:rsid w:val="00446796"/>
     <w:rsid w:val="00450256"/>
     <w:rsid w:val="0045625C"/>
     <w:rsid w:val="00457910"/>
+    <w:rsid w:val="004613BA"/>
+    <w:rsid w:val="004640A2"/>
+    <w:rsid w:val="00470E9F"/>
     <w:rsid w:val="004710A8"/>
     <w:rsid w:val="00471C45"/>
+    <w:rsid w:val="00471DD2"/>
     <w:rsid w:val="0047391A"/>
     <w:rsid w:val="00477399"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="004844B8"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="004876ED"/>
     <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="0049155F"/>
+    <w:rsid w:val="00493C0F"/>
+    <w:rsid w:val="004A42C0"/>
+    <w:rsid w:val="004A6361"/>
+    <w:rsid w:val="004A672B"/>
+    <w:rsid w:val="004A6C79"/>
     <w:rsid w:val="004B1BEE"/>
     <w:rsid w:val="004B365B"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B6643"/>
     <w:rsid w:val="004C2D9C"/>
     <w:rsid w:val="004C3F35"/>
+    <w:rsid w:val="004C69E7"/>
     <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004D1067"/>
     <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D3D4A"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
+    <w:rsid w:val="004D634B"/>
     <w:rsid w:val="004D6433"/>
     <w:rsid w:val="004E001C"/>
     <w:rsid w:val="004E08D8"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004F12E3"/>
+    <w:rsid w:val="004F518B"/>
     <w:rsid w:val="005003D7"/>
+    <w:rsid w:val="00500D91"/>
     <w:rsid w:val="00501F3F"/>
+    <w:rsid w:val="00502859"/>
     <w:rsid w:val="00505A12"/>
     <w:rsid w:val="005077D4"/>
     <w:rsid w:val="00510DB1"/>
     <w:rsid w:val="005116EA"/>
+    <w:rsid w:val="00512994"/>
     <w:rsid w:val="00513EED"/>
     <w:rsid w:val="00515AB6"/>
     <w:rsid w:val="00515D8F"/>
     <w:rsid w:val="00516736"/>
     <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="00520C04"/>
     <w:rsid w:val="005212E7"/>
     <w:rsid w:val="005239FA"/>
+    <w:rsid w:val="00524BFB"/>
     <w:rsid w:val="00525378"/>
     <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="00533084"/>
+    <w:rsid w:val="005349FD"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="00535B6F"/>
     <w:rsid w:val="005370F4"/>
+    <w:rsid w:val="005411E8"/>
+    <w:rsid w:val="005464A2"/>
+    <w:rsid w:val="00553BBD"/>
+    <w:rsid w:val="00553F44"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00556FE4"/>
+    <w:rsid w:val="005612FB"/>
     <w:rsid w:val="00563BCA"/>
+    <w:rsid w:val="00564D21"/>
+    <w:rsid w:val="005660AF"/>
     <w:rsid w:val="0056613F"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00571BF3"/>
+    <w:rsid w:val="00572498"/>
     <w:rsid w:val="00572637"/>
     <w:rsid w:val="00572D43"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00576162"/>
+    <w:rsid w:val="005762DE"/>
+    <w:rsid w:val="00576CDC"/>
     <w:rsid w:val="00583640"/>
     <w:rsid w:val="00585468"/>
     <w:rsid w:val="0058659A"/>
     <w:rsid w:val="00586ADA"/>
     <w:rsid w:val="00587FB9"/>
+    <w:rsid w:val="00590315"/>
+    <w:rsid w:val="00591291"/>
     <w:rsid w:val="005935CA"/>
     <w:rsid w:val="005938B8"/>
+    <w:rsid w:val="00593C6F"/>
     <w:rsid w:val="00593C73"/>
+    <w:rsid w:val="00593DC4"/>
     <w:rsid w:val="005A0140"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A21C3"/>
     <w:rsid w:val="005A308B"/>
+    <w:rsid w:val="005A3395"/>
+    <w:rsid w:val="005A4E57"/>
     <w:rsid w:val="005A5781"/>
     <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7AD2"/>
+    <w:rsid w:val="005B7070"/>
     <w:rsid w:val="005B780C"/>
     <w:rsid w:val="005B7B18"/>
     <w:rsid w:val="005C113D"/>
     <w:rsid w:val="005C1FFA"/>
     <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005D10A3"/>
     <w:rsid w:val="005D2646"/>
+    <w:rsid w:val="005D2DAD"/>
+    <w:rsid w:val="005E6A52"/>
+    <w:rsid w:val="005F1AE3"/>
+    <w:rsid w:val="005F20C3"/>
     <w:rsid w:val="005F3B4D"/>
+    <w:rsid w:val="00601097"/>
     <w:rsid w:val="006026E8"/>
+    <w:rsid w:val="00606F7D"/>
     <w:rsid w:val="00610092"/>
     <w:rsid w:val="00610ECA"/>
     <w:rsid w:val="00611CB4"/>
     <w:rsid w:val="00612CA2"/>
     <w:rsid w:val="00623FEE"/>
     <w:rsid w:val="00626898"/>
+    <w:rsid w:val="00627D5D"/>
+    <w:rsid w:val="006309C9"/>
     <w:rsid w:val="00630BC9"/>
     <w:rsid w:val="00631325"/>
+    <w:rsid w:val="006408E1"/>
     <w:rsid w:val="00641698"/>
     <w:rsid w:val="00645007"/>
+    <w:rsid w:val="006543E8"/>
     <w:rsid w:val="00655D4B"/>
+    <w:rsid w:val="006620A3"/>
     <w:rsid w:val="00662DE3"/>
+    <w:rsid w:val="006642E0"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="006715C9"/>
     <w:rsid w:val="006750BE"/>
     <w:rsid w:val="00675A8F"/>
     <w:rsid w:val="00676155"/>
     <w:rsid w:val="006765FF"/>
+    <w:rsid w:val="00676A7B"/>
     <w:rsid w:val="0068090A"/>
     <w:rsid w:val="00680CB4"/>
+    <w:rsid w:val="0068339E"/>
     <w:rsid w:val="0068387D"/>
     <w:rsid w:val="00683992"/>
+    <w:rsid w:val="00684029"/>
     <w:rsid w:val="006859EA"/>
     <w:rsid w:val="006873CF"/>
     <w:rsid w:val="00687F94"/>
     <w:rsid w:val="00691936"/>
+    <w:rsid w:val="006927E2"/>
+    <w:rsid w:val="006937A9"/>
+    <w:rsid w:val="00693875"/>
+    <w:rsid w:val="00694420"/>
     <w:rsid w:val="006956CF"/>
     <w:rsid w:val="00695B80"/>
+    <w:rsid w:val="00695D30"/>
+    <w:rsid w:val="00697AFC"/>
     <w:rsid w:val="006A28F4"/>
     <w:rsid w:val="006A42EC"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A7256"/>
     <w:rsid w:val="006B050B"/>
     <w:rsid w:val="006B46BC"/>
     <w:rsid w:val="006B4852"/>
     <w:rsid w:val="006B6409"/>
     <w:rsid w:val="006B6888"/>
     <w:rsid w:val="006C108A"/>
     <w:rsid w:val="006C262B"/>
+    <w:rsid w:val="006C300F"/>
+    <w:rsid w:val="006C47FE"/>
+    <w:rsid w:val="006C4E4D"/>
     <w:rsid w:val="006C5BAE"/>
     <w:rsid w:val="006D1E1B"/>
     <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E0C5B"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E2C8B"/>
+    <w:rsid w:val="006E3BBD"/>
     <w:rsid w:val="006E5BAF"/>
     <w:rsid w:val="006F3A6F"/>
     <w:rsid w:val="006F76D4"/>
+    <w:rsid w:val="006F7D9A"/>
+    <w:rsid w:val="00703FDD"/>
     <w:rsid w:val="0070424B"/>
+    <w:rsid w:val="00704C81"/>
     <w:rsid w:val="007065DB"/>
     <w:rsid w:val="007075B9"/>
     <w:rsid w:val="007128D6"/>
     <w:rsid w:val="007138B9"/>
+    <w:rsid w:val="00714419"/>
     <w:rsid w:val="00716DB6"/>
     <w:rsid w:val="007171C1"/>
     <w:rsid w:val="00717225"/>
     <w:rsid w:val="00717C6A"/>
     <w:rsid w:val="00717CD2"/>
     <w:rsid w:val="007219F1"/>
     <w:rsid w:val="00723EE9"/>
     <w:rsid w:val="00725B6F"/>
     <w:rsid w:val="0073013F"/>
+    <w:rsid w:val="007315DE"/>
     <w:rsid w:val="0073195F"/>
     <w:rsid w:val="007321FA"/>
     <w:rsid w:val="00732B9C"/>
     <w:rsid w:val="00732EEE"/>
     <w:rsid w:val="00733368"/>
     <w:rsid w:val="0073649A"/>
     <w:rsid w:val="00736B07"/>
     <w:rsid w:val="00740EBC"/>
     <w:rsid w:val="00741B6F"/>
+    <w:rsid w:val="00743204"/>
     <w:rsid w:val="00745261"/>
     <w:rsid w:val="00745A46"/>
     <w:rsid w:val="00750567"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="007547DE"/>
+    <w:rsid w:val="00755068"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00762A09"/>
     <w:rsid w:val="00764307"/>
     <w:rsid w:val="00765370"/>
     <w:rsid w:val="00770BC5"/>
     <w:rsid w:val="00772584"/>
+    <w:rsid w:val="00772587"/>
     <w:rsid w:val="00775215"/>
     <w:rsid w:val="00777680"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00783E8A"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="007851FB"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007874DF"/>
     <w:rsid w:val="007900EA"/>
     <w:rsid w:val="0079129D"/>
     <w:rsid w:val="00793ABB"/>
     <w:rsid w:val="007A1375"/>
     <w:rsid w:val="007A1577"/>
+    <w:rsid w:val="007A1930"/>
     <w:rsid w:val="007A25A7"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A37BD"/>
     <w:rsid w:val="007A382A"/>
     <w:rsid w:val="007A40EB"/>
     <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A5B20"/>
     <w:rsid w:val="007A7070"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B1750"/>
     <w:rsid w:val="007B5121"/>
+    <w:rsid w:val="007B6F83"/>
     <w:rsid w:val="007B76A4"/>
     <w:rsid w:val="007C2161"/>
     <w:rsid w:val="007C2A8D"/>
     <w:rsid w:val="007C4450"/>
     <w:rsid w:val="007D4277"/>
     <w:rsid w:val="007D42DA"/>
     <w:rsid w:val="007D4D0D"/>
     <w:rsid w:val="007D5418"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007D7463"/>
+    <w:rsid w:val="007D7E5A"/>
     <w:rsid w:val="007E07E8"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E3019"/>
     <w:rsid w:val="007E3C81"/>
+    <w:rsid w:val="007E40FD"/>
+    <w:rsid w:val="007E432F"/>
+    <w:rsid w:val="007E51AB"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007E751E"/>
+    <w:rsid w:val="007E7718"/>
     <w:rsid w:val="007F0C05"/>
     <w:rsid w:val="007F1DAA"/>
     <w:rsid w:val="007F3854"/>
+    <w:rsid w:val="007F5051"/>
     <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="007F706B"/>
     <w:rsid w:val="008032E2"/>
+    <w:rsid w:val="00803807"/>
     <w:rsid w:val="008105DD"/>
     <w:rsid w:val="00810C5F"/>
     <w:rsid w:val="00814394"/>
     <w:rsid w:val="00815C10"/>
+    <w:rsid w:val="008173DE"/>
+    <w:rsid w:val="008179B6"/>
     <w:rsid w:val="00820997"/>
+    <w:rsid w:val="008217FB"/>
+    <w:rsid w:val="00821A62"/>
     <w:rsid w:val="008228C0"/>
     <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="0082605C"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00832BFD"/>
     <w:rsid w:val="00834D66"/>
+    <w:rsid w:val="008372F2"/>
     <w:rsid w:val="00837A21"/>
+    <w:rsid w:val="0084145C"/>
     <w:rsid w:val="00843D77"/>
     <w:rsid w:val="00844124"/>
+    <w:rsid w:val="0085025E"/>
     <w:rsid w:val="00850CC5"/>
     <w:rsid w:val="00850DC3"/>
     <w:rsid w:val="008513FE"/>
+    <w:rsid w:val="00851E04"/>
     <w:rsid w:val="00852E02"/>
     <w:rsid w:val="00857492"/>
     <w:rsid w:val="00861044"/>
     <w:rsid w:val="00863C7F"/>
+    <w:rsid w:val="00865A4B"/>
     <w:rsid w:val="0087102B"/>
     <w:rsid w:val="008717A3"/>
+    <w:rsid w:val="008724F2"/>
     <w:rsid w:val="00874B67"/>
     <w:rsid w:val="00876413"/>
+    <w:rsid w:val="008768C2"/>
     <w:rsid w:val="00882348"/>
     <w:rsid w:val="00883ED2"/>
+    <w:rsid w:val="008849CD"/>
     <w:rsid w:val="00887740"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="008908B7"/>
     <w:rsid w:val="00894D38"/>
     <w:rsid w:val="008961A4"/>
     <w:rsid w:val="008A10AA"/>
     <w:rsid w:val="008A226D"/>
     <w:rsid w:val="008A2576"/>
+    <w:rsid w:val="008A3762"/>
+    <w:rsid w:val="008B3B01"/>
     <w:rsid w:val="008B674B"/>
     <w:rsid w:val="008B73AE"/>
+    <w:rsid w:val="008C23C7"/>
     <w:rsid w:val="008C4C43"/>
+    <w:rsid w:val="008D2F9C"/>
     <w:rsid w:val="008D4589"/>
     <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D4D76"/>
     <w:rsid w:val="008D55B3"/>
     <w:rsid w:val="008D75D7"/>
     <w:rsid w:val="008D7902"/>
+    <w:rsid w:val="008D7B2C"/>
     <w:rsid w:val="008E4299"/>
     <w:rsid w:val="008E56C6"/>
     <w:rsid w:val="008E63CD"/>
     <w:rsid w:val="008E715E"/>
     <w:rsid w:val="008E71F9"/>
+    <w:rsid w:val="008F27E3"/>
+    <w:rsid w:val="008F3D4A"/>
+    <w:rsid w:val="008F542B"/>
+    <w:rsid w:val="00900F70"/>
+    <w:rsid w:val="009012D0"/>
     <w:rsid w:val="00902B62"/>
+    <w:rsid w:val="0090313D"/>
+    <w:rsid w:val="00904A0C"/>
     <w:rsid w:val="00905783"/>
+    <w:rsid w:val="00905D4D"/>
+    <w:rsid w:val="0090643D"/>
     <w:rsid w:val="00906B1B"/>
     <w:rsid w:val="009115FB"/>
+    <w:rsid w:val="00911B18"/>
+    <w:rsid w:val="00911C45"/>
     <w:rsid w:val="009136C6"/>
+    <w:rsid w:val="009200A0"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="00925698"/>
     <w:rsid w:val="00931007"/>
     <w:rsid w:val="00933BF9"/>
     <w:rsid w:val="00934739"/>
     <w:rsid w:val="0093570F"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="00941A1F"/>
     <w:rsid w:val="00941E8D"/>
+    <w:rsid w:val="009432E1"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="009455E0"/>
     <w:rsid w:val="009477A4"/>
     <w:rsid w:val="00947B81"/>
     <w:rsid w:val="00950521"/>
     <w:rsid w:val="009508C0"/>
     <w:rsid w:val="00950F57"/>
+    <w:rsid w:val="009512DC"/>
     <w:rsid w:val="00954DCA"/>
+    <w:rsid w:val="00955567"/>
+    <w:rsid w:val="0095677D"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="0095709A"/>
     <w:rsid w:val="00957D39"/>
     <w:rsid w:val="00962873"/>
+    <w:rsid w:val="00964A9B"/>
     <w:rsid w:val="00965EF4"/>
     <w:rsid w:val="009671AD"/>
+    <w:rsid w:val="0096771B"/>
     <w:rsid w:val="0097094B"/>
     <w:rsid w:val="00971FAC"/>
+    <w:rsid w:val="009724B5"/>
+    <w:rsid w:val="00972AEF"/>
     <w:rsid w:val="00976922"/>
     <w:rsid w:val="0097698B"/>
+    <w:rsid w:val="00980308"/>
+    <w:rsid w:val="009919F6"/>
+    <w:rsid w:val="00992612"/>
+    <w:rsid w:val="009933E7"/>
+    <w:rsid w:val="009936CB"/>
+    <w:rsid w:val="009A02DF"/>
     <w:rsid w:val="009A3B3B"/>
     <w:rsid w:val="009A3F60"/>
     <w:rsid w:val="009A60C0"/>
     <w:rsid w:val="009A77C7"/>
     <w:rsid w:val="009A7A1B"/>
+    <w:rsid w:val="009B4ADE"/>
     <w:rsid w:val="009B5079"/>
+    <w:rsid w:val="009B5B7D"/>
+    <w:rsid w:val="009C073E"/>
+    <w:rsid w:val="009C2106"/>
     <w:rsid w:val="009C539E"/>
+    <w:rsid w:val="009C59E6"/>
     <w:rsid w:val="009C5B43"/>
+    <w:rsid w:val="009C5EEE"/>
+    <w:rsid w:val="009D4725"/>
     <w:rsid w:val="009D4B93"/>
     <w:rsid w:val="009D4FCC"/>
+    <w:rsid w:val="009D68BF"/>
     <w:rsid w:val="009E2A00"/>
     <w:rsid w:val="009E3C98"/>
     <w:rsid w:val="009E3F4D"/>
     <w:rsid w:val="009E5EB9"/>
     <w:rsid w:val="009F1575"/>
     <w:rsid w:val="009F157A"/>
+    <w:rsid w:val="009F1AEB"/>
     <w:rsid w:val="009F2312"/>
     <w:rsid w:val="009F3A89"/>
     <w:rsid w:val="009F6FA5"/>
+    <w:rsid w:val="009F7125"/>
     <w:rsid w:val="00A01F3D"/>
     <w:rsid w:val="00A03D6C"/>
     <w:rsid w:val="00A06093"/>
     <w:rsid w:val="00A06958"/>
     <w:rsid w:val="00A06F4F"/>
+    <w:rsid w:val="00A07314"/>
     <w:rsid w:val="00A07757"/>
+    <w:rsid w:val="00A13678"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A15FBA"/>
+    <w:rsid w:val="00A17FA6"/>
     <w:rsid w:val="00A21351"/>
     <w:rsid w:val="00A31086"/>
     <w:rsid w:val="00A31E57"/>
     <w:rsid w:val="00A32E7E"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A35750"/>
     <w:rsid w:val="00A3600A"/>
+    <w:rsid w:val="00A425E6"/>
     <w:rsid w:val="00A426FA"/>
     <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A455FC"/>
     <w:rsid w:val="00A47174"/>
     <w:rsid w:val="00A5058E"/>
     <w:rsid w:val="00A53F63"/>
     <w:rsid w:val="00A5772F"/>
+    <w:rsid w:val="00A60471"/>
     <w:rsid w:val="00A6128F"/>
     <w:rsid w:val="00A63C5B"/>
     <w:rsid w:val="00A6495B"/>
+    <w:rsid w:val="00A6518F"/>
+    <w:rsid w:val="00A7078A"/>
     <w:rsid w:val="00A71751"/>
     <w:rsid w:val="00A71922"/>
     <w:rsid w:val="00A7200E"/>
     <w:rsid w:val="00A77E1F"/>
     <w:rsid w:val="00A84A6D"/>
+    <w:rsid w:val="00A85E72"/>
     <w:rsid w:val="00A87C74"/>
     <w:rsid w:val="00A903C9"/>
     <w:rsid w:val="00A924B0"/>
     <w:rsid w:val="00A932B8"/>
     <w:rsid w:val="00A94DD4"/>
     <w:rsid w:val="00A95325"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00A97B26"/>
     <w:rsid w:val="00AA084A"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA19FA"/>
+    <w:rsid w:val="00AA37C7"/>
     <w:rsid w:val="00AA3FEA"/>
+    <w:rsid w:val="00AA54AB"/>
+    <w:rsid w:val="00AA6543"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AA7485"/>
     <w:rsid w:val="00AB0403"/>
+    <w:rsid w:val="00AB3386"/>
     <w:rsid w:val="00AB3B72"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB720C"/>
     <w:rsid w:val="00AB7FAC"/>
+    <w:rsid w:val="00AC32B7"/>
+    <w:rsid w:val="00AC4FE7"/>
+    <w:rsid w:val="00AC6F83"/>
     <w:rsid w:val="00AC781D"/>
     <w:rsid w:val="00AD00D9"/>
+    <w:rsid w:val="00AD0F5B"/>
     <w:rsid w:val="00AD2DEE"/>
     <w:rsid w:val="00AD337A"/>
+    <w:rsid w:val="00AD39E2"/>
+    <w:rsid w:val="00AD5D7D"/>
     <w:rsid w:val="00AE2949"/>
     <w:rsid w:val="00AE2B59"/>
     <w:rsid w:val="00AE37DD"/>
     <w:rsid w:val="00AE5CE5"/>
     <w:rsid w:val="00AE601C"/>
+    <w:rsid w:val="00AE6ACE"/>
     <w:rsid w:val="00AE7B36"/>
     <w:rsid w:val="00AF5393"/>
+    <w:rsid w:val="00AF570F"/>
     <w:rsid w:val="00AF5BCA"/>
+    <w:rsid w:val="00B01D63"/>
     <w:rsid w:val="00B01D7F"/>
+    <w:rsid w:val="00B04244"/>
     <w:rsid w:val="00B078E1"/>
     <w:rsid w:val="00B1295A"/>
     <w:rsid w:val="00B16CEA"/>
     <w:rsid w:val="00B24E4F"/>
     <w:rsid w:val="00B264CD"/>
+    <w:rsid w:val="00B343F5"/>
+    <w:rsid w:val="00B349D5"/>
+    <w:rsid w:val="00B365A5"/>
     <w:rsid w:val="00B36700"/>
     <w:rsid w:val="00B40AAC"/>
     <w:rsid w:val="00B41DEC"/>
     <w:rsid w:val="00B42422"/>
+    <w:rsid w:val="00B42A42"/>
     <w:rsid w:val="00B44322"/>
     <w:rsid w:val="00B465FC"/>
     <w:rsid w:val="00B46F4C"/>
     <w:rsid w:val="00B51504"/>
     <w:rsid w:val="00B52F65"/>
+    <w:rsid w:val="00B55544"/>
     <w:rsid w:val="00B603EA"/>
+    <w:rsid w:val="00B63A0A"/>
     <w:rsid w:val="00B64A2C"/>
     <w:rsid w:val="00B727E9"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B75937"/>
     <w:rsid w:val="00B80448"/>
     <w:rsid w:val="00B81933"/>
     <w:rsid w:val="00B854E0"/>
+    <w:rsid w:val="00B87DD0"/>
+    <w:rsid w:val="00B87EF5"/>
     <w:rsid w:val="00B9015F"/>
+    <w:rsid w:val="00B913DF"/>
     <w:rsid w:val="00B9406B"/>
+    <w:rsid w:val="00B951CC"/>
     <w:rsid w:val="00B9649D"/>
     <w:rsid w:val="00B96551"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA23E7"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA5510"/>
     <w:rsid w:val="00BA5AAD"/>
     <w:rsid w:val="00BA5B05"/>
+    <w:rsid w:val="00BB10CB"/>
     <w:rsid w:val="00BB4097"/>
     <w:rsid w:val="00BC07BA"/>
+    <w:rsid w:val="00BC1A95"/>
+    <w:rsid w:val="00BC3E6F"/>
+    <w:rsid w:val="00BC45DA"/>
     <w:rsid w:val="00BC78DB"/>
     <w:rsid w:val="00BC7BFE"/>
+    <w:rsid w:val="00BD1A1A"/>
     <w:rsid w:val="00BD5EAA"/>
+    <w:rsid w:val="00BD62A3"/>
     <w:rsid w:val="00BD6CC5"/>
     <w:rsid w:val="00BE0810"/>
     <w:rsid w:val="00BE2715"/>
+    <w:rsid w:val="00BE3105"/>
     <w:rsid w:val="00BE35BD"/>
     <w:rsid w:val="00BE4975"/>
     <w:rsid w:val="00BE4BC7"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF1D98"/>
+    <w:rsid w:val="00BF206F"/>
+    <w:rsid w:val="00BF5B7E"/>
+    <w:rsid w:val="00C0220A"/>
+    <w:rsid w:val="00C05FE9"/>
+    <w:rsid w:val="00C071EA"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C10235"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C13BC7"/>
+    <w:rsid w:val="00C16009"/>
     <w:rsid w:val="00C21A7C"/>
     <w:rsid w:val="00C24641"/>
     <w:rsid w:val="00C263E6"/>
+    <w:rsid w:val="00C26978"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C30718"/>
+    <w:rsid w:val="00C3165A"/>
     <w:rsid w:val="00C34146"/>
     <w:rsid w:val="00C348C7"/>
     <w:rsid w:val="00C34F4C"/>
     <w:rsid w:val="00C35AF4"/>
+    <w:rsid w:val="00C3623D"/>
     <w:rsid w:val="00C36EC9"/>
     <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C40288"/>
+    <w:rsid w:val="00C41EC0"/>
+    <w:rsid w:val="00C42902"/>
+    <w:rsid w:val="00C445AE"/>
     <w:rsid w:val="00C46761"/>
+    <w:rsid w:val="00C46993"/>
     <w:rsid w:val="00C51C39"/>
     <w:rsid w:val="00C5463B"/>
     <w:rsid w:val="00C54B33"/>
     <w:rsid w:val="00C61004"/>
+    <w:rsid w:val="00C625BD"/>
     <w:rsid w:val="00C62D01"/>
     <w:rsid w:val="00C75150"/>
     <w:rsid w:val="00C77857"/>
     <w:rsid w:val="00C8013A"/>
     <w:rsid w:val="00C8046D"/>
     <w:rsid w:val="00C81A35"/>
     <w:rsid w:val="00C822D7"/>
+    <w:rsid w:val="00C8392A"/>
     <w:rsid w:val="00C844A7"/>
     <w:rsid w:val="00C86C99"/>
     <w:rsid w:val="00C930BC"/>
     <w:rsid w:val="00C951CC"/>
     <w:rsid w:val="00CA2C55"/>
+    <w:rsid w:val="00CA3AC3"/>
     <w:rsid w:val="00CA4139"/>
     <w:rsid w:val="00CA4F98"/>
+    <w:rsid w:val="00CA745B"/>
     <w:rsid w:val="00CB1EC0"/>
     <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB3888"/>
+    <w:rsid w:val="00CB3E5D"/>
+    <w:rsid w:val="00CB4688"/>
+    <w:rsid w:val="00CB5194"/>
+    <w:rsid w:val="00CB75D3"/>
     <w:rsid w:val="00CC0849"/>
     <w:rsid w:val="00CC2FB2"/>
     <w:rsid w:val="00CC37FB"/>
+    <w:rsid w:val="00CC3B5B"/>
     <w:rsid w:val="00CC5B08"/>
+    <w:rsid w:val="00CC678F"/>
     <w:rsid w:val="00CD0118"/>
     <w:rsid w:val="00CD18CF"/>
+    <w:rsid w:val="00CD2B0C"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CD4F40"/>
     <w:rsid w:val="00CE0B29"/>
     <w:rsid w:val="00CE37D8"/>
     <w:rsid w:val="00CE540A"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CF30D7"/>
+    <w:rsid w:val="00CF6B80"/>
     <w:rsid w:val="00CF7119"/>
     <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00D023F9"/>
+    <w:rsid w:val="00D0326A"/>
     <w:rsid w:val="00D10EFC"/>
     <w:rsid w:val="00D124ED"/>
+    <w:rsid w:val="00D12E6D"/>
+    <w:rsid w:val="00D13096"/>
     <w:rsid w:val="00D1399A"/>
+    <w:rsid w:val="00D13A06"/>
     <w:rsid w:val="00D14A72"/>
     <w:rsid w:val="00D14DA8"/>
+    <w:rsid w:val="00D17FC6"/>
     <w:rsid w:val="00D2300F"/>
+    <w:rsid w:val="00D25ED6"/>
+    <w:rsid w:val="00D33A76"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D366A9"/>
+    <w:rsid w:val="00D379E9"/>
     <w:rsid w:val="00D426EB"/>
     <w:rsid w:val="00D42ACD"/>
+    <w:rsid w:val="00D442FA"/>
     <w:rsid w:val="00D4665B"/>
     <w:rsid w:val="00D53AD6"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D57820"/>
+    <w:rsid w:val="00D61341"/>
+    <w:rsid w:val="00D674F1"/>
     <w:rsid w:val="00D70B2A"/>
+    <w:rsid w:val="00D7119F"/>
     <w:rsid w:val="00D7234F"/>
+    <w:rsid w:val="00D7276D"/>
     <w:rsid w:val="00D751EB"/>
     <w:rsid w:val="00D75A9E"/>
+    <w:rsid w:val="00D76AF4"/>
     <w:rsid w:val="00D77A02"/>
+    <w:rsid w:val="00D82179"/>
+    <w:rsid w:val="00D82351"/>
     <w:rsid w:val="00D82429"/>
+    <w:rsid w:val="00D83ADE"/>
     <w:rsid w:val="00D87A0F"/>
     <w:rsid w:val="00D924C1"/>
+    <w:rsid w:val="00D924D0"/>
     <w:rsid w:val="00D9379A"/>
     <w:rsid w:val="00D97A71"/>
+    <w:rsid w:val="00DA23DD"/>
+    <w:rsid w:val="00DA2ACE"/>
     <w:rsid w:val="00DA3EC9"/>
+    <w:rsid w:val="00DA5E5F"/>
     <w:rsid w:val="00DB42EC"/>
     <w:rsid w:val="00DB4525"/>
     <w:rsid w:val="00DB48EE"/>
+    <w:rsid w:val="00DB4D38"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB6DCF"/>
+    <w:rsid w:val="00DB6EB4"/>
     <w:rsid w:val="00DB7EA5"/>
     <w:rsid w:val="00DC1523"/>
     <w:rsid w:val="00DC322B"/>
+    <w:rsid w:val="00DC4D29"/>
+    <w:rsid w:val="00DC55A4"/>
     <w:rsid w:val="00DC5B18"/>
     <w:rsid w:val="00DC6631"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD3FD3"/>
     <w:rsid w:val="00DD55F9"/>
+    <w:rsid w:val="00DD58A7"/>
     <w:rsid w:val="00DD58F5"/>
+    <w:rsid w:val="00DD707C"/>
+    <w:rsid w:val="00DD7D46"/>
+    <w:rsid w:val="00DE074B"/>
     <w:rsid w:val="00DE1D58"/>
     <w:rsid w:val="00DE209C"/>
     <w:rsid w:val="00DE26F3"/>
     <w:rsid w:val="00DE2D86"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE60EA"/>
     <w:rsid w:val="00DE72E5"/>
     <w:rsid w:val="00DE7586"/>
     <w:rsid w:val="00DE7A21"/>
+    <w:rsid w:val="00DE7DE4"/>
     <w:rsid w:val="00DF0DE8"/>
     <w:rsid w:val="00DF1D03"/>
     <w:rsid w:val="00DF3039"/>
     <w:rsid w:val="00DF5909"/>
     <w:rsid w:val="00DF6AD8"/>
     <w:rsid w:val="00E005A7"/>
+    <w:rsid w:val="00E01271"/>
+    <w:rsid w:val="00E04139"/>
     <w:rsid w:val="00E058D3"/>
+    <w:rsid w:val="00E1295F"/>
+    <w:rsid w:val="00E16BDA"/>
+    <w:rsid w:val="00E1752F"/>
+    <w:rsid w:val="00E21B02"/>
+    <w:rsid w:val="00E21BAC"/>
     <w:rsid w:val="00E21EBA"/>
+    <w:rsid w:val="00E222C3"/>
     <w:rsid w:val="00E23525"/>
+    <w:rsid w:val="00E235CA"/>
     <w:rsid w:val="00E26930"/>
     <w:rsid w:val="00E33A0A"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34A6A"/>
+    <w:rsid w:val="00E35410"/>
+    <w:rsid w:val="00E40A97"/>
     <w:rsid w:val="00E41EB9"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E4437A"/>
     <w:rsid w:val="00E44DDF"/>
+    <w:rsid w:val="00E4621E"/>
     <w:rsid w:val="00E47CBF"/>
+    <w:rsid w:val="00E509CD"/>
     <w:rsid w:val="00E57485"/>
     <w:rsid w:val="00E61929"/>
     <w:rsid w:val="00E6438D"/>
     <w:rsid w:val="00E64C18"/>
     <w:rsid w:val="00E65277"/>
+    <w:rsid w:val="00E66237"/>
     <w:rsid w:val="00E6631C"/>
     <w:rsid w:val="00E673F3"/>
+    <w:rsid w:val="00E73AD0"/>
+    <w:rsid w:val="00E777FE"/>
+    <w:rsid w:val="00E77D03"/>
+    <w:rsid w:val="00E8239D"/>
+    <w:rsid w:val="00E82485"/>
     <w:rsid w:val="00E8358D"/>
+    <w:rsid w:val="00E9155E"/>
     <w:rsid w:val="00E92C9B"/>
     <w:rsid w:val="00E94B15"/>
     <w:rsid w:val="00E954F2"/>
     <w:rsid w:val="00E96D36"/>
     <w:rsid w:val="00EA34E2"/>
     <w:rsid w:val="00EA689C"/>
     <w:rsid w:val="00EA6B6E"/>
     <w:rsid w:val="00EB01F1"/>
+    <w:rsid w:val="00EB2AC8"/>
+    <w:rsid w:val="00EB3123"/>
+    <w:rsid w:val="00EC05CC"/>
     <w:rsid w:val="00EC1B5E"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00EC51F8"/>
     <w:rsid w:val="00ED2069"/>
+    <w:rsid w:val="00ED2A6F"/>
+    <w:rsid w:val="00ED5D59"/>
     <w:rsid w:val="00ED6E9D"/>
     <w:rsid w:val="00EE2D39"/>
+    <w:rsid w:val="00EE3184"/>
     <w:rsid w:val="00EE38C1"/>
     <w:rsid w:val="00EE45B9"/>
     <w:rsid w:val="00EE4BFD"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EE63D1"/>
     <w:rsid w:val="00EE658B"/>
+    <w:rsid w:val="00EF21EF"/>
+    <w:rsid w:val="00EF3916"/>
+    <w:rsid w:val="00EF4BF3"/>
     <w:rsid w:val="00F01591"/>
+    <w:rsid w:val="00F01B04"/>
     <w:rsid w:val="00F020E9"/>
     <w:rsid w:val="00F03251"/>
+    <w:rsid w:val="00F03322"/>
+    <w:rsid w:val="00F03F24"/>
     <w:rsid w:val="00F13921"/>
     <w:rsid w:val="00F15B3E"/>
     <w:rsid w:val="00F15C08"/>
     <w:rsid w:val="00F16E0B"/>
     <w:rsid w:val="00F17C76"/>
+    <w:rsid w:val="00F21E20"/>
     <w:rsid w:val="00F24997"/>
     <w:rsid w:val="00F31660"/>
     <w:rsid w:val="00F34F32"/>
+    <w:rsid w:val="00F3599B"/>
     <w:rsid w:val="00F364CD"/>
+    <w:rsid w:val="00F37249"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F42DDA"/>
+    <w:rsid w:val="00F43932"/>
     <w:rsid w:val="00F44532"/>
     <w:rsid w:val="00F4607F"/>
+    <w:rsid w:val="00F46E00"/>
     <w:rsid w:val="00F50546"/>
+    <w:rsid w:val="00F51398"/>
     <w:rsid w:val="00F513A0"/>
     <w:rsid w:val="00F553FC"/>
     <w:rsid w:val="00F57726"/>
+    <w:rsid w:val="00F6046C"/>
     <w:rsid w:val="00F627BD"/>
     <w:rsid w:val="00F67052"/>
     <w:rsid w:val="00F71D04"/>
     <w:rsid w:val="00F77F76"/>
+    <w:rsid w:val="00F80399"/>
+    <w:rsid w:val="00F82890"/>
+    <w:rsid w:val="00F83180"/>
+    <w:rsid w:val="00F83195"/>
+    <w:rsid w:val="00F83C2C"/>
+    <w:rsid w:val="00F851CB"/>
     <w:rsid w:val="00F8772C"/>
     <w:rsid w:val="00F87DAF"/>
+    <w:rsid w:val="00F908A2"/>
+    <w:rsid w:val="00F94385"/>
     <w:rsid w:val="00F95C3D"/>
+    <w:rsid w:val="00FA0869"/>
+    <w:rsid w:val="00FA2ECB"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA4D86"/>
     <w:rsid w:val="00FA4FBA"/>
     <w:rsid w:val="00FB0896"/>
+    <w:rsid w:val="00FB13BB"/>
     <w:rsid w:val="00FB1FCB"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB65E5"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
+    <w:rsid w:val="00FC162D"/>
+    <w:rsid w:val="00FC346D"/>
+    <w:rsid w:val="00FC4DEB"/>
     <w:rsid w:val="00FC6CEC"/>
     <w:rsid w:val="00FC7900"/>
     <w:rsid w:val="00FC7A4C"/>
     <w:rsid w:val="00FD2357"/>
     <w:rsid w:val="00FD265A"/>
+    <w:rsid w:val="00FD3DCD"/>
     <w:rsid w:val="00FD4057"/>
     <w:rsid w:val="00FD4152"/>
     <w:rsid w:val="00FD6444"/>
     <w:rsid w:val="00FD680B"/>
     <w:rsid w:val="00FD6C86"/>
     <w:rsid w:val="00FE0881"/>
     <w:rsid w:val="00FE0D9D"/>
     <w:rsid w:val="00FE1E45"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE3582"/>
     <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="00FF0313"/>
     <w:rsid w:val="00FF1843"/>
     <w:rsid w:val="00FF5139"/>
     <w:rsid w:val="0A7D0591"/>
     <w:rsid w:val="0E620751"/>
     <w:rsid w:val="0FEFB1F2"/>
     <w:rsid w:val="1311757B"/>
     <w:rsid w:val="186EC74A"/>
     <w:rsid w:val="1BA47FF0"/>
     <w:rsid w:val="1E2B165E"/>
     <w:rsid w:val="1E72F4BC"/>
     <w:rsid w:val="1F3CE53C"/>
+    <w:rsid w:val="2AA14EB0"/>
     <w:rsid w:val="2AE10F43"/>
     <w:rsid w:val="3227E8C0"/>
     <w:rsid w:val="38484836"/>
+    <w:rsid w:val="3C69C226"/>
+    <w:rsid w:val="3C6E6E2F"/>
     <w:rsid w:val="4AAB48FA"/>
+    <w:rsid w:val="4B1D5122"/>
     <w:rsid w:val="5E4285E2"/>
     <w:rsid w:val="60BBF750"/>
     <w:rsid w:val="66084D50"/>
     <w:rsid w:val="696692A0"/>
     <w:rsid w:val="6AA431D3"/>
     <w:rsid w:val="6E025574"/>
     <w:rsid w:val="6F1C8AE4"/>
     <w:rsid w:val="796BE03A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14EA8A0A"/>
-  <w15:docId w15:val="{FD01630F-90F7-423D-9D1F-F8A25214C688}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7059,50 +8293,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001258BB"/>
     <w:pPr>
       <w:spacing w:before="2000" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:color w:val="6B2876" w:themeColor="text2"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="60"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="Heading Style 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00516F57"/>
     <w:pPr>
       <w:spacing w:before="600" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2876" w:themeColor="text2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
@@ -7249,50 +8484,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001258BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="6B2876" w:themeColor="text2"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="60"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Heading Style 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00516F57"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2876" w:themeColor="text2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet">
     <w:name w:val="Table bullet"/>
     <w:qFormat/>
     <w:rsid w:val="00A42A51"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
@@ -7656,51 +8892,53 @@
     <w:rsid w:val="00940AC8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00940AC8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Recommendation,List Paragraph1,List Paragraph11,#List Paragraph,Bullet point,List Paragraph Number,Content descriptions,NFP GP Bulleted List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,L,列出段"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00940AC8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -8501,55 +9739,142 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA5AAD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006859EA"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bullet1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593C6F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
+    <w:name w:val="Bullet1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Bullet1"/>
+    <w:rsid w:val="00593C6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,#List Paragraph Char,Bullet point Char,List Paragraph Number Char,Content descriptions Char,NFP GP Bulleted List Char,FooterText Char,numbered Char,列出段落 Char,列出段落1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00593C6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00062D04"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote Text Char Char Char,Footnote Text Char Char Char Char,Footnote Text Char Char,Footnote Text Char1 Char Char,Footnote Text Char1 Char Char Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char Char1 Char Char Cha"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00062D04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Text Char Char Char Char1,Footnote Text Char Char Char Char Char,Footnote Text Char Char Char1,Footnote Text Char1 Char Char Char,Footnote Text Char1 Char Char Char Char Char,Footnote Text Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00062D04"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="615714248">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="709838927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8681,51 +10006,55 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1971324590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accesshub.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/types-home-and-living-supports" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accesshub.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -8975,202 +10304,91 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071C6C5F9916F644BAEC48948C50ABA98" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ee6889b578850a5af1c58d231ebf618">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91d46518-3d20-4e50-87c6-145bc21bb787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="265aa7e636809bfdd97730c2b15bfb66" ns2:_="">
+    <xsd:import namespace="91d46518-3d20-4e50-87c6-145bc21bb787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91d46518-3d20-4e50-87c6-145bc21bb787" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...100 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -9229,222 +10447,427 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE7FBED6-D0FD-47E9-BF75-D4678B1B8E87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A27A3BB5-C10F-46D7-8AA0-E42EC08F6548}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF57C1FC-1350-46B7-8EE4-725249022CB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD01D68-91E5-4F6B-966C-75CA80F3D2D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D53DD5CD-33A0-43C7-A574-35CA9D6F3B07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
-    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="91d46518-3d20-4e50-87c6-145bc21bb787"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8860</Characters>
+  <Pages>9</Pages>
+  <Words>1712</Words>
+  <Characters>9761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10394</CharactersWithSpaces>
+  <CharactersWithSpaces>11451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="90" baseType="variant">
+      <vt:variant>
+        <vt:i4>2359331</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndisgovau.sharepoint.com/:w:/s/SGP_Branch/IQALSUvMs6QLTrsb1DYqS9djAR_J6g2wpUu-3ruQS1f0xqw?e=0l0xRX</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.accesshub.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.linkedin.com/company/national-disability-insurance-agency</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228349</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/user/DisabilityCare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194427</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.instagram.com/ndis_australia/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439556</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.facebook.com/NDISAus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602209</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/home-and-living/types-home-and-living-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441816</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786432</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Pfeiffer, Annie</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-10-28T04:08:49Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-09T03:24:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>2ce5c4e6-3dbd-47ad-81f1-4ce147d6c0f1</vt:lpwstr>
+    <vt:lpwstr>26788ac6-800f-4b99-898c-d32b35eaa893</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentID">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
-[...69 lines deleted...]
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x01010071C6C5F9916F644BAEC48948C50ABA98</vt:lpwstr>
   </property>
 </Properties>
 </file>