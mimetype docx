--- v0 (2026-06-10)
+++ v1 (2026-09-02)
@@ -1,98 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7525DF06" w14:textId="012A9A62" w:rsidR="00E94B15" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00FE2006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r w:rsidRPr="00811210">
         <w:t>Early connections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F092F8" w14:textId="5CD55B03" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
+    <w:p w14:paraId="07F092F8" w14:textId="4104B3C6" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>This factsheet explain</w:t>
       </w:r>
       <w:r w:rsidR="1910C53D" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>: </w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A93217" w14:textId="77777777" w:rsidR="00B5104C" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>what early connections are</w:t>
       </w:r>
@@ -280,120 +279,122 @@
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS participant. If your child has a disability, or you have concerns about your child’s development, we can connect you to information and </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Int_Kx4VEf5V"/>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>supports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to build your skills and capacity. We call </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Int_t281BlcO"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>this early connections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FA3099" w14:textId="77777777" w:rsidR="00B5104C" w:rsidRDefault="00FA10DD" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Your child doesn’t need a diagnosis to </w:t>
       </w:r>
       <w:r w:rsidR="00951462" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>receive</w:t>
       </w:r>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> early connections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4FC39A" w14:textId="212AFB5F" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
+    <w:p w14:paraId="7B4FC39A" w14:textId="46C9DFC0" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>If your child is 9 or older, we can provide</w:t>
       </w:r>
       <w:r w:rsidR="00CC1E27" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> community connections</w:t>
       </w:r>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
       <w:r w:rsidR="4B7F2B48" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Read more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="community-connections" w:history="1">
         <w:r w:rsidR="4B7F2B48" w:rsidRPr="5679A975">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>community connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B7F2B48" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00C42D7B" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="4B7F2B48" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> website.</w:t>
@@ -526,73 +527,115 @@
       <w:r w:rsidR="003A2DE1" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">support to apply </w:t>
       </w:r>
       <w:r w:rsidR="5394E9CB" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>the NDIS for your child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE7F9C3" w14:textId="054C6F08" w:rsidR="00834800" w:rsidRDefault="00834800" w:rsidP="00834800">
+    <w:p w14:paraId="3DE7F9C3" w14:textId="24049328" w:rsidR="00834800" w:rsidRDefault="00834800" w:rsidP="00834800">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">There are different ways we can support you </w:t>
       </w:r>
-      <w:r w:rsidR="00A874F2">
-[...3 lines deleted...]
-        <w:t>with</w:t>
+      <w:r w:rsidR="00FD3ECE">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> early connections. You might only want one type of support, or a combination of these. It’s up to you.</w:t>
+        <w:t xml:space="preserve">early connections. You </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3ECE">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can choose </w:t>
+      </w:r>
+      <w:r w:rsidR="00A645C7">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>one type of support, or a com</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A5F">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bination of supports. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1739">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>The choice is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1739">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E03FE34" w14:textId="604C3B7A" w:rsidR="00834800" w:rsidRPr="00811210" w:rsidRDefault="00834800" w:rsidP="00654AA3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You don’t need to be eligible </w:t>
       </w:r>
       <w:r w:rsidR="003906A9">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -706,301 +749,311 @@
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">support your child to </w:t>
       </w:r>
       <w:r w:rsidR="00E72111">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>participate in daily life</w:t>
       </w:r>
       <w:r w:rsidR="0012288D" w:rsidRPr="00D25799">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBBB4FF" w14:textId="77ABD14C" w:rsidR="00F12344" w:rsidRPr="00811210" w:rsidRDefault="094858B1" w:rsidP="00F12344">
+    <w:p w14:paraId="6DBBB4FF" w14:textId="3EDE7F8D" w:rsidR="00F12344" w:rsidRPr="00811210" w:rsidRDefault="094858B1" w:rsidP="00F12344">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, you can read </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId9" w:anchor="early-connections">
         <w:r w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Our Guideline – Early connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001472BF" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>. O</w:t>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5B23">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can also </w:t>
       </w:r>
       <w:r w:rsidR="01584FA0" w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> learn more about our</w:t>
+        <w:t>learn more about our</w:t>
       </w:r>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId10" w:anchor="childhood">
         <w:r w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>early childhood approach</w:t>
         </w:r>
         <w:r w:rsidR="174C2C40" w:rsidRPr="00811210">
           <w:rPr>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> on the NDIS website</w:t>
         </w:r>
         <w:r w:rsidRPr="00811210">
           <w:rPr>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38D5C2A6" w14:textId="76D5CFF7" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>How do you get early connections?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAA97F2" w14:textId="515DFCC1" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
+    <w:p w14:paraId="0CAA97F2" w14:textId="23E8A4AA" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have concerns about your child’s development, we recommend talking to your GP, child health nurse, health service, or early childhood educator. They can help you decide if early connections are right for you and </w:t>
+        <w:t>If you have concerns about your child’s development, we recommend talking to your GP, child health nurse, health service</w:t>
+      </w:r>
+      <w:r w:rsidR="00D456C9">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811210">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or early childhood educator. They can help you decide if early connections are right for you and </w:t>
       </w:r>
       <w:r w:rsidR="005309A5" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>refer you</w:t>
       </w:r>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to an early childhood partner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7204CD0A" w14:textId="0240D7FC" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>You can also contact the NDIS or an early childhood partner directly: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DA637B" w14:textId="77777777" w:rsidR="00B5104C" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="55BCD0E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>office location</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> page on the NDIS website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610005DF" w14:textId="2984771D" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>call us on 1800 800 110, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7728E513" w14:textId="6B748A86" w:rsidR="00B5104C" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="55BCD0E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="55BCD0E7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC465F1" w14:textId="422A987E" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>How do early connections work?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57070728" w14:textId="77777777" w:rsidR="00B5104C" w:rsidRDefault="00781F91" w:rsidP="00781F91">
+    <w:p w14:paraId="57070728" w14:textId="1658539E" w:rsidR="00B5104C" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Early connections are delivered by </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Int_Z0YTghlj"/>
-[...13 lines deleted...]
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="4D541E6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>early childhood partners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>. They have experience and expertise in working with young children with developmental concerns, developmental delay or disability and their families.</w:t>
+        <w:t>. They have experience and expertise in working with young children with developmental concerns, developmental delay or disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00223548">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3CDE">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D541E6D">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E20B31B" w14:textId="56D6FCA3" w:rsidR="4D541E6D" w:rsidRDefault="4D541E6D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF808C2" w14:textId="01DC89C3" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00C859EA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Your early childhood partner will work with you to gather information about your child. </w:t>
       </w:r>
       <w:r w:rsidR="00FD25CB">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>They can gather information from:</w:t>
@@ -1103,55 +1156,63 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Your early childhood partner will use this information to </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>make recommendations about the best types of supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286094F5" w14:textId="339C5176" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Early connections </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C74402">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">is personalised to </w:t>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C74402">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personalised to </w:t>
       </w:r>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00C42132">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">family and </w:t>
       </w:r>
       <w:r w:rsidR="00AC6085" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">child’s needs and </w:t>
       </w:r>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">situation. </w:t>
       </w:r>
@@ -1186,254 +1247,292 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Types of early connections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1B71C6" w14:textId="77777777" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Connections to information relevant to you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0B82FB" w14:textId="6EE3AD31" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="0973461B" w:rsidP="00781F91">
+    <w:p w14:paraId="3D0B82FB" w14:textId="7F51CE9F" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="0973461B" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EE6C6C5">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Your early childhood partner </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="3EE6C6C5">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>can help you find practical information about your situation. This could include practical advice about typical child development topics, like communication, behaviour and play</w:t>
       </w:r>
       <w:r w:rsidR="008D64AF">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Or they might discuss </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="3EE6C6C5">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>helpful strategies you can include in your daily routine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ED3460" w14:textId="2745D510" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Connections to mainstream and community supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06008B55" w14:textId="77777777" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00000000" w:rsidP="00781F91">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId17" w:anchor="what-are-mainstream-supports">
+    <w:p w14:paraId="06008B55" w14:textId="0A3FD9D2" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00000000" w:rsidP="00781F91">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:anchor="mainstream-and-community">
         <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Mainstream supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> are the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Int_kTZLaIZJ"/>
+      <w:bookmarkStart w:id="4" w:name="_Int_kTZLaIZJ"/>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>supports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> you can get from other government-funded services, like health, education and family support services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643E2E4A" w14:textId="2D1751EA" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00000000" w:rsidP="00781F91">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId18" w:anchor="what-are-community-supports">
+    <w:p w14:paraId="643E2E4A" w14:textId="7F3FAC08" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00000000" w:rsidP="00781F91">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:anchor="community-connections">
         <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are support services available through community organisations, like </w:t>
+        <w:t xml:space="preserve"> are services available through community organisations, like </w:t>
       </w:r>
       <w:r w:rsidR="00973F69" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">playgroups or </w:t>
+        <w:t>playgroups</w:t>
+      </w:r>
+      <w:r w:rsidR="00447D2D">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00973F69" w:rsidRPr="04D7AEB3">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">social groups, non-profit organisations, or </w:t>
+        <w:t>social groups, no</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0383D">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>t-for-</w:t>
+      </w:r>
+      <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profit organisations, or </w:t>
       </w:r>
       <w:r w:rsidR="00651DA9" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ocal councils.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F258A8" w14:textId="79C7CA8B" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00651DA9" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Community and mainstream supports </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="04D7AEB3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>can be used by all Australians, including people with disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4286CC33" w14:textId="2CAD7E58" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="656172F7" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Your early childhood partner </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">can suggest mainstream and community </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Int_vnzpIdep"/>
+        <w:t xml:space="preserve">can suggest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>mainstream</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and community </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Int_vnzpIdep"/>
+      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>supports</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> near you. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56F52">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56F52" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can explain what these supports are responsible for, and what reasonable adjustments you can ask </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Int_7miecS1d"/>
+      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
-[...30 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C16A5" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to make them </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>accessible</w:t>
       </w:r>
       <w:r w:rsidR="000C16A5" w:rsidRPr="4AABACBC">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1494,164 +1593,160 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Peer support can help you learn from other families’ experiences, share practical information and build your support networks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BD2D6C" w14:textId="73B33E8C" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5679A975">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Early supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2F31FB" w14:textId="16D4ADDE" w:rsidR="00932F74" w:rsidRPr="00811210" w:rsidRDefault="008D64AF" w:rsidP="00E97E05">
-[...30 lines deleted...]
-        <w:r w:rsidR="00AB7DD0" w:rsidRPr="04D7AEB3">
+    <w:p w14:paraId="4B2F31FB" w14:textId="42D43BA7" w:rsidR="00932F74" w:rsidRPr="00811210" w:rsidRDefault="00394B97" w:rsidP="00E97E05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394B97">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your child is younger than 6 with developmental concerns, your early childhood partner might recommend early supports. Early supports </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00394B97">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00394B97">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a type of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="004B7D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
-          <w:t>early supports</w:t>
+          <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB7DD0" w:rsidRPr="00294FDA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004019B6" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00844DF4" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Your child doesn’t need to be an NDIS participant to receive early supports, and there is no cost to families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BAD263" w14:textId="0EEDF629" w:rsidR="000E1B97" w:rsidRDefault="004019B6" w:rsidP="007E798C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Early supports</w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> are short-term </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_B8Hagohm"/>
+      <w:bookmarkStart w:id="7" w:name="_Int_B8Hagohm"/>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>supports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – usually 3 to 6 months, </w:t>
       </w:r>
       <w:r w:rsidR="00C74402">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00781F91" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>up to 12 months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE84DDB" w14:textId="049DB032" w:rsidR="000E1B97" w:rsidRDefault="000E1B97" w:rsidP="007E798C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Early supports:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A7E1AF" w14:textId="1884EB03" w:rsidR="000E1B97" w:rsidRDefault="000E1B97" w:rsidP="00654AA3">
+    <w:p w14:paraId="09A7E1AF" w14:textId="37670AC0" w:rsidR="000E1B97" w:rsidRDefault="000E1B97" w:rsidP="00654AA3">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="007E798C" w:rsidRPr="000E1B97">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>focused on</w:t>
       </w:r>
       <w:r w:rsidR="00174AD8">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB42E4">
@@ -1703,100 +1798,114 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>their community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31983330" w14:textId="14CBF46C" w:rsidR="005B6456" w:rsidRPr="005B6456" w:rsidRDefault="005B6456" w:rsidP="00654AA3">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">are specific </w:t>
       </w:r>
       <w:r w:rsidR="007E798C" w:rsidRPr="000E1B97">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>to the needs of your child and your family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B95CBDA" w14:textId="6F6C8163" w:rsidR="00AC1861" w:rsidRDefault="008D3340" w:rsidP="005B6456">
+    <w:p w14:paraId="2A85D394" w14:textId="48DF4B60" w:rsidR="00392006" w:rsidRPr="0024580C" w:rsidRDefault="008D3340" w:rsidP="0024580C">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">work together with your child’s mainstream and community supports to </w:t>
       </w:r>
       <w:r w:rsidR="00D057A3">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">build </w:t>
       </w:r>
       <w:r w:rsidR="00AC1861">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">your child’s </w:t>
       </w:r>
       <w:r w:rsidR="00613414">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>capacity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72ED905D" w14:textId="6BC1519C" w:rsidR="00B5104C" w:rsidRDefault="004F2856" w:rsidP="00654AA3">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>promote learning in every</w:t>
       </w:r>
       <w:r w:rsidR="001E0B17">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>day settings, like your home and your child’s daycare or preschool</w:t>
+        <w:t xml:space="preserve">day settings, like your home and your child’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E0B17">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>daycare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E0B17">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or preschool</w:t>
       </w:r>
       <w:r w:rsidR="007614A2">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E28F197" w14:textId="316D156C" w:rsidR="00B5104C" w:rsidRDefault="268D0C91" w:rsidP="00537D43">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="3E35F55D" w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">your early childhood partner </w:t>
@@ -1822,59 +1931,59 @@
       <w:r w:rsidR="598740FB" w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="006058ED" w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ll work with you to</w:t>
       </w:r>
       <w:r w:rsidR="00537D43" w:rsidRPr="2BA120F6">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC826C6" w14:textId="7264AEA0" w:rsidR="00B5104C" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
+    <w:p w14:paraId="6BC826C6" w14:textId="395F85DC" w:rsidR="00B5104C" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>develop goals that are important to your child and family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597F422E" w14:textId="0424301C" w:rsidR="00CC22F4" w:rsidRDefault="003365ED" w:rsidP="0072516A">
+    <w:p w14:paraId="597F422E" w14:textId="2F62C466" w:rsidR="00CC22F4" w:rsidRDefault="003365ED" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>pursue the goals you set</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B61B33" w14:textId="18F0DFD8" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>build on your child’s strengths</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3E38E9" w14:textId="2E22607D" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>build on the capability of the important people in your child’s life</w:t>
       </w:r>
       <w:r w:rsidR="007751BA">
         <w:t>,</w:t>
       </w:r>
@@ -1892,59 +2001,59 @@
     </w:p>
     <w:p w14:paraId="0FE5DFF7" w14:textId="77777777" w:rsidR="00B5104C" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>identify who in your child’s life will provide the supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EEA716" w14:textId="6DDB44A8" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>determine where the supports will happen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8C9EB5" w14:textId="71941849" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>understand when early supports are likely to end</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B14393" w14:textId="76D65439" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
+    <w:p w14:paraId="09B14393" w14:textId="56E45A2D" w:rsidR="00A30AB8" w:rsidRPr="00A30AB8" w:rsidRDefault="00A30AB8" w:rsidP="0072516A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30AB8">
         <w:t>plan for what happens after early supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AA328F" w14:textId="307D240B" w:rsidR="00284C4F" w:rsidRDefault="0050601B" w:rsidP="00781F91">
+    <w:p w14:paraId="43AA328F" w14:textId="10E088BA" w:rsidR="00284C4F" w:rsidRDefault="0050601B" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This information </w:t>
       </w:r>
       <w:r w:rsidR="009D667B">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>is documented</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000305FF">
         <w:rPr>
@@ -1976,51 +2085,81 @@
         </w:rPr>
         <w:t>We can also update this plan if we need to</w:t>
       </w:r>
       <w:r w:rsidR="00760117">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00284C4F">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> For example, </w:t>
       </w:r>
       <w:r w:rsidR="00760117">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="00284C4F">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>your goals for your child change while you’re receiving early supports.</w:t>
+        <w:t>your goals for your child change while you’re receiving early supports</w:t>
+      </w:r>
+      <w:r w:rsidR="0074555E">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we can </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5299C">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>add new</w:t>
+      </w:r>
+      <w:r w:rsidR="0074555E">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goals</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5299C">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00284C4F">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AE1508" w14:textId="4BDC751B" w:rsidR="00F35B35" w:rsidRPr="00811210" w:rsidRDefault="00284C4F" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
       <w:r w:rsidR="000F5DBB">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">give you a copy of the early supports plan. </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D77">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -2047,146 +2186,146 @@
       <w:r w:rsidR="00DD6D77">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>child’s early support plan</w:t>
       </w:r>
       <w:r w:rsidR="00493797">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E80BD1">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00493797">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>other important people in your child’s life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DA2723" w14:textId="3051FC4E" w:rsidR="00DD78ED" w:rsidRPr="00811210" w:rsidRDefault="008D64AF" w:rsidP="00C42D7B">
+    <w:p w14:paraId="73DA2723" w14:textId="7BB288A1" w:rsidR="00DD78ED" w:rsidRPr="00811210" w:rsidRDefault="008D64AF" w:rsidP="00C42D7B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId17" w:anchor="early-connections">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidR="00AB7DD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>arly supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4D4C276C" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00934C36" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="4D4C276C" w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1623AC49" w14:textId="77777777" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="00781F91" w:rsidP="00781F91">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Support to apply to the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C784EA7" w14:textId="63856376" w:rsidR="00741A79" w:rsidRDefault="00122B68" w:rsidP="00781F91">
+    <w:p w14:paraId="0C784EA7" w14:textId="61E729CD" w:rsidR="00741A79" w:rsidRDefault="00122B68" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122B68">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>While you are being supported with early connections, you may decide</w:t>
       </w:r>
       <w:r w:rsidR="009F403A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00122B68">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to apply to the NDIS on behalf of your child. </w:t>
       </w:r>
       <w:r w:rsidR="000805E0">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00122B68">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>our early childhood partner can focus on supporting you to apply.</w:t>
+        <w:t>our early childhood partner can support you to apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D00D26" w14:textId="0F459583" w:rsidR="00567D73" w:rsidRDefault="00514ADE" w:rsidP="00781F91">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If you apply to the NDIS and your child becomes a participant, </w:t>
       </w:r>
       <w:r w:rsidR="001C03E2" w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>they’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> have an NDIS plan. Like </w:t>
@@ -2224,142 +2363,97 @@
       <w:r w:rsidR="00C5644E" w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
       <w:r w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">will include goals and a record of </w:t>
       </w:r>
       <w:r w:rsidR="001110D6" w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> community and mainstream supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140AB36F" w14:textId="7E121C6D" w:rsidR="00B5104C" w:rsidRDefault="00514ADE" w:rsidP="00781F91">
-[...82 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="140AB36F" w14:textId="218C3A62" w:rsidR="00B5104C" w:rsidRDefault="000C7E69" w:rsidP="00781F91">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00514ADE" w:rsidRPr="3A87AECA">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>arn more</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1960">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidR="00FA1960" w:rsidRPr="00FA1960">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>creating your plan</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="002D5685" w:rsidRPr="3A87AECA">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C763ABE" w14:textId="0836E645" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="1ECCF282" w:rsidP="00C42D7B">
+    <w:p w14:paraId="1C763ABE" w14:textId="70027E1B" w:rsidR="00781F91" w:rsidRPr="00811210" w:rsidRDefault="1ECCF282" w:rsidP="00C42D7B">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Your early childhood partner will </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>help you understand if your child is likely to be eligible</w:t>
       </w:r>
       <w:r w:rsidR="00783263" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="002D3ABD" w:rsidRPr="4D541E6D">
@@ -2370,51 +2464,51 @@
       </w:r>
       <w:r w:rsidR="005C5CEB" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="002D3ABD" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5CEB" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">explain </w:t>
       </w:r>
       <w:r w:rsidR="094858B1" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">what information and evidence you’ll need to give us when you apply. Find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId19" w:anchor="applying">
         <w:r w:rsidR="094858B1" w:rsidRPr="4D541E6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="133851FE" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="7F2FA667" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="133851FE" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> website.</w:t>
@@ -2532,191 +2626,259 @@
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EADB8F" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CF5D644" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E29B5F6" w14:textId="01185AEE" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00000000" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00B40AAC" w:rsidRPr="00811210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31366E3E" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
+    <w:p w14:paraId="4A5DD7E4" w14:textId="76E7380A" w:rsidR="00ED29F3" w:rsidRDefault="00ED29F3" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>For First Nations Connect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF5A69B" w14:textId="525329AC" w:rsidR="00CB7717" w:rsidRDefault="009049E1" w:rsidP="00B40AAC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Telephone:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7DC6">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>1800 411 640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31366E3E" w14:textId="5FED3264" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>For people who need help with English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10300C21" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="54"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
@@ -2823,341 +2985,355 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F56783" w14:textId="496E7420" w:rsidR="001375CA" w:rsidRPr="00811210" w:rsidRDefault="00B40AAC" w:rsidP="4D541E6D">
       <w:pPr>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidR="1BA8489D" w:rsidRPr="4D541E6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78CC2828" w14:textId="7FB52DBE" w:rsidR="6A3483CB" w:rsidRPr="00811210" w:rsidRDefault="73FF314F" w:rsidP="6A3483CB">
+    <w:p w14:paraId="78CC2828" w14:textId="7FB52DBE" w:rsidR="6A3483CB" w:rsidRDefault="73FF314F" w:rsidP="6A3483CB">
       <w:pPr>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>DA0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2F7AD4D4" w:rsidRPr="4D541E6D">
+      </w:pPr>
+      <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4D541E6D">
+        <w:t>DA0</w:t>
+      </w:r>
+      <w:r w:rsidR="2F7AD4D4" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">49 Early connections factsheet – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D1523A" w:rsidRPr="4D541E6D">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>June</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC76AF" w:rsidRPr="4D541E6D">
+        <w:t xml:space="preserve">49 Early connections factsheet – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1523A" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4D541E6D">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76AF" w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC76AF" w:rsidRPr="4D541E6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D541E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent6"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76AF" w:rsidRPr="4D541E6D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="6A3483CB" w:rsidRPr="00811210" w:rsidSect="005404D1">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:sectPr w:rsidR="6A3483CB" w:rsidSect="005404D1">
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10BCE52D" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F">
+    <w:p w14:paraId="4A4A6092" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B09E8E" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7B2F08A5" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2267A871" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7DB5C400" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="412D22BF" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7B9ABED8" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7A984CEA" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3FCBB54D" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="04F73467" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1AA1F656" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="52740D72" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="787D8B1A" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F">
+    <w:p w14:paraId="02980944" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034E59A3" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5CAAABB9" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1DA8261C" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="56CAC0B0" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3B4EF97A" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5FC5997B" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3A9DED8F" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="57AF53AD" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7C29EDAF" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6F904A9B" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0D8B1C37" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A441556" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1">
+    <w:p w14:paraId="47C0DF0A" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="15BD48B8" w14:textId="77777777" w:rsidR="00781F91" w:rsidRDefault="002B27DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15BD48B8" w14:textId="04DFCC2A" w:rsidR="00781F91" w:rsidRDefault="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F663AE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="13F1488F" w14:textId="59EA8A02" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="285930442"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="08FD2F0B" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="002B27DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="257"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
@@ -3208,230 +3384,126 @@
   <w:p w14:paraId="740280B3" w14:textId="7E4725A3" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00285DEE" w:rsidP="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1F104CB7" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0EF199C5" w14:textId="77777777" w:rsidR="00285DEE" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CD13D3C" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F">
+    <w:p w14:paraId="19132F7A" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12270FA0" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7606E74C" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="10112461" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7CAD5488" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2090E78F" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7210200E" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6FAAA162" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7FFE26CE" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5423B6EE" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="792D994E" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="655F4529" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BD63429" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F">
+    <w:p w14:paraId="3094B684" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539BCDD4" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="184CEA76" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="542AAA10" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="03CB05ED" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1EAF0DF8" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3CB7B7C3" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6F11976B" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="10EACD13" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1ACA0648" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="535FAA5B" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="181759BA" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B0BF32E" w14:textId="77777777" w:rsidR="00A170D1" w:rsidRDefault="00A170D1">
+    <w:p w14:paraId="0B96D252" w14:textId="77777777" w:rsidR="004F6568" w:rsidRDefault="004F6568">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6E0F3ED6" w14:textId="77777777" w:rsidR="00781F91" w:rsidRDefault="00781F91" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64EA18AB" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...103 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="04D52BE0" w14:textId="44B4FC76" w:rsidR="00781F91" w:rsidRDefault="002B27DE" w:rsidP="0025303C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EEB2F80" wp14:editId="7F8A296C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
@@ -3488,75 +3560,75 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 7" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="6C9A6BFE" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;">
-              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+            <v:rect w14:anchorId="769CE0BF" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D2F78B7" w14:textId="246D013C" w:rsidR="00180D51" w:rsidRPr="0025303C" w:rsidRDefault="00180D51" w:rsidP="0025303C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3679,50 +3751,163 @@
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA70E5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09541278"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="518241E2"/>
+    <w:lvl w:ilvl="0" w:tplc="C60C34AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="537E8110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DD64C5DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FB72FCA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="55BC80CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="80A00FDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE64E744">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C18A7950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FE4B264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904C352C"/>
     <w:lvl w:ilvl="0" w:tplc="357A149C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3791,51 +3976,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193D6BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5AACE21E"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3908,51 +4093,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDC1578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0E7DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4022,51 +4207,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F053296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="940E65EE"/>
     <w:lvl w:ilvl="0" w:tplc="DDC2F208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4136,51 +4321,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0848650"/>
     <w:lvl w:ilvl="0" w:tplc="489E4EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4250,51 +4435,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4A9A98"/>
     <w:lvl w:ilvl="0" w:tplc="532AF2B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4339,51 +4524,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275F1867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B98CC6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4452,51 +4637,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BC3087B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4601,51 +4786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9172E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31D07AF2"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="57" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4718,51 +4903,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
@@ -4841,51 +5026,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4954,51 +5139,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -5076,51 +5261,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD54557"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5163,51 +5348,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46282241"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AC639C0"/>
+    <w:lvl w:ilvl="0" w:tplc="20CA5D46">
+      <w:start w:val="2026"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="473F00B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B6254AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5276,51 +5574,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ACF1FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FECE95A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5389,51 +5687,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB30A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE3458"/>
     <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5506,51 +5804,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EC93ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0194C984"/>
     <w:lvl w:ilvl="0" w:tplc="60A06CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="778CC95A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5619,51 +5917,51 @@
     <w:lvl w:ilvl="7" w:tplc="20748B44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="190A1250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5733,51 +6031,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5820,51 +6118,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D146C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5969,51 +6267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6058,51 +6356,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C347910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6207,51 +6505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60014372"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6356,51 +6654,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68100223"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49942684"/>
+    <w:lvl w:ilvl="0" w:tplc="EF9A829E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="47A29E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1CB005FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2064251C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FC1ECDCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB2EA0BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED9281D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7DB60CB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3A5C553A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68542129"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6505,51 +6916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70287F66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6654,51 +7065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749A16D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6803,51 +7214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6921,768 +7332,912 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45875792">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1848784963">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607611780">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="18968610">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1220018893">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1752268465">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="862402279">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1731490631">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="623803465">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1534879935">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="805852648">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1987276738">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1114592612">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="689255426">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="14234622">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1623416338">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2021423147">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1753120016">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1731490631">
+  <w:num w:numId="35" w16cid:durableId="354692110">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="739518056">
-[...38 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="2021423147">
+  <w:num w:numId="36" w16cid:durableId="289436818">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1753120016">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="37" w16cid:durableId="784615312">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="354692110">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="38" w16cid:durableId="713894389">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="289436818">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="39" w16cid:durableId="369065196">
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00781F91"/>
     <w:rsid w:val="00000954"/>
     <w:rsid w:val="00001738"/>
     <w:rsid w:val="00003F16"/>
     <w:rsid w:val="00010E48"/>
+    <w:rsid w:val="000176CF"/>
     <w:rsid w:val="000200BD"/>
     <w:rsid w:val="00024146"/>
     <w:rsid w:val="000305FF"/>
     <w:rsid w:val="000346E9"/>
+    <w:rsid w:val="000352CF"/>
     <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="00044FA0"/>
     <w:rsid w:val="00046FE6"/>
+    <w:rsid w:val="000540A4"/>
     <w:rsid w:val="00054D33"/>
+    <w:rsid w:val="00054FAB"/>
     <w:rsid w:val="00055BD9"/>
     <w:rsid w:val="0006052D"/>
     <w:rsid w:val="000633C5"/>
     <w:rsid w:val="00064F66"/>
     <w:rsid w:val="00066632"/>
+    <w:rsid w:val="0007107C"/>
     <w:rsid w:val="000751C6"/>
     <w:rsid w:val="00075242"/>
     <w:rsid w:val="000805E0"/>
+    <w:rsid w:val="000827ED"/>
+    <w:rsid w:val="000873DE"/>
     <w:rsid w:val="00091C5E"/>
     <w:rsid w:val="000941AB"/>
     <w:rsid w:val="000A763A"/>
     <w:rsid w:val="000B0756"/>
     <w:rsid w:val="000B11E7"/>
+    <w:rsid w:val="000C109E"/>
     <w:rsid w:val="000C16A5"/>
     <w:rsid w:val="000C1FAF"/>
     <w:rsid w:val="000C2064"/>
     <w:rsid w:val="000C4AD3"/>
+    <w:rsid w:val="000C4B3B"/>
     <w:rsid w:val="000C4E51"/>
+    <w:rsid w:val="000C7E69"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D347E"/>
     <w:rsid w:val="000E1B97"/>
     <w:rsid w:val="000E4040"/>
     <w:rsid w:val="000E6073"/>
     <w:rsid w:val="000F25DA"/>
     <w:rsid w:val="000F5DBB"/>
     <w:rsid w:val="000F7D95"/>
     <w:rsid w:val="00101F33"/>
     <w:rsid w:val="00102A1D"/>
     <w:rsid w:val="001110D6"/>
     <w:rsid w:val="00111954"/>
     <w:rsid w:val="0012213C"/>
     <w:rsid w:val="0012288D"/>
     <w:rsid w:val="00122B68"/>
     <w:rsid w:val="001230F3"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00130764"/>
     <w:rsid w:val="001348D7"/>
+    <w:rsid w:val="00136683"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="0014207A"/>
     <w:rsid w:val="001472BF"/>
     <w:rsid w:val="00155CA1"/>
     <w:rsid w:val="001574D2"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="00170294"/>
+    <w:rsid w:val="00173E64"/>
     <w:rsid w:val="00174AD8"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
+    <w:rsid w:val="00181A8E"/>
+    <w:rsid w:val="00185AFA"/>
     <w:rsid w:val="00187E2E"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="00190F8E"/>
     <w:rsid w:val="00196EBB"/>
+    <w:rsid w:val="001A1039"/>
     <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A3469"/>
     <w:rsid w:val="001A3A37"/>
     <w:rsid w:val="001A7EBE"/>
     <w:rsid w:val="001B152A"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B7A7A"/>
     <w:rsid w:val="001C03E2"/>
     <w:rsid w:val="001C19EE"/>
     <w:rsid w:val="001C2D77"/>
     <w:rsid w:val="001D0AEC"/>
     <w:rsid w:val="001D244A"/>
     <w:rsid w:val="001E0B17"/>
     <w:rsid w:val="001E4119"/>
     <w:rsid w:val="001E4FCB"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="001F04A6"/>
+    <w:rsid w:val="001F5F4A"/>
+    <w:rsid w:val="002031A1"/>
     <w:rsid w:val="00212B5D"/>
+    <w:rsid w:val="002178EF"/>
+    <w:rsid w:val="00223548"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="00235637"/>
     <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="0024580C"/>
     <w:rsid w:val="00246A0A"/>
     <w:rsid w:val="00247BBF"/>
     <w:rsid w:val="0025303C"/>
     <w:rsid w:val="002567C9"/>
     <w:rsid w:val="00263472"/>
     <w:rsid w:val="00265DC4"/>
+    <w:rsid w:val="002818A5"/>
     <w:rsid w:val="00284C4F"/>
     <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="0028753E"/>
     <w:rsid w:val="00292D5E"/>
     <w:rsid w:val="00294FDA"/>
     <w:rsid w:val="00295288"/>
     <w:rsid w:val="00295DEF"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A490D"/>
     <w:rsid w:val="002A51EC"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B4BEC"/>
     <w:rsid w:val="002C565A"/>
     <w:rsid w:val="002D0A44"/>
     <w:rsid w:val="002D3ABD"/>
     <w:rsid w:val="002D5685"/>
     <w:rsid w:val="002D7EE6"/>
     <w:rsid w:val="002E0BBC"/>
     <w:rsid w:val="002E4FB8"/>
     <w:rsid w:val="002E5A41"/>
     <w:rsid w:val="002E6358"/>
     <w:rsid w:val="002F209A"/>
     <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="002F7DAD"/>
     <w:rsid w:val="00300121"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00306202"/>
     <w:rsid w:val="0031607A"/>
     <w:rsid w:val="00316808"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="003257E1"/>
+    <w:rsid w:val="00330C18"/>
     <w:rsid w:val="00330DA2"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="003365ED"/>
     <w:rsid w:val="003448F0"/>
     <w:rsid w:val="003466E5"/>
     <w:rsid w:val="00346C3B"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="00361CDA"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="00383CE1"/>
     <w:rsid w:val="00385C48"/>
     <w:rsid w:val="003906A9"/>
+    <w:rsid w:val="003909B6"/>
     <w:rsid w:val="00391939"/>
+    <w:rsid w:val="00392006"/>
     <w:rsid w:val="00393EEF"/>
+    <w:rsid w:val="00394B97"/>
     <w:rsid w:val="003A1273"/>
     <w:rsid w:val="003A2BC2"/>
     <w:rsid w:val="003A2DE1"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A4D71"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003C0856"/>
     <w:rsid w:val="003C582E"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D6F59"/>
     <w:rsid w:val="003E07D3"/>
     <w:rsid w:val="003E4A8C"/>
     <w:rsid w:val="003F175F"/>
     <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F5573"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="004019B6"/>
     <w:rsid w:val="0041266F"/>
     <w:rsid w:val="00413478"/>
+    <w:rsid w:val="00430E44"/>
     <w:rsid w:val="004345D5"/>
     <w:rsid w:val="0043473B"/>
     <w:rsid w:val="00435841"/>
     <w:rsid w:val="00440E42"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="0044735A"/>
+    <w:rsid w:val="00447D2D"/>
+    <w:rsid w:val="00451639"/>
+    <w:rsid w:val="00456946"/>
     <w:rsid w:val="004605A1"/>
+    <w:rsid w:val="00461C64"/>
+    <w:rsid w:val="00462D61"/>
     <w:rsid w:val="00464321"/>
+    <w:rsid w:val="00475222"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="00487E6D"/>
     <w:rsid w:val="00493797"/>
     <w:rsid w:val="004A0815"/>
     <w:rsid w:val="004B4766"/>
     <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="004B7D3C"/>
     <w:rsid w:val="004C2D9C"/>
     <w:rsid w:val="004C7D29"/>
     <w:rsid w:val="004D0E19"/>
     <w:rsid w:val="004D32B5"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004E21EE"/>
     <w:rsid w:val="004E2B35"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004F2856"/>
     <w:rsid w:val="004F3641"/>
+    <w:rsid w:val="004F4053"/>
     <w:rsid w:val="004F6224"/>
+    <w:rsid w:val="004F6568"/>
     <w:rsid w:val="00501AFD"/>
     <w:rsid w:val="00501C8A"/>
     <w:rsid w:val="00505458"/>
     <w:rsid w:val="0050601B"/>
     <w:rsid w:val="005131F0"/>
     <w:rsid w:val="00514546"/>
     <w:rsid w:val="00514ADE"/>
     <w:rsid w:val="00515AB6"/>
     <w:rsid w:val="00516F57"/>
     <w:rsid w:val="00521DBA"/>
     <w:rsid w:val="00522E49"/>
+    <w:rsid w:val="00525010"/>
     <w:rsid w:val="005309A5"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="00532431"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="00535EA9"/>
     <w:rsid w:val="00537D43"/>
     <w:rsid w:val="005404D1"/>
     <w:rsid w:val="00550E80"/>
     <w:rsid w:val="00552FF1"/>
     <w:rsid w:val="0055492D"/>
+    <w:rsid w:val="00561ACA"/>
     <w:rsid w:val="00566599"/>
     <w:rsid w:val="00567D73"/>
+    <w:rsid w:val="005704C5"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00576162"/>
     <w:rsid w:val="005768E8"/>
+    <w:rsid w:val="00587B58"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
     <w:rsid w:val="00596172"/>
     <w:rsid w:val="00596471"/>
     <w:rsid w:val="0059678D"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A2A0D"/>
     <w:rsid w:val="005A6312"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B01FE"/>
+    <w:rsid w:val="005B0DE2"/>
     <w:rsid w:val="005B6456"/>
     <w:rsid w:val="005C2D8E"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C51A0"/>
     <w:rsid w:val="005C5CEB"/>
     <w:rsid w:val="005C71A0"/>
     <w:rsid w:val="005C74D4"/>
     <w:rsid w:val="005D028C"/>
+    <w:rsid w:val="005D1739"/>
     <w:rsid w:val="005D4F54"/>
     <w:rsid w:val="005E508D"/>
     <w:rsid w:val="005F4DCD"/>
     <w:rsid w:val="005F7228"/>
     <w:rsid w:val="006058ED"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="006136F2"/>
     <w:rsid w:val="006219BF"/>
     <w:rsid w:val="006355BC"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="00651DA9"/>
+    <w:rsid w:val="00652A4D"/>
     <w:rsid w:val="00654AA3"/>
+    <w:rsid w:val="0066341B"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="00670F19"/>
     <w:rsid w:val="00675E17"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="006768E3"/>
     <w:rsid w:val="00683992"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006B46BC"/>
+    <w:rsid w:val="006B679E"/>
     <w:rsid w:val="006C08C2"/>
     <w:rsid w:val="006C27FF"/>
     <w:rsid w:val="006C3407"/>
     <w:rsid w:val="006C4FE2"/>
+    <w:rsid w:val="006D00F8"/>
     <w:rsid w:val="006D1286"/>
     <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E024F"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E5A2A"/>
+    <w:rsid w:val="006E65D8"/>
     <w:rsid w:val="00700BC8"/>
     <w:rsid w:val="00702FB2"/>
     <w:rsid w:val="00703717"/>
+    <w:rsid w:val="00713BB1"/>
     <w:rsid w:val="007219F1"/>
     <w:rsid w:val="00723235"/>
     <w:rsid w:val="0072516A"/>
     <w:rsid w:val="00726A9E"/>
     <w:rsid w:val="007367C4"/>
     <w:rsid w:val="00741A79"/>
     <w:rsid w:val="0074219D"/>
+    <w:rsid w:val="00743A5F"/>
     <w:rsid w:val="00743E08"/>
+    <w:rsid w:val="0074555E"/>
     <w:rsid w:val="00760117"/>
     <w:rsid w:val="007614A2"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00772757"/>
     <w:rsid w:val="007751BA"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00781F91"/>
     <w:rsid w:val="00783263"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="00785537"/>
+    <w:rsid w:val="0079110F"/>
     <w:rsid w:val="0079452B"/>
     <w:rsid w:val="007960F8"/>
     <w:rsid w:val="007A159C"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A55D8"/>
+    <w:rsid w:val="007A5CB4"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B44B9"/>
+    <w:rsid w:val="007C0984"/>
     <w:rsid w:val="007C5D4B"/>
     <w:rsid w:val="007D5C97"/>
+    <w:rsid w:val="007D6970"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007E798C"/>
     <w:rsid w:val="007F3DD4"/>
     <w:rsid w:val="007F6C84"/>
     <w:rsid w:val="007F7284"/>
+    <w:rsid w:val="008030B4"/>
     <w:rsid w:val="00807DA6"/>
     <w:rsid w:val="00811210"/>
     <w:rsid w:val="00812329"/>
     <w:rsid w:val="0081720D"/>
     <w:rsid w:val="00822BAD"/>
     <w:rsid w:val="00826312"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00833193"/>
     <w:rsid w:val="00834800"/>
     <w:rsid w:val="00834A21"/>
     <w:rsid w:val="00844DF4"/>
+    <w:rsid w:val="00847A99"/>
     <w:rsid w:val="00853BB8"/>
     <w:rsid w:val="008550FD"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="00856C2F"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="008657D4"/>
     <w:rsid w:val="008712A1"/>
+    <w:rsid w:val="00872CD9"/>
     <w:rsid w:val="00881D9D"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="00892BBD"/>
     <w:rsid w:val="00896C43"/>
+    <w:rsid w:val="008B13AD"/>
+    <w:rsid w:val="008B6BED"/>
     <w:rsid w:val="008D07EC"/>
     <w:rsid w:val="008D1D29"/>
     <w:rsid w:val="008D3340"/>
     <w:rsid w:val="008D4A02"/>
     <w:rsid w:val="008D4B76"/>
     <w:rsid w:val="008D64AF"/>
     <w:rsid w:val="008D7538"/>
+    <w:rsid w:val="008E2478"/>
     <w:rsid w:val="009004D6"/>
+    <w:rsid w:val="009049E1"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="00910539"/>
     <w:rsid w:val="009177B7"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00923731"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="00927038"/>
     <w:rsid w:val="00932A55"/>
     <w:rsid w:val="00932F74"/>
+    <w:rsid w:val="00933175"/>
     <w:rsid w:val="00934C36"/>
     <w:rsid w:val="00935CF9"/>
     <w:rsid w:val="00936A9C"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="00947A8F"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="00951462"/>
+    <w:rsid w:val="009567F0"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="009627A5"/>
+    <w:rsid w:val="00972496"/>
     <w:rsid w:val="00973F69"/>
     <w:rsid w:val="00974FA5"/>
     <w:rsid w:val="00980C43"/>
     <w:rsid w:val="00984DBA"/>
     <w:rsid w:val="00985634"/>
     <w:rsid w:val="00985F8E"/>
     <w:rsid w:val="009872E2"/>
     <w:rsid w:val="009940D6"/>
     <w:rsid w:val="009B004D"/>
     <w:rsid w:val="009B3A31"/>
     <w:rsid w:val="009C0E30"/>
     <w:rsid w:val="009C2B70"/>
     <w:rsid w:val="009C4053"/>
     <w:rsid w:val="009C4398"/>
     <w:rsid w:val="009C53E7"/>
+    <w:rsid w:val="009C587B"/>
     <w:rsid w:val="009C5B14"/>
     <w:rsid w:val="009C6DAC"/>
     <w:rsid w:val="009D3D23"/>
     <w:rsid w:val="009D667B"/>
     <w:rsid w:val="009D7130"/>
     <w:rsid w:val="009E38B3"/>
     <w:rsid w:val="009E518C"/>
+    <w:rsid w:val="009E7921"/>
     <w:rsid w:val="009F28CC"/>
     <w:rsid w:val="009F403A"/>
     <w:rsid w:val="00A03FBE"/>
     <w:rsid w:val="00A06958"/>
     <w:rsid w:val="00A11C6D"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A170D1"/>
     <w:rsid w:val="00A21351"/>
+    <w:rsid w:val="00A24A1B"/>
     <w:rsid w:val="00A2C75C"/>
     <w:rsid w:val="00A30AB8"/>
     <w:rsid w:val="00A31416"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A3531F"/>
     <w:rsid w:val="00A42A51"/>
     <w:rsid w:val="00A43264"/>
     <w:rsid w:val="00A4422A"/>
     <w:rsid w:val="00A46137"/>
     <w:rsid w:val="00A47174"/>
+    <w:rsid w:val="00A512F7"/>
     <w:rsid w:val="00A5538F"/>
     <w:rsid w:val="00A634B1"/>
     <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A645C7"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A71751"/>
+    <w:rsid w:val="00A72DF5"/>
     <w:rsid w:val="00A771F9"/>
     <w:rsid w:val="00A815A3"/>
     <w:rsid w:val="00A81B58"/>
+    <w:rsid w:val="00A834BB"/>
     <w:rsid w:val="00A838D2"/>
     <w:rsid w:val="00A874F2"/>
     <w:rsid w:val="00A90F26"/>
     <w:rsid w:val="00A932B8"/>
+    <w:rsid w:val="00A9350E"/>
     <w:rsid w:val="00A96550"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AB194F"/>
     <w:rsid w:val="00AB4F83"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB7DD0"/>
     <w:rsid w:val="00AC1861"/>
     <w:rsid w:val="00AC2D71"/>
     <w:rsid w:val="00AC6085"/>
     <w:rsid w:val="00AC6960"/>
     <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD5B23"/>
+    <w:rsid w:val="00AE3CDE"/>
     <w:rsid w:val="00AF1A94"/>
     <w:rsid w:val="00AF281A"/>
     <w:rsid w:val="00AF29A5"/>
+    <w:rsid w:val="00AF72FB"/>
+    <w:rsid w:val="00B01449"/>
+    <w:rsid w:val="00B01730"/>
     <w:rsid w:val="00B078E1"/>
     <w:rsid w:val="00B1295A"/>
     <w:rsid w:val="00B12C9A"/>
     <w:rsid w:val="00B17C36"/>
     <w:rsid w:val="00B2063D"/>
     <w:rsid w:val="00B24B4B"/>
+    <w:rsid w:val="00B26B49"/>
     <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B41307"/>
     <w:rsid w:val="00B4688E"/>
     <w:rsid w:val="00B5104C"/>
     <w:rsid w:val="00B57F5C"/>
+    <w:rsid w:val="00B61D6B"/>
     <w:rsid w:val="00B64A7D"/>
     <w:rsid w:val="00B654D7"/>
+    <w:rsid w:val="00B65CA1"/>
     <w:rsid w:val="00B70EFA"/>
+    <w:rsid w:val="00B71657"/>
     <w:rsid w:val="00B716DD"/>
     <w:rsid w:val="00B72F97"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B81664"/>
+    <w:rsid w:val="00B960B4"/>
     <w:rsid w:val="00B96B64"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB075E"/>
+    <w:rsid w:val="00BB3D60"/>
     <w:rsid w:val="00BC2E85"/>
     <w:rsid w:val="00BC3045"/>
     <w:rsid w:val="00BD1400"/>
     <w:rsid w:val="00BD3713"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD6CC5"/>
     <w:rsid w:val="00BD77CC"/>
     <w:rsid w:val="00BD7B4F"/>
     <w:rsid w:val="00BE323A"/>
     <w:rsid w:val="00BE4A4F"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF0464"/>
     <w:rsid w:val="00BF3539"/>
+    <w:rsid w:val="00BF5564"/>
     <w:rsid w:val="00C04B7D"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C14770"/>
     <w:rsid w:val="00C14E49"/>
     <w:rsid w:val="00C21839"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C34559"/>
     <w:rsid w:val="00C374C0"/>
     <w:rsid w:val="00C37880"/>
     <w:rsid w:val="00C42132"/>
     <w:rsid w:val="00C42D7B"/>
     <w:rsid w:val="00C445C3"/>
     <w:rsid w:val="00C54B33"/>
     <w:rsid w:val="00C5644E"/>
+    <w:rsid w:val="00C578BF"/>
     <w:rsid w:val="00C723C8"/>
+    <w:rsid w:val="00C74270"/>
     <w:rsid w:val="00C74402"/>
     <w:rsid w:val="00C859EA"/>
     <w:rsid w:val="00C87477"/>
     <w:rsid w:val="00CA45D7"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB42E4"/>
     <w:rsid w:val="00CB647E"/>
+    <w:rsid w:val="00CB7717"/>
     <w:rsid w:val="00CC1E27"/>
     <w:rsid w:val="00CC22F4"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CE1EF2"/>
     <w:rsid w:val="00CE5855"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CE7F9F"/>
     <w:rsid w:val="00CF0AF1"/>
     <w:rsid w:val="00CF4455"/>
     <w:rsid w:val="00CF74D3"/>
     <w:rsid w:val="00CF7E8F"/>
     <w:rsid w:val="00D02D76"/>
     <w:rsid w:val="00D057A3"/>
+    <w:rsid w:val="00D05ADC"/>
     <w:rsid w:val="00D06F51"/>
     <w:rsid w:val="00D12066"/>
     <w:rsid w:val="00D1523A"/>
     <w:rsid w:val="00D1523F"/>
+    <w:rsid w:val="00D2456D"/>
     <w:rsid w:val="00D25799"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35559"/>
     <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D405B8"/>
     <w:rsid w:val="00D41597"/>
+    <w:rsid w:val="00D41999"/>
     <w:rsid w:val="00D41A6C"/>
+    <w:rsid w:val="00D41BD0"/>
     <w:rsid w:val="00D4259C"/>
     <w:rsid w:val="00D426EB"/>
     <w:rsid w:val="00D43618"/>
+    <w:rsid w:val="00D456C9"/>
+    <w:rsid w:val="00D47596"/>
+    <w:rsid w:val="00D506EB"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D56F52"/>
     <w:rsid w:val="00D67B2D"/>
     <w:rsid w:val="00D73280"/>
     <w:rsid w:val="00D762F3"/>
     <w:rsid w:val="00D87A0F"/>
     <w:rsid w:val="00D9463D"/>
     <w:rsid w:val="00D974FD"/>
+    <w:rsid w:val="00D97607"/>
     <w:rsid w:val="00DA36AA"/>
     <w:rsid w:val="00DA6384"/>
     <w:rsid w:val="00DB32AA"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DD145D"/>
+    <w:rsid w:val="00DD1BB9"/>
     <w:rsid w:val="00DD366E"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD46BB"/>
     <w:rsid w:val="00DD6D77"/>
+    <w:rsid w:val="00DD75A9"/>
     <w:rsid w:val="00DD78ED"/>
+    <w:rsid w:val="00DE14C1"/>
     <w:rsid w:val="00DE3193"/>
+    <w:rsid w:val="00E0053D"/>
+    <w:rsid w:val="00E0383D"/>
     <w:rsid w:val="00E10A84"/>
     <w:rsid w:val="00E14109"/>
     <w:rsid w:val="00E15C0D"/>
     <w:rsid w:val="00E1649B"/>
+    <w:rsid w:val="00E25973"/>
+    <w:rsid w:val="00E3314A"/>
+    <w:rsid w:val="00E35A4C"/>
     <w:rsid w:val="00E36769"/>
     <w:rsid w:val="00E423F3"/>
     <w:rsid w:val="00E43F17"/>
+    <w:rsid w:val="00E52B78"/>
+    <w:rsid w:val="00E63AB9"/>
     <w:rsid w:val="00E64C18"/>
+    <w:rsid w:val="00E65147"/>
+    <w:rsid w:val="00E705F1"/>
     <w:rsid w:val="00E72111"/>
+    <w:rsid w:val="00E72C14"/>
+    <w:rsid w:val="00E75097"/>
+    <w:rsid w:val="00E80116"/>
     <w:rsid w:val="00E80BD1"/>
     <w:rsid w:val="00E8237E"/>
     <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E94E7A"/>
     <w:rsid w:val="00E97E05"/>
     <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA39F8"/>
     <w:rsid w:val="00EB0C0B"/>
+    <w:rsid w:val="00EB14A5"/>
     <w:rsid w:val="00EC126E"/>
     <w:rsid w:val="00EC2A79"/>
     <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC7525"/>
+    <w:rsid w:val="00ED068F"/>
     <w:rsid w:val="00ED085F"/>
     <w:rsid w:val="00ED0C66"/>
     <w:rsid w:val="00ED214F"/>
     <w:rsid w:val="00ED28C1"/>
+    <w:rsid w:val="00ED29F3"/>
     <w:rsid w:val="00ED2F2B"/>
     <w:rsid w:val="00EE189F"/>
     <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00EF13A3"/>
     <w:rsid w:val="00EF57B1"/>
+    <w:rsid w:val="00EF7DC6"/>
+    <w:rsid w:val="00F06E89"/>
     <w:rsid w:val="00F117E3"/>
     <w:rsid w:val="00F11F4C"/>
     <w:rsid w:val="00F12344"/>
     <w:rsid w:val="00F178D0"/>
     <w:rsid w:val="00F21601"/>
+    <w:rsid w:val="00F24BD6"/>
     <w:rsid w:val="00F2555C"/>
     <w:rsid w:val="00F265CD"/>
     <w:rsid w:val="00F3489D"/>
     <w:rsid w:val="00F34F32"/>
     <w:rsid w:val="00F35B35"/>
     <w:rsid w:val="00F40BFD"/>
     <w:rsid w:val="00F411D8"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F42A42"/>
     <w:rsid w:val="00F50546"/>
+    <w:rsid w:val="00F5299C"/>
     <w:rsid w:val="00F55FE8"/>
+    <w:rsid w:val="00F663AE"/>
     <w:rsid w:val="00F7608E"/>
     <w:rsid w:val="00F77F80"/>
     <w:rsid w:val="00F817CE"/>
     <w:rsid w:val="00F9278F"/>
     <w:rsid w:val="00FA10DD"/>
+    <w:rsid w:val="00FA1960"/>
     <w:rsid w:val="00FA285D"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA764F"/>
     <w:rsid w:val="00FB44FF"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC0AD5"/>
     <w:rsid w:val="00FC0DB5"/>
     <w:rsid w:val="00FC17E2"/>
+    <w:rsid w:val="00FC2200"/>
     <w:rsid w:val="00FC76AF"/>
     <w:rsid w:val="00FD045C"/>
     <w:rsid w:val="00FD111D"/>
     <w:rsid w:val="00FD25CB"/>
     <w:rsid w:val="00FD2717"/>
+    <w:rsid w:val="00FD3ECE"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE3259"/>
     <w:rsid w:val="00FE3582"/>
     <w:rsid w:val="00FE76D9"/>
     <w:rsid w:val="00FF6F38"/>
     <w:rsid w:val="01584FA0"/>
     <w:rsid w:val="025E4795"/>
     <w:rsid w:val="047D141E"/>
     <w:rsid w:val="04D7AEB3"/>
     <w:rsid w:val="050864DE"/>
     <w:rsid w:val="050FEB53"/>
     <w:rsid w:val="065DBE2B"/>
     <w:rsid w:val="094858B1"/>
     <w:rsid w:val="0973461B"/>
     <w:rsid w:val="0AC8BE9D"/>
     <w:rsid w:val="0CE4E22F"/>
     <w:rsid w:val="0D5D6352"/>
     <w:rsid w:val="0F30AD84"/>
     <w:rsid w:val="0F82D744"/>
     <w:rsid w:val="10CC7DE5"/>
     <w:rsid w:val="133851FE"/>
     <w:rsid w:val="13DC6EBC"/>
     <w:rsid w:val="174C2C40"/>
     <w:rsid w:val="1910C53D"/>
     <w:rsid w:val="1A1A7989"/>
@@ -7769,51 +8324,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="041202C8"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8503,51 +9058,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="002A30E0"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -8623,51 +9178,51 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00940AC8"/>
     <w:rPr>
       <w:color w:val="6B2876" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
       </w:tcPr>
@@ -9595,55 +10150,66 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC2E85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC2E85"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D6970"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="695666424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="709838927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10806,54 +11372,54 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1999141670">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-childhood-approach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports/what-are-mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports/what-are-mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections/what-types-early-connections-are-available/connections-early-supports" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections/what-types-early-connections-are-available/connections-early-supports" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="6B2876"/>
       </a:accent2>
@@ -11095,252 +11661,194 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:Time" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...7 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="Time" ma:index="24" nillable="true" ma:displayName="Under Review" ma:format="Dropdown" ma:internalName="Time">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f17d6f7a-ec55-49e8-8940-0d7480b60996}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -11407,185 +11915,625 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <UserInfo>
+        <DisplayName>Clements, Melissa</DisplayName>
+        <AccountId>22251</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>WHEELER, Clair</DisplayName>
+        <AccountId>75</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>DANDY, Emma</DisplayName>
+        <AccountId>331</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nield, Kirsten</DisplayName>
+        <AccountId>3056</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Woodger-Brown, Ingrid</DisplayName>
+        <AccountId>288</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44338B50-FF21-41A5-8242-9967847C204A}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C0157F-8CC3-449A-A333-E0E9D53EB143}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60BF79D-1280-48C6-B11F-9CF0CF0080B3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED4AFE7-2FE6-4D3C-BADE-B9046483B83D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5EC6E89-BBF8-45A6-8253-C0BE911E8D87}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E36374-E7C6-4EDD-924E-FE7A5AEA258E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1347</Words>
-  <Characters>7681</Characters>
+  <Words>1280</Words>
+  <Characters>7299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9010</CharactersWithSpaces>
+  <CharactersWithSpaces>8562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="132" baseType="variant">
+      <vt:variant>
+        <vt:i4>5374027</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.accesshub.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.linkedin.com/company/national-disability-insurance-agency</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228349</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/user/DisabilityCare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194427</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.instagram.com/ndis_australia/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439556</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.facebook.com/NDISAus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179734</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655433</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128809</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/children/what-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458833</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031706</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourguidelines.ndis.gov.au/early-childhood/early-connections/what-types-early-connections-are-available/connections-early-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-05-20T01:00:25Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-10T06:58:30Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>433e33de-a3b7-423f-8f98-ea2705dcee71</vt:lpwstr>
+    <vt:lpwstr>e46f9014-60cd-4225-b7b8-8ac8d0d505d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Subject matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Subject matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DocumentType_1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DocumentType_1">
     <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ApprovedDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ApprovedDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ResponsibleTeam">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EffectiveDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DocumentType">
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
-    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DocumentStatus">
+    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EffectiveDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="ReviewDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="NDIAAudience_1">
-    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ReviewDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="ResponsibleTeam">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="NDIALocation_1">
-    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>