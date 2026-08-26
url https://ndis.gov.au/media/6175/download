--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -1,3619 +1,6485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FB9AA18" w14:textId="02E5BCE2" w:rsidR="004A0A47" w:rsidRPr="004B10B9" w:rsidRDefault="00BC2DE6" w:rsidP="004B10B9">
+    <w:p w14:paraId="4ECDEFD3" w14:textId="26EC46C5" w:rsidR="00E94B15" w:rsidRDefault="001C5915" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Reference Group</w:t>
+        <w:spacing w:before="2520"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc222140841"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc222151395"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc122689909"/>
+      <w:r>
+        <w:t>NDIS Pricing Arrangement Reference Group Membership</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00E973D3">
+        <w:t xml:space="preserve"> Terms of Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BF439E" w14:textId="3ECC8902" w:rsidR="00AA66B3" w:rsidRPr="004B10B9" w:rsidRDefault="00AA66B3" w:rsidP="004B10B9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B10B9">
+    <w:p w14:paraId="4D7644E6" w14:textId="77777777" w:rsidR="001258BB" w:rsidRPr="001258BB" w:rsidRDefault="001258BB" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:pStyle w:val="Securityinformation"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001258BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>The contents of this document are OFFICIAL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43159338" w14:textId="4FD889CB" w:rsidR="003313CD" w:rsidRPr="003313CD" w:rsidRDefault="003313CD" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38609874" w14:textId="77777777" w:rsidR="00185996" w:rsidRDefault="00185996" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAD863F" w14:textId="1C29EF43" w:rsidR="00C4083F" w:rsidRPr="00D655FB" w:rsidRDefault="00C4083F" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222151403"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Terms of Reference</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7491E9A0" w14:textId="77777777" w:rsidR="001F234B" w:rsidRPr="002D69C9" w:rsidRDefault="00BC2DE6" w:rsidP="00146453">
-[...163 lines deleted...]
-    <w:p w14:paraId="7B07E3AD" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRPr="002D69C9" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
+    <w:p w14:paraId="7BA9F930" w14:textId="484B8F7C" w:rsidR="009C2FCF" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc222151404"/>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78B660E6" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRPr="002D69C9" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
+    <w:p w14:paraId="20EE1429" w14:textId="3AC324A0" w:rsidR="009A7D69" w:rsidRDefault="009A7D69" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The National Disability Insurance Agency (NDIA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74445">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supports the implementation of the National Disability Insurance Scheme (NDIS) through</w:t>
+      </w:r>
+      <w:r w:rsidR="00091024">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the application of consistent, evidence-based methodology to pricing assessment and review. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The NDIA’s pricing work </w:t>
+      </w:r>
+      <w:r w:rsidR="006A411F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aims to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>balance participant outcome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, provider viability and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scheme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>sustainability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B05DE8" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
+    <w:p w14:paraId="72A8F892" w14:textId="519E1645" w:rsidR="003423E5" w:rsidRDefault="003423E5" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="002D69C9">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6D4E3509">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pricing Arrangement Reference Group (PARG) will provide independent, expert advice to inform the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D69">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NDIA’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E339DB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00717202">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> and information.</w:t>
+      <w:r w:rsidR="00AE22DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">development </w:t>
+      </w:r>
+      <w:r w:rsidR="00E339DB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of recommendations pertaining to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D4E3509">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NDIS pricing policy and arrangements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The PARG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F30F357">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>holds no decision-making power in relation to NDIS pricing policy and arrangements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140F349F" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRPr="002D69C9" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
-[...21 lines deleted...]
-    <w:p w14:paraId="2ACC9CE9" w14:textId="77777777" w:rsidR="0073476D" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
+    <w:p w14:paraId="48D08D0E" w14:textId="1DAD8A79" w:rsidR="00354E1B" w:rsidRDefault="00354E1B" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> including:</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary role of the PARG is to provide independent peer review and constructive </w:t>
+      </w:r>
+      <w:r w:rsidR="008225CD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>critique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0AA5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to inform</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0AA5" w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the NDIA's pricing work. This includes</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6D02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, but is not limited to,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reviewing and providing feedback on the NDIA's analysis, methodology, assumptions, findings and proposed recommendations. The PARG is not responsible for developing pricing policy, formulating recommendations</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, making</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3479">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71438">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or determining NDIA </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3479">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>priorities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7321C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Responsibility for these matters remains with the NDIA.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AC4E8B" w14:textId="0B448A37" w:rsidR="0073476D" w:rsidRPr="0073476D" w:rsidRDefault="007B650E" w:rsidP="0073476D">
+    <w:p w14:paraId="19E50D3A" w14:textId="275B2315" w:rsidR="00305C60" w:rsidRPr="00305C60" w:rsidRDefault="00BA3CEB" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00176234">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In performing its peer review function, the PARG may </w:t>
+      </w:r>
+      <w:r w:rsidR="00710185">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be requested to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide feedback on NDIA written products, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terms of Reference, consultation papers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Pricing Review reports, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00294430" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsultation </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00294430" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eedback </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00294430" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eports</w:t>
+      </w:r>
+      <w:r w:rsidR="00305C60" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0073476D" w:rsidRPr="002D69C9">
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other pricing-related</w:t>
+      </w:r>
+      <w:r w:rsidR="004066E4" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated with </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2DB1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliverables under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2DB1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIA’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B510A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Three-Year Pricing Workplan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00305C60" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00305C60" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5943">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pricing documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5943" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00561A9C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">developed </w:t>
+      </w:r>
+      <w:r w:rsidR="00305C60" w:rsidRPr="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by the NDIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00305C60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B4DF14E" w14:textId="77777777" w:rsidR="0073476D" w:rsidRPr="0073476D" w:rsidRDefault="0073476D" w:rsidP="0073476D">
+    <w:p w14:paraId="117797B7" w14:textId="68F0A11F" w:rsidR="00876AD6" w:rsidRDefault="00D464CF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">the development of alternative approaches to addressing market failure in thin markets, including commissioning models </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001037C3">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On 14 May 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>he N</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5660">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5660">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5660">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsurance </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5660">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cheme</w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amendment</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="007E1B34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="007E1B34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Securing the NDIS for Future Generations)</w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bill 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(the Bill) </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was introduced to Parliament. Among other things, the Bill proposes amendments to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsurance </w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B34" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cheme</w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00930DA4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="00876AD6" w:rsidRPr="00876AD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide the Minister for Disability and the NDIS with the power to make a pricing determination and to confer on the NDIA a specific function to provide advice to the Minister for the purpose of making a pricing determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182F09C4" w14:textId="77777777" w:rsidR="0073476D" w:rsidRPr="0073476D" w:rsidRDefault="0073476D" w:rsidP="0073476D">
+    <w:p w14:paraId="17F63CAB" w14:textId="1950EC3F" w:rsidR="00495DEE" w:rsidRPr="00B510A8" w:rsidRDefault="001334AD" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>the development and monitoring of KPIs associated with the appropriate de-regulation of the pricing of disability goods and services in line with the NDIS Pricing Strategy</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001334AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PARG is an advisory body </w:t>
+      </w:r>
+      <w:r w:rsidR="00216A7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">established by the NDIA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001334AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to support the NDIA's pricing functions and will operate alongside </w:t>
+      </w:r>
+      <w:r w:rsidR="004179EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F40">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2D78">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formal </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F40">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24C05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F40">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C738CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001334AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forums relevant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10807">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the NDIA’s pricing functions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001334AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2D78">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">role of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001334AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PARG is limited to providing independent advice and peer review; it does not exercise any statutory, regulatory or decision-making functions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F96622B" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRPr="0073476D" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
+    <w:p w14:paraId="3EA4962A" w14:textId="4C00E3AC" w:rsidR="007B473E" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membership </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2740EDC7" w14:textId="77777777" w:rsidR="00280120" w:rsidRPr="0073476D" w:rsidRDefault="00BC2DE6" w:rsidP="0073476D">
+    <w:p w14:paraId="441D2D76" w14:textId="27D34EF8" w:rsidR="00A606BE" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> price regulation practices.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PARG </w:t>
+      </w:r>
+      <w:r w:rsidR="009343F8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comprise up to </w:t>
+      </w:r>
+      <w:r w:rsidR="009343F8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0079273D" w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>independent members</w:t>
+      </w:r>
+      <w:r w:rsidR="009E73A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will be chaired by NDIA personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="33C5C74B" w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EEC330" w14:textId="77777777" w:rsidR="00BC2DE6" w:rsidRPr="002D69C9" w:rsidRDefault="00BC2DE6" w:rsidP="00BC2DE6">
-[...89 lines deleted...]
-    <w:p w14:paraId="2F35DA14" w14:textId="77777777" w:rsidR="0083548E" w:rsidRDefault="0083548E" w:rsidP="00717202">
+    <w:p w14:paraId="6CF52DA3" w14:textId="6F8BEAB7" w:rsidR="00CD442E" w:rsidRPr="00CD442E" w:rsidRDefault="000E2F8B" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>M</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">arket prices and factors influencing markets, including market monitoring activities and </w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appointed for their individual expertise</w:t>
       </w:r>
       <w:r>
-        <w:t>any market issues that arise</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D69C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="008D1772">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for terms of </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">based on analysis of Scheme data and external data </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D1772">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 years</w:t>
+      </w:r>
+      <w:r w:rsidR="0059481E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0059481E" w:rsidRPr="00CD442E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the conclusion of a term, members may apply for a further term </w:t>
+      </w:r>
+      <w:r w:rsidR="0059481E" w:rsidRPr="00CD442E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through an open and merit-based selection process</w:t>
+      </w:r>
+      <w:r w:rsidR="00581EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, at the discretion of the NDIA</w:t>
+      </w:r>
+      <w:r w:rsidR="0059481E" w:rsidRPr="00CD442E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3FFBEB2F" w14:textId="77777777" w:rsidR="00717202" w:rsidRPr="002D69C9" w:rsidRDefault="00717202" w:rsidP="00717202">
+    <w:p w14:paraId="72BD9493" w14:textId="7076881B" w:rsidR="007D0279" w:rsidRDefault="009E73A9" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may come from a range of professional backgrounds, including </w:t>
+      </w:r>
+      <w:r w:rsidR="0080451A" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>academi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7095">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, economics, regulat</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7095">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ory</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0A64">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>research, service deliver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or related fields. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E7A5393" w14:textId="77777777" w:rsidR="00717202" w:rsidRPr="002D69C9" w:rsidRDefault="00717202" w:rsidP="00717202">
+    <w:p w14:paraId="11FA5178" w14:textId="3F1DAD3C" w:rsidR="00B510A8" w:rsidRPr="00F653DF" w:rsidRDefault="0088785C" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Risks, along with any options to manage/mitigate these risks; and</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Membership of t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00C616F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARG </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>intended to reflect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a complementary mix of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">experience, expertise and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, as</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3284">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlined below. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual </w:t>
+      </w:r>
+      <w:r w:rsidR="009E73A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are not expected to demonstrate all of the identified </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">experience, expertise and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skills; rather, the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A55E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARG should provide </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0B9E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D60" w:rsidRPr="00C17D60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collective breadth of expertise required to support independent peer review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E4FEA6" w14:textId="77777777" w:rsidR="00717202" w:rsidRPr="002D69C9" w:rsidRDefault="00717202" w:rsidP="00717202">
+    <w:p w14:paraId="0004EABC" w14:textId="1576E4B2" w:rsidR="009310D8" w:rsidRPr="00B510A8" w:rsidRDefault="00461884" w:rsidP="00930DA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Essential</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41CB2" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6169E" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="0080451A" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5258" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PARG</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32124" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collectively</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7085FFB8" w14:textId="1A7FEFE2" w:rsidR="001012B9" w:rsidRPr="0002450B" w:rsidRDefault="0002450B" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002450B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>Declar</w:t>
+      </w:r>
+      <w:r w:rsidR="00437FB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation and appropriate mitigation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002450B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="001012B9" w:rsidRPr="0002450B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actual, perceived or potential conflicts of interest </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35D01" w:rsidRPr="00412E2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>to ensure the integrity and independence of the PARG's advice</w:t>
+      </w:r>
+      <w:r w:rsidR="001012B9" w:rsidRPr="0002450B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB03273" w14:textId="4AFF0151" w:rsidR="001012B9" w:rsidRDefault="001012B9" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001012B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>Ability to exercise independent</w:t>
+      </w:r>
+      <w:r w:rsidR="00871929">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15AF1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001012B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objective judgement</w:t>
+      </w:r>
+      <w:r w:rsidR="00902036">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F449F3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>advice and peer review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001012B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7172A156" w14:textId="0EC0E807" w:rsidR="004340C5" w:rsidRDefault="004340C5" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004340C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strong analytical skills, including the ability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BC1" w:rsidRPr="004340C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide constructive review and advice </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BC1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004340C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>assumptions, methodologies</w:t>
+      </w:r>
+      <w:r w:rsidR="007D53B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004340C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> findings</w:t>
+      </w:r>
+      <w:r w:rsidR="007D53B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and recommendations</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BC1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D8DD69" w14:textId="7D6BDFAA" w:rsidR="001012B9" w:rsidRDefault="001012B9" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001012B9" w:rsidDel="00FF74BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Experience critically reviewing and interpreting </w:t>
+      </w:r>
+      <w:r w:rsidR="00701D66" w:rsidDel="00FF74BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a range of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001012B9" w:rsidDel="00FF74BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quantitative and qualitative </w:t>
+      </w:r>
+      <w:r w:rsidR="00267A9F" w:rsidDel="00FF74BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001012B9" w:rsidDel="00FF74BA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22634B6A" w14:textId="77777777" w:rsidR="00F86622" w:rsidRDefault="00F86622" w:rsidP="00F86622">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007123A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding of the broader policy, regulatory, service delivery </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007123A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market environment relevant to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>the care and support economy context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007123A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E061E" w14:textId="16A6E2C2" w:rsidR="009310D8" w:rsidRPr="008E3314" w:rsidRDefault="00461884" w:rsidP="00D00BC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>Desirable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41CB2" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32124" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="0080451A" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32124" w:rsidRPr="00D874A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>PARG collectively</w:t>
+      </w:r>
+      <w:r w:rsidR="00B510A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E647C97" w14:textId="77777777" w:rsidR="00AA1221" w:rsidRDefault="00AA1221" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1221">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>Experience contributing to, reviewing or advising on significant policy, regulatory, funding, pricing or reform initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C391F2" w14:textId="70DEB3D2" w:rsidR="00B14549" w:rsidRPr="00B14549" w:rsidRDefault="00B14549" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14549">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding of implementation, operational or market considerations that may influence the feasibility and effectiveness of proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0952">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pricing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14549">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1390CC" w14:textId="5339501F" w:rsidR="007B473E" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidentiality </w:t>
+      </w:r>
+      <w:r w:rsidR="0095084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and disclosure of interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0A14BF" w14:textId="62265B8B" w:rsidR="00BC2DE6" w:rsidRDefault="00280120" w:rsidP="00BC2DE6">
-[...105 lines deleted...]
-    <w:p w14:paraId="4E53B4AD" w14:textId="77777777" w:rsidR="003E38A6" w:rsidRDefault="003E38A6" w:rsidP="008D61CB">
+    <w:p w14:paraId="388E922A" w14:textId="087184BB" w:rsidR="005455DD" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Independent members </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7201F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be required to enter into a Confidentiality Deed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42B8B" w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>governing the use and disclosure of confidential and personal information.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C472178" w14:textId="77777777" w:rsidR="00FB42B8" w:rsidRDefault="003E38A6" w:rsidP="008D61CB">
+    <w:p w14:paraId="09AF9C68" w14:textId="5063EEF7" w:rsidR="003C421F" w:rsidRPr="00412E2D" w:rsidRDefault="003C421F" w:rsidP="00D00BC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members must disclose any actual, potential or perceived conflicts of interest as soon as practicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E2D" w:rsidRPr="00412E2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>after becoming aware of the relevant circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412E2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A07F3" w:rsidRPr="00412E2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Disclosures will be recorded and managed through appropriate mitigation measures to ensure the integrity and independence of the PARG's advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDBE384" w14:textId="66B8EC76" w:rsidR="003E38A6" w:rsidRPr="006B7531" w:rsidRDefault="00FB42B8" w:rsidP="00200119">
-[...174 lines deleted...]
-    <w:p w14:paraId="41D12B35" w14:textId="5016E437" w:rsidR="003E38A6" w:rsidRPr="00FE7FBE" w:rsidRDefault="00932C6D" w:rsidP="008D61CB">
+    <w:p w14:paraId="7E37FA3A" w14:textId="2D7DB8EF" w:rsidR="007B473E" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...53 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0095084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E22EF" w:rsidRPr="00FE7FBE">
-[...15 lines deleted...]
-        <w:t>; and</w:t>
+      <w:r w:rsidR="00FB396F" w:rsidRPr="00FB396F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">remuneration </w:t>
+      </w:r>
+      <w:r w:rsidR="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10737449" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="00FE7FBE" w:rsidRDefault="00932C6D" w:rsidP="008D61CB">
+    <w:p w14:paraId="57BD82BB" w14:textId="0A2DD47D" w:rsidR="00AA2635" w:rsidRPr="00AA2635" w:rsidRDefault="00090156" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>ot to disclose or reproduce the Confidential Information or Personal Information to any person without the prior written approval of NDIA and to take all necessary precautions to prevent unauthorised access to or copying of the Confidential Information and Personal Information in the Confidant’s control.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Meetings will be held as required via videoconference</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2635" w:rsidRPr="00AA2635">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3840DACE" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...158 lines deleted...]
-    <w:p w14:paraId="63D6D205" w14:textId="0AD9A1A4" w:rsidR="003E22EF" w:rsidRPr="00FE7FBE" w:rsidRDefault="00932C6D" w:rsidP="00932C6D">
+    <w:p w14:paraId="55BFFD1F" w14:textId="650DA7B2" w:rsidR="00853B81" w:rsidRPr="00853B81" w:rsidRDefault="00853B81" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The NDIA will provide secretariat support</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> State; or</w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00277B0B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>distribution of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B0B" w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gendas and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C623AA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any required </w:t>
+      </w:r>
+      <w:r w:rsidR="00277B0B" w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>papers</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B0B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to meetings, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recording of </w:t>
+      </w:r>
+      <w:r w:rsidR="003841DD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minutes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344030D" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="00FE7FBE" w:rsidRDefault="00932C6D" w:rsidP="00932C6D">
+    <w:p w14:paraId="6B926D7D" w14:textId="16286BC6" w:rsidR="00A606BE" w:rsidRDefault="00A606BE" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> corporation (a public statutory corporation) that is established for a public purpose by a law of a State and is not a tertiary education institution; or</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A quorum is three members, including the Chair. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2335DF85" w14:textId="0D2A4E1E" w:rsidR="003E22EF" w:rsidRPr="00FE7FBE" w:rsidRDefault="007B650E" w:rsidP="00932C6D">
+    <w:p w14:paraId="58521800" w14:textId="24256A5F" w:rsidR="00F063E4" w:rsidRDefault="00564054" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> company limited by guarantee, where the interests and rights of the members in or in relation to the company are beneficially owned by a State; or</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Independent members will be paid</w:t>
+      </w:r>
+      <w:r w:rsidR="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at rates determined in writing </w:t>
+      </w:r>
+      <w:r w:rsidR="002C37BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in their contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CCA3F7" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="00FE7FBE" w:rsidRDefault="00932C6D" w:rsidP="00932C6D">
+    <w:p w14:paraId="312D6EBC" w14:textId="22E578A5" w:rsidR="00087858" w:rsidRDefault="00877985" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> company in which all the stock or shares are beneficially owned by a State or by a public statutory corporation.</w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members are expected to read all papers before attending the meeting, </w:t>
+      </w:r>
+      <w:r w:rsidR="00251ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">act in a collegiate and collaborative manner </w:t>
+      </w:r>
+      <w:r w:rsidR="00251ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="00637F7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00251ADE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide accurate and timely information to support NDIA decision-making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BB32D8" w14:textId="77777777" w:rsidR="008D61CB" w:rsidRPr="00FE7FBE" w:rsidRDefault="008D61CB" w:rsidP="008D61CB">
-[...14 lines deleted...]
-    <w:p w14:paraId="3D9A4277" w14:textId="77777777" w:rsidR="008D61CB" w:rsidRPr="00FE7FBE" w:rsidRDefault="008D61CB" w:rsidP="00932C6D">
+    <w:p w14:paraId="5CEA47F4" w14:textId="24CC9D1D" w:rsidR="00564054" w:rsidRPr="00443881" w:rsidRDefault="00564054" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Air travel for the independent members will be in economy class, except for flights over five hours where travel will be in business class;</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members are not entitled to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB396F" w:rsidRPr="00FB396F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remuneration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where they hold a full</w:t>
+      </w:r>
+      <w:r w:rsidR="00473765">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443881">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time office or appointment or are otherwise employed by a State, public statutory corporation established by a State (other than a tertiary education institution), company limited by guarantee beneficially owned by a State, or company wholly owned by a State or a public statutory corporation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F49955" w14:textId="77777777" w:rsidR="008D61CB" w:rsidRPr="00FE7FBE" w:rsidRDefault="008D61CB" w:rsidP="00932C6D">
+    <w:p w14:paraId="1F12D1AC" w14:textId="5009A061" w:rsidR="007B473E" w:rsidRPr="00D655FB" w:rsidRDefault="009C2FCF" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Accommodation entitlement for independent members will be as per non-SES employees of the NDIA; </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D655FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAB445E" w14:textId="77777777" w:rsidR="008D61CB" w:rsidRPr="00FE7FBE" w:rsidRDefault="008D61CB" w:rsidP="00932C6D">
+    <w:p w14:paraId="78EFD5CA" w14:textId="3D654D51" w:rsidR="00BC4E56" w:rsidRPr="00D655FB" w:rsidRDefault="00BC4E56" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t>day trip; and</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC4E56">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These Terms of Reference will be reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="006A263A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4E56">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686AB8F7" w14:textId="77777777" w:rsidR="008D61CB" w:rsidRPr="00FE7FBE" w:rsidRDefault="008D61CB" w:rsidP="00932C6D">
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0F506AD3" w14:textId="02DEBDD7" w:rsidR="00125F7E" w:rsidRDefault="00BC4E56" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last revised: </w:t>
+      </w:r>
+      <w:r w:rsidR="007D02F0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="007D02F0" w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51DA79C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6146CE72" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="002D69C9" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
+    <w:p w14:paraId="58384708" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE034FB" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C72357" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589BE8CB" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC1E58E" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C31ECC" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33527819" w14:textId="77777777" w:rsidR="00B510A8" w:rsidRDefault="00B510A8" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DEC316" w14:textId="77777777" w:rsidR="00B74EFC" w:rsidRDefault="00B74EFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2876" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774A38A9" w14:textId="44AA8813" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D69C9">
+      <w:r w:rsidRPr="00884352">
         <w:lastRenderedPageBreak/>
-        <w:t>Secretariat</w:t>
-      </w:r>
+        <w:t>National Disability Insurance Agency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="746AC8C6" w14:textId="475FFF18" w:rsidR="003E22EF" w:rsidRPr="002D69C9" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="756CB350" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D43B75" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://ndis.gov.au/" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ndis.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A2DF8E" w14:textId="77777777" w:rsidR="007B650E" w:rsidRDefault="007B650E" w:rsidP="003E22EF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="6627F115" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="110"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43B75">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telephone 1800 800 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2558978F" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="110"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Meeting arrangements</w:t>
-      </w:r>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Webchat </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00D43B75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ndis.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FA53A35" w14:textId="1A9D8277" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="007B650E">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> and minutes</w:t>
+    <w:p w14:paraId="52BB1620" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B6DAD8" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6E4CA6E9" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00892BAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Facebook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00234434">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Twitter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009C27F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Instagram</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00234434">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>YouTube</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>LinkedIn</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41F67745" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...4 lines deleted...]
-        <w:t>Decisions and actions will be recorded for all meetings. Registers will be maintained by the Secretariat.</w:t>
+    <w:p w14:paraId="0DAC17F5" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For people who need help with English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A7400" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...4 lines deleted...]
-        <w:t>Agreed actions will be updated monthly and form the primary minutes for meetings.</w:t>
+    <w:p w14:paraId="1E1FC748" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="54"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TIS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 131 450</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E50E6FC" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="007B650E">
-[...4 lines deleted...]
-        <w:t>Frequency and location</w:t>
+    <w:p w14:paraId="442CCE40" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="235"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For people who are deaf or hard of hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BA3A39" w14:textId="48CA1C73" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> with video connection to the NDIA National Office in Geelong, with teleconference dial in capability.</w:t>
+    <w:p w14:paraId="05F156D4" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="53"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTY:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1800 555 677</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73586D1A" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="007B650E">
-[...4 lines deleted...]
-        <w:t>Conduct at meetings</w:t>
+    <w:p w14:paraId="169CB3DF" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00884352" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voice relay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884352">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225E7AD4" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="14AD35FA" w14:textId="77777777" w:rsidR="001375CA" w:rsidRPr="00535418" w:rsidRDefault="00B40AAC" w:rsidP="00BD0952">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Relay Service: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:kern w:val="1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>relayservice.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D9ADE93" w14:textId="77777777" w:rsidR="003E22EF" w:rsidRPr="006B7531" w:rsidRDefault="003E22EF" w:rsidP="003E22EF">
-[...309 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="001375CA" w:rsidRPr="00535418" w:rsidSect="002B27DE">
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79D37046" w14:textId="77777777" w:rsidR="000A109A" w:rsidRDefault="000A109A" w:rsidP="00146453">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="615DCA11" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="661DD9FF" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2240F417" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="30E0D1C6" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3BDC7458" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="13681E87" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1C67CA42" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="54C6F5B4" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6FCCEF47" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="24045E6C" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DBB0AF2" w14:textId="77777777" w:rsidR="000A109A" w:rsidRDefault="000A109A" w:rsidP="00146453">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="623C71D2" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="43E76DF7" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="20726D0E" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="60CE8122" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6D3CE764" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5485D2B3" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2CF1021B" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="34EAA0EC" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="282C52C8" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="47707C5A" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMePro">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FSMe-Bold">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00492BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-401223638"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="261993C0" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00492BDD">
+        </w:pPr>
+        <w:r>
           <w:rPr>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00492BDD">
+        <w:r>
           <w:rPr>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00492BDD">
+        <w:r>
           <w:rPr>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3E45EDA3" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="002B27DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1BBA6B98" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="59BE76D7" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="7AE20106" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="4B4E4B19" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="15A3EB1B" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="4C7F294C" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="285930442"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="16E5071F" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="002B27DE">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="257"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="002B27DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6B2876" w:themeColor="text2"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="002B27DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6B2876" w:themeColor="text2"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002B27DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D2369">
+        <w:r w:rsidRPr="002B27DE">
           <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:b/>
+            <w:bCs/>
             <w:noProof/>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00492BDD">
+        <w:r w:rsidRPr="002B27DE">
           <w:rPr>
-            <w:noProof/>
-            <w:color w:val="6B2976" w:themeColor="accent4"/>
+            <w:rStyle w:val="PageNumber"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-    </w:sdt>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6B4EE8D5" w14:textId="5E80A2D5" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00285DEE" w:rsidP="002B27DE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r w:rsidRPr="003F2DA2">
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4D47128A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:color w:val="6B2876" w:themeColor="text2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002B27DE">
+      <w:rPr>
+        <w:color w:val="6B2876" w:themeColor="text2"/>
+      </w:rPr>
+      <w:t>ndis.gov.au</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7548D70F" w14:textId="210728FE" w:rsidR="00146453" w:rsidRPr="00492BDD" w:rsidRDefault="004B10B9" w:rsidP="004B10B9">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DDBFD06" w14:textId="29580BB2" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:pBdr>
-[...8 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00492BDD">
-[...3 lines deleted...]
-        <w:color w:val="6B2976" w:themeColor="accent4"/>
+    <w:r w:rsidRPr="003F2DA2">
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6B86A5F2" w14:textId="77777777" w:rsidR="00285DEE" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:color w:val="6B2876" w:themeColor="text2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002B27DE">
+      <w:rPr>
+        <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
-    <w:r w:rsidRPr="00492BDD">
-[...61 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A2BAF16" w14:textId="77777777" w:rsidR="000A109A" w:rsidRDefault="000A109A" w:rsidP="00146453">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="160D4E39" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="177EAC63" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="71A816F9" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="58863376" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2F710A03" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1E99EE42" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1256134D" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0B2F22BB" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2A54046D" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="743A8EAE" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA0C7BF" w14:textId="77777777" w:rsidR="000A109A" w:rsidRDefault="000A109A" w:rsidP="00146453">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="30E7FC2C" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4EC2047E" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="04332DD1" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3A716ED0" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2CB4EAC5" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="339F4CCD" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="01522806" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="47D60F99" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7A213ADE" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="67DC5D98" w14:textId="77777777" w:rsidR="00D12EEE" w:rsidRDefault="00D12EEE" w:rsidP="00863C7F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="06019202" w14:textId="77777777" w:rsidR="00146453" w:rsidRPr="00146453" w:rsidRDefault="00146453" w:rsidP="00146453">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D4A8E84" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRDefault="008D4B76" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:pBdr>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00146453">
-[...19 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="054B167F" w14:textId="77777777" w:rsidR="00146453" w:rsidRPr="00146453" w:rsidRDefault="00146453" w:rsidP="00146453">
+  <w:p w14:paraId="004A16E7" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="355D5131" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="5800A442" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="2BAA6FF0" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="44951C9C" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+  <w:p w14:paraId="27775F05" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="707E63A9" w14:textId="224C26FE" w:rsidR="00A71751" w:rsidRDefault="002B27DE" w:rsidP="001B5EC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27C37842" wp14:editId="10E93A8B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-914400</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-490220</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560000" cy="180000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Rectangle 1">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560000" cy="180000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:rect id="Rectangle 1" style="position:absolute;margin-left:-1in;margin-top:-38.6pt;width:595.3pt;height:14.15pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt" w14:anchorId="0CBFEDA1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiBcedQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfS2IUwQpOgwo&#10;2qLt0LMqS7EAWdQoJU7260fJjpN2xQ7DfJBJkfz4EMnZ1baxbKMwGHAlH5+MOFNOQmXcquQ/nm++&#10;XHIWonCVsOBUyXcq8Kv550+z1k/VBGqwlUJGIC5MW1/yOkY/LYoga9WIcAJeORJqwEZEYnFVVCha&#10;Qm9sMRmNzosWsPIIUoVAt9edkM8zvtZKxnutg4rMlpxii/nEfL6ms5jPxHSFwtdG9mGIf4iiEcaR&#10;0wHqWkTB1mj+gGqMRAig44mEpgCtjVQ5B8pmPHqXzVMtvMq5UHGCH8oU/h+svNs8+QekMrQ+TAOR&#10;KYutxib9KT62zcXaDcVS28gkXV6cnY/o40ySbHyZaYIpDtYeQ/ymoGGJKDnSY+Qaic1tiJ3qXiU5&#10;C2BNdWOszUxqALW0yDaCni5uJ+mpCPyNlnVJ10Gy6sTppjikkqm4syrpWfeoNDMVBT/JgeQuOzgR&#10;UioXx52oFpXqfJ8dpTZY5FgyYELW5H/A7gHeJrDH7qLs9ZOpyk06GI/+FlhnPFhkz+DiYNwYB/gR&#10;gKWses+d/r5IXWlSlV6h2j0gQ+hGJHh5Y+jZbkWIDwJpJuilac7jPR3aQlty6CnOasBfH90nfWpV&#10;knLW0oyVPPxcC1Sc2e+Omvjr+PQ0DWVmTs8uJsTgseT1WOLWzRKoF8a0UbzMZNKPdk9qhOaF1sEi&#10;eSWRcJJ8l1xG3DPL2M0+LRSpFousRoPoRbx1T14m8FTV1JbP2xeBvu/dSF1/B/t5FNN3LdzpJksH&#10;i3UEbXJ/H+ra15uGODdOv3DSljjms9ZhLc5/AwAA//8DAFBLAwQUAAYACAAAACEAbHU5E+UAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tpCGmTZlNE8CAiYltEb5vsNBub&#10;nQ3ZbRP99W5P9TYz7/Hme8VmMh074+BaSwIW8wgYUm1VS42A/e5ptgLmvCQlO0so4AcdbMrbm0Lm&#10;yo70juetb1gIIZdLAdr7Pufc1RqNdHPbIwXtYAcjfViHhqtBjiHcdDyOopQb2VL4oGWPjxrr4/Zk&#10;BNjv32z/Mr4eq53O6o+vuPl8fhuFuL+bHtbAPE7+aoYLfkCHMjBV9kTKsU7AbJEkoYwP03IZA7tY&#10;oiRNgVXhlKwy4GXB/7co/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYiBcedQIAAF4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsdTkT5QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C27827" w:rsidRPr="003F2DA2">
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+    <w:r w:rsidR="001B5EC7" w:rsidRPr="001B5EC7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="233C87AB" w14:textId="77777777" w:rsidR="004B10B9" w:rsidRPr="00111032" w:rsidRDefault="004B10B9" w:rsidP="004B10B9">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B563D3" w14:textId="07F3A6F0" w:rsidR="00180D51" w:rsidRPr="0025303C" w:rsidRDefault="002B27DE" w:rsidP="0025303C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-        <w:color w:val="FF0000"/>
+      <w:rPr>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CD07EA">
-[...2 lines deleted...]
-        <w:b/>
+    <w:r w:rsidRPr="003A3FCC">
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="6B2976" w:themeColor="accent4"/>
-[...45 lines deleted...]
-      </w:drawing>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E77B3AC" wp14:editId="3134AAC5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-914400</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>-1213485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7559675" cy="10688320"/>
+              <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Rectangle 7">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7559675" cy="10688320"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </a:blipFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:rect id="Rectangle 7" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="26E3731E" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;">
+              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
+              <v:textbox inset="2.5mm"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00F34F32">
+      <w:rPr>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="001B5EC7" w:rsidRPr="00D426EB">
+      <w:rPr>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
+    </w:r>
+    <w:r w:rsidR="001B5EC7" w:rsidRPr="00D426EB">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02245648"/>
+    <w:nsid w:val="0DF34BEE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="08C484B2"/>
-    <w:name w:val="MaddNumpara"/>
+    <w:tmpl w:val="3B4A1754"/>
+    <w:styleLink w:val="OutlineList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="sch1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Numpara1"/>
-[...10 lines deleted...]
-    <w:lvl w:ilvl="1">
+      <w:pStyle w:val="sch2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="782"/>
+        </w:tabs>
+        <w:ind w:left="782" w:hanging="782"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Numpara2"/>
-[...24 lines deleted...]
-        <w:szCs w:val="20"/>
+      <w:pStyle w:val="sch3"/>
+      <w:lvlText w:val="%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="782"/>
+        </w:tabs>
+        <w:ind w:left="782" w:hanging="782"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="Numpara4"/>
+      <w:pStyle w:val="sch4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2268" w:hanging="567"/>
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1406"/>
+        </w:tabs>
+        <w:ind w:left="1406" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="sch5"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2835"/>
+          <w:tab w:val="num" w:pos="2030"/>
         </w:tabs>
-        <w:ind w:left="2835" w:hanging="567"/>
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:ind w:left="2030" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="sch6"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3402"/>
+          <w:tab w:val="num" w:pos="2654"/>
         </w:tabs>
-        <w:ind w:left="3402" w:hanging="567"/>
-      </w:pPr>
+        <w:ind w:left="2654" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:start w:val="27"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="sch7"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3277"/>
+        </w:tabs>
+        <w:ind w:left="3277" w:hanging="623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="sch8"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3901"/>
+        </w:tabs>
+        <w:ind w:left="3901" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="sch9"/>
+      <w:lvlText w:val="(%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4525"/>
+        </w:tabs>
+        <w:ind w:left="4525" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03BD10E4"/>
+    <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18C81908"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="904C352C"/>
+    <w:lvl w:ilvl="0" w:tplc="357A149C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193D6BCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AACE21E"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="213055FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0848650"/>
+    <w:lvl w:ilvl="0" w:tplc="489E4EDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1779" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="-339" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24423669"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DA48C98"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9172E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31D07AF2"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
+        <w:ind w:left="57" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F46F46"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="45ECBF58"/>
+    <w:tmpl w:val="D2E650B8"/>
+    <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330628DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A358DA6E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="357"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD54557"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CDB30A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37EE3458"/>
+    <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Tablebullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1418" w:hanging="338"/>
-[...108 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1701" w:hanging="283"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508C4BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B56039"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53064254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FB23102"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="9D74F9F0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60723AF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D763EA6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="659D7210"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60703C7A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="400" w:hanging="400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE669FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CBA4F426"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="207690828">
+  <w:num w:numId="1" w16cid:durableId="862402279">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1731490631">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="623803465">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="623124852">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="sch1"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="sch2"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="782"/>
+          </w:tabs>
+          <w:ind w:left="782" w:hanging="782"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="sch3"/>
+        <w:lvlText w:val="%2.%3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="782"/>
+          </w:tabs>
+          <w:ind w:left="782" w:hanging="782"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:pStyle w:val="sch4"/>
+        <w:lvlText w:val="(%4)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1406"/>
+          </w:tabs>
+          <w:ind w:left="1406" w:hanging="624"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:pStyle w:val="sch5"/>
+        <w:lvlText w:val="(%5)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2030"/>
+          </w:tabs>
+          <w:ind w:left="2030" w:hanging="624"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="upperLetter"/>
+        <w:pStyle w:val="sch6"/>
+        <w:lvlText w:val="(%6)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="2654"/>
+          </w:tabs>
+          <w:ind w:left="2654" w:hanging="624"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="27"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:pStyle w:val="sch7"/>
+        <w:lvlText w:val="(%7)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3277"/>
+          </w:tabs>
+          <w:ind w:left="3277" w:hanging="623"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:pStyle w:val="sch8"/>
+        <w:lvlText w:val="(%8)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="3901"/>
+          </w:tabs>
+          <w:ind w:left="3901" w:hanging="624"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:pStyle w:val="sch9"/>
+        <w:lvlText w:val="(%9)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="4525"/>
+          </w:tabs>
+          <w:ind w:left="4525" w:hanging="624"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2096201294">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="757217822">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1084183982">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="38013537">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="593242014">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1934822411">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16" w16cid:durableId="407071512">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="392973120">
-[...115 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A0A47"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FE7FBE"/>
+    <w:rsidRoot w:val="001C5915"/>
+    <w:rsid w:val="0000559F"/>
+    <w:rsid w:val="00005CCC"/>
+    <w:rsid w:val="00015EFA"/>
+    <w:rsid w:val="00021F90"/>
+    <w:rsid w:val="0002450B"/>
+    <w:rsid w:val="0003150A"/>
+    <w:rsid w:val="00033005"/>
+    <w:rsid w:val="0003502B"/>
+    <w:rsid w:val="00035869"/>
+    <w:rsid w:val="00040F37"/>
+    <w:rsid w:val="00043C99"/>
+    <w:rsid w:val="0004597C"/>
+    <w:rsid w:val="00045C44"/>
+    <w:rsid w:val="00045FAB"/>
+    <w:rsid w:val="00050554"/>
+    <w:rsid w:val="00051A79"/>
+    <w:rsid w:val="000607F6"/>
+    <w:rsid w:val="0006222C"/>
+    <w:rsid w:val="000632D9"/>
+    <w:rsid w:val="00064012"/>
+    <w:rsid w:val="0006605A"/>
+    <w:rsid w:val="00066632"/>
+    <w:rsid w:val="000712B2"/>
+    <w:rsid w:val="00073E17"/>
+    <w:rsid w:val="00077B6B"/>
+    <w:rsid w:val="000812AE"/>
+    <w:rsid w:val="00083F61"/>
+    <w:rsid w:val="000841A2"/>
+    <w:rsid w:val="0008517E"/>
+    <w:rsid w:val="00085BEF"/>
+    <w:rsid w:val="00087858"/>
+    <w:rsid w:val="00090156"/>
+    <w:rsid w:val="00091024"/>
+    <w:rsid w:val="00091C12"/>
+    <w:rsid w:val="000B1D95"/>
+    <w:rsid w:val="000B5264"/>
+    <w:rsid w:val="000B7DFB"/>
+    <w:rsid w:val="000C6FE5"/>
+    <w:rsid w:val="000D06FD"/>
+    <w:rsid w:val="000D3284"/>
+    <w:rsid w:val="000D3633"/>
+    <w:rsid w:val="000D6D02"/>
+    <w:rsid w:val="000D7347"/>
+    <w:rsid w:val="000D74EE"/>
+    <w:rsid w:val="000E2F8B"/>
+    <w:rsid w:val="000E7D27"/>
+    <w:rsid w:val="000F0A64"/>
+    <w:rsid w:val="000F4C29"/>
+    <w:rsid w:val="000F50C3"/>
+    <w:rsid w:val="000F626A"/>
+    <w:rsid w:val="001012B9"/>
+    <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="00113E3B"/>
+    <w:rsid w:val="0011428B"/>
+    <w:rsid w:val="00116C51"/>
+    <w:rsid w:val="001173EE"/>
+    <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="00125F7E"/>
+    <w:rsid w:val="00126608"/>
+    <w:rsid w:val="001303D7"/>
+    <w:rsid w:val="00131397"/>
+    <w:rsid w:val="001334AD"/>
+    <w:rsid w:val="00136250"/>
+    <w:rsid w:val="001375CA"/>
+    <w:rsid w:val="0014207A"/>
+    <w:rsid w:val="001453B3"/>
+    <w:rsid w:val="00145DA5"/>
+    <w:rsid w:val="00151739"/>
+    <w:rsid w:val="001524E0"/>
+    <w:rsid w:val="001554F5"/>
+    <w:rsid w:val="00157347"/>
+    <w:rsid w:val="001601C6"/>
+    <w:rsid w:val="001650F4"/>
+    <w:rsid w:val="001665A1"/>
+    <w:rsid w:val="00166C67"/>
+    <w:rsid w:val="00166DAA"/>
+    <w:rsid w:val="001809B3"/>
+    <w:rsid w:val="00180D51"/>
+    <w:rsid w:val="00185627"/>
+    <w:rsid w:val="00185996"/>
+    <w:rsid w:val="0018673C"/>
+    <w:rsid w:val="00187EA6"/>
+    <w:rsid w:val="00190A99"/>
+    <w:rsid w:val="00191581"/>
+    <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A37FD"/>
+    <w:rsid w:val="001A4AC0"/>
+    <w:rsid w:val="001A718B"/>
+    <w:rsid w:val="001B1A28"/>
+    <w:rsid w:val="001B2385"/>
+    <w:rsid w:val="001B5EC7"/>
+    <w:rsid w:val="001C0D61"/>
+    <w:rsid w:val="001C4D5B"/>
+    <w:rsid w:val="001C5915"/>
+    <w:rsid w:val="001C7534"/>
+    <w:rsid w:val="001D547E"/>
+    <w:rsid w:val="001E630D"/>
+    <w:rsid w:val="00216A7F"/>
+    <w:rsid w:val="002201C5"/>
+    <w:rsid w:val="00223DBB"/>
+    <w:rsid w:val="002265E5"/>
+    <w:rsid w:val="00227A0D"/>
+    <w:rsid w:val="00231FC5"/>
+    <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="00232238"/>
+    <w:rsid w:val="0023251B"/>
+    <w:rsid w:val="002348BD"/>
+    <w:rsid w:val="00235EB7"/>
+    <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="00251662"/>
+    <w:rsid w:val="00251ADE"/>
+    <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="002530C2"/>
+    <w:rsid w:val="00254117"/>
+    <w:rsid w:val="00254A81"/>
+    <w:rsid w:val="00254B5B"/>
+    <w:rsid w:val="00267590"/>
+    <w:rsid w:val="00267A9F"/>
+    <w:rsid w:val="002703B3"/>
+    <w:rsid w:val="00274AE4"/>
+    <w:rsid w:val="002764F1"/>
+    <w:rsid w:val="00277B0B"/>
+    <w:rsid w:val="00282E75"/>
+    <w:rsid w:val="00284816"/>
+    <w:rsid w:val="00284856"/>
+    <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="00286504"/>
+    <w:rsid w:val="00293741"/>
+    <w:rsid w:val="00294430"/>
+    <w:rsid w:val="00295188"/>
+    <w:rsid w:val="002970BB"/>
+    <w:rsid w:val="002A07F3"/>
+    <w:rsid w:val="002A1A29"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002B0501"/>
+    <w:rsid w:val="002B0907"/>
+    <w:rsid w:val="002B27DE"/>
+    <w:rsid w:val="002B78F1"/>
+    <w:rsid w:val="002C37BF"/>
+    <w:rsid w:val="002C7148"/>
+    <w:rsid w:val="002D19B9"/>
+    <w:rsid w:val="002D45AE"/>
+    <w:rsid w:val="002D5CF1"/>
+    <w:rsid w:val="002D7754"/>
+    <w:rsid w:val="002D775C"/>
+    <w:rsid w:val="002E1B03"/>
+    <w:rsid w:val="002E5AB0"/>
+    <w:rsid w:val="002F1DD5"/>
+    <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="00300EA9"/>
+    <w:rsid w:val="00304C4D"/>
+    <w:rsid w:val="00305C60"/>
+    <w:rsid w:val="00306A5D"/>
+    <w:rsid w:val="00310D54"/>
+    <w:rsid w:val="003127B4"/>
+    <w:rsid w:val="00317CA3"/>
+    <w:rsid w:val="00320626"/>
+    <w:rsid w:val="00321571"/>
+    <w:rsid w:val="00321BDD"/>
+    <w:rsid w:val="003220A3"/>
+    <w:rsid w:val="00323BB7"/>
+    <w:rsid w:val="00327DD8"/>
+    <w:rsid w:val="00330BAC"/>
+    <w:rsid w:val="003313CD"/>
+    <w:rsid w:val="00340BB4"/>
+    <w:rsid w:val="003423E5"/>
+    <w:rsid w:val="0034258E"/>
+    <w:rsid w:val="00343DD7"/>
+    <w:rsid w:val="0034537D"/>
+    <w:rsid w:val="003463DA"/>
+    <w:rsid w:val="003470BB"/>
+    <w:rsid w:val="003476FA"/>
+    <w:rsid w:val="00350D8C"/>
+    <w:rsid w:val="00354E1B"/>
+    <w:rsid w:val="00354F61"/>
+    <w:rsid w:val="00355292"/>
+    <w:rsid w:val="00360D45"/>
+    <w:rsid w:val="00360F21"/>
+    <w:rsid w:val="00361C4B"/>
+    <w:rsid w:val="003622D9"/>
+    <w:rsid w:val="003640DB"/>
+    <w:rsid w:val="00366766"/>
+    <w:rsid w:val="00370704"/>
+    <w:rsid w:val="00370D54"/>
+    <w:rsid w:val="00370D99"/>
+    <w:rsid w:val="003732EF"/>
+    <w:rsid w:val="003753AD"/>
+    <w:rsid w:val="00377D54"/>
+    <w:rsid w:val="00381EBE"/>
+    <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="003841DD"/>
+    <w:rsid w:val="00393171"/>
+    <w:rsid w:val="003A3E7B"/>
+    <w:rsid w:val="003A3FCC"/>
+    <w:rsid w:val="003A5D94"/>
+    <w:rsid w:val="003A60EF"/>
+    <w:rsid w:val="003B2BB8"/>
+    <w:rsid w:val="003B3B34"/>
+    <w:rsid w:val="003B3CB2"/>
+    <w:rsid w:val="003B3F1F"/>
+    <w:rsid w:val="003C34F6"/>
+    <w:rsid w:val="003C3DB4"/>
+    <w:rsid w:val="003C421F"/>
+    <w:rsid w:val="003C5B48"/>
+    <w:rsid w:val="003D2074"/>
+    <w:rsid w:val="003D34FF"/>
+    <w:rsid w:val="003E0B9E"/>
+    <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F33B4"/>
+    <w:rsid w:val="003F6ED7"/>
+    <w:rsid w:val="0040062A"/>
+    <w:rsid w:val="00402021"/>
+    <w:rsid w:val="00402C88"/>
+    <w:rsid w:val="00404939"/>
+    <w:rsid w:val="00405815"/>
+    <w:rsid w:val="004066E4"/>
+    <w:rsid w:val="00410636"/>
+    <w:rsid w:val="00412E2D"/>
+    <w:rsid w:val="00415B10"/>
+    <w:rsid w:val="004179EC"/>
+    <w:rsid w:val="004275AF"/>
+    <w:rsid w:val="004340C5"/>
+    <w:rsid w:val="00434CB0"/>
+    <w:rsid w:val="00436072"/>
+    <w:rsid w:val="00437FB7"/>
+    <w:rsid w:val="00440406"/>
+    <w:rsid w:val="00441824"/>
+    <w:rsid w:val="00443881"/>
+    <w:rsid w:val="004457EE"/>
+    <w:rsid w:val="004518F2"/>
+    <w:rsid w:val="00451B18"/>
+    <w:rsid w:val="00453A58"/>
+    <w:rsid w:val="00454174"/>
+    <w:rsid w:val="004546F4"/>
+    <w:rsid w:val="00457EAC"/>
+    <w:rsid w:val="00461884"/>
+    <w:rsid w:val="004674B2"/>
+    <w:rsid w:val="00467DD9"/>
+    <w:rsid w:val="00473765"/>
+    <w:rsid w:val="0047509E"/>
+    <w:rsid w:val="004753B9"/>
+    <w:rsid w:val="00480021"/>
+    <w:rsid w:val="0048002C"/>
+    <w:rsid w:val="00482A98"/>
+    <w:rsid w:val="004833F4"/>
+    <w:rsid w:val="004861C3"/>
+    <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="00495DEE"/>
+    <w:rsid w:val="0049681B"/>
+    <w:rsid w:val="004A2C80"/>
+    <w:rsid w:val="004A6173"/>
+    <w:rsid w:val="004A73C9"/>
+    <w:rsid w:val="004B3285"/>
+    <w:rsid w:val="004B3B58"/>
+    <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="004B6AA4"/>
+    <w:rsid w:val="004C2D9C"/>
+    <w:rsid w:val="004C4FD2"/>
+    <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004D01D4"/>
+    <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D41CA"/>
+    <w:rsid w:val="004D4A3F"/>
+    <w:rsid w:val="004E461E"/>
+    <w:rsid w:val="004E59F0"/>
+    <w:rsid w:val="004E5CBF"/>
+    <w:rsid w:val="004F2381"/>
+    <w:rsid w:val="004F3134"/>
+    <w:rsid w:val="004F7844"/>
+    <w:rsid w:val="00506425"/>
+    <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="00516F57"/>
+    <w:rsid w:val="00517763"/>
+    <w:rsid w:val="005210C2"/>
+    <w:rsid w:val="005211B1"/>
+    <w:rsid w:val="00527069"/>
+    <w:rsid w:val="00530B16"/>
+    <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="00535418"/>
+    <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00552449"/>
+    <w:rsid w:val="00553DAE"/>
+    <w:rsid w:val="0055492D"/>
+    <w:rsid w:val="00561A9C"/>
+    <w:rsid w:val="005627DD"/>
+    <w:rsid w:val="00563B3D"/>
+    <w:rsid w:val="00564054"/>
+    <w:rsid w:val="00564BCF"/>
+    <w:rsid w:val="00565192"/>
+    <w:rsid w:val="00567761"/>
+    <w:rsid w:val="00570781"/>
+    <w:rsid w:val="00571BA1"/>
+    <w:rsid w:val="00572734"/>
+    <w:rsid w:val="0057299C"/>
+    <w:rsid w:val="00573F19"/>
+    <w:rsid w:val="00574D04"/>
+    <w:rsid w:val="00576162"/>
+    <w:rsid w:val="00580B27"/>
+    <w:rsid w:val="00581EB7"/>
+    <w:rsid w:val="005852AA"/>
+    <w:rsid w:val="005938B8"/>
+    <w:rsid w:val="00593C73"/>
+    <w:rsid w:val="0059481E"/>
+    <w:rsid w:val="0059717F"/>
+    <w:rsid w:val="005A1743"/>
+    <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A768F"/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005C44EF"/>
+    <w:rsid w:val="005D3E10"/>
+    <w:rsid w:val="005D7B74"/>
+    <w:rsid w:val="005E675B"/>
+    <w:rsid w:val="005F7F4A"/>
+    <w:rsid w:val="00601B71"/>
+    <w:rsid w:val="006035F8"/>
+    <w:rsid w:val="006036B2"/>
+    <w:rsid w:val="006104A8"/>
+    <w:rsid w:val="00612E45"/>
+    <w:rsid w:val="00622AB6"/>
+    <w:rsid w:val="00623558"/>
+    <w:rsid w:val="00625CE5"/>
+    <w:rsid w:val="00626001"/>
+    <w:rsid w:val="0062749E"/>
+    <w:rsid w:val="00637F7A"/>
+    <w:rsid w:val="00642172"/>
+    <w:rsid w:val="00644D37"/>
+    <w:rsid w:val="00645007"/>
+    <w:rsid w:val="00652689"/>
+    <w:rsid w:val="00664E61"/>
+    <w:rsid w:val="00666A44"/>
+    <w:rsid w:val="0067016C"/>
+    <w:rsid w:val="00671CE1"/>
+    <w:rsid w:val="006765FF"/>
+    <w:rsid w:val="0068306C"/>
+    <w:rsid w:val="00683992"/>
+    <w:rsid w:val="0068654C"/>
+    <w:rsid w:val="00686DF2"/>
+    <w:rsid w:val="0069082A"/>
+    <w:rsid w:val="006A263A"/>
+    <w:rsid w:val="006A411F"/>
+    <w:rsid w:val="006A4CE7"/>
+    <w:rsid w:val="006A4E22"/>
+    <w:rsid w:val="006A602E"/>
+    <w:rsid w:val="006A61DA"/>
+    <w:rsid w:val="006B02F4"/>
+    <w:rsid w:val="006B2BDD"/>
+    <w:rsid w:val="006B438E"/>
+    <w:rsid w:val="006B46BC"/>
+    <w:rsid w:val="006C2152"/>
+    <w:rsid w:val="006C682E"/>
+    <w:rsid w:val="006D2DB1"/>
+    <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E1038"/>
+    <w:rsid w:val="006E3BC9"/>
+    <w:rsid w:val="006F7BE5"/>
+    <w:rsid w:val="00701357"/>
+    <w:rsid w:val="00701D66"/>
+    <w:rsid w:val="0070643E"/>
+    <w:rsid w:val="00710185"/>
+    <w:rsid w:val="007105D6"/>
+    <w:rsid w:val="00710658"/>
+    <w:rsid w:val="0071081C"/>
+    <w:rsid w:val="007123A9"/>
+    <w:rsid w:val="00713747"/>
+    <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="0072309A"/>
+    <w:rsid w:val="00734FC8"/>
+    <w:rsid w:val="00755F58"/>
+    <w:rsid w:val="00761E08"/>
+    <w:rsid w:val="00764387"/>
+    <w:rsid w:val="007660D9"/>
+    <w:rsid w:val="00767F55"/>
+    <w:rsid w:val="007719AB"/>
+    <w:rsid w:val="00780925"/>
+    <w:rsid w:val="00784C2F"/>
+    <w:rsid w:val="00785261"/>
+    <w:rsid w:val="0079273D"/>
+    <w:rsid w:val="007A2767"/>
+    <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A4E51"/>
+    <w:rsid w:val="007A55E3"/>
+    <w:rsid w:val="007A5CFD"/>
+    <w:rsid w:val="007A6EFF"/>
+    <w:rsid w:val="007B0256"/>
+    <w:rsid w:val="007B1B98"/>
+    <w:rsid w:val="007B3479"/>
+    <w:rsid w:val="007B473E"/>
+    <w:rsid w:val="007C1F35"/>
+    <w:rsid w:val="007C2F40"/>
+    <w:rsid w:val="007C3F06"/>
+    <w:rsid w:val="007C62A4"/>
+    <w:rsid w:val="007D0279"/>
+    <w:rsid w:val="007D02F0"/>
+    <w:rsid w:val="007D53B0"/>
+    <w:rsid w:val="007D5C97"/>
+    <w:rsid w:val="007D7FC9"/>
+    <w:rsid w:val="007E10B2"/>
+    <w:rsid w:val="007E1B34"/>
+    <w:rsid w:val="007E47B9"/>
+    <w:rsid w:val="007E5D11"/>
+    <w:rsid w:val="007E6C06"/>
+    <w:rsid w:val="007E7CED"/>
+    <w:rsid w:val="007F1851"/>
+    <w:rsid w:val="007F64BE"/>
+    <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="0080020B"/>
+    <w:rsid w:val="0080451A"/>
+    <w:rsid w:val="00806D85"/>
+    <w:rsid w:val="0080773F"/>
+    <w:rsid w:val="00816C55"/>
+    <w:rsid w:val="00817B52"/>
+    <w:rsid w:val="008203DD"/>
+    <w:rsid w:val="00821A07"/>
+    <w:rsid w:val="00822314"/>
+    <w:rsid w:val="008225CD"/>
+    <w:rsid w:val="00822BAD"/>
+    <w:rsid w:val="00824620"/>
+    <w:rsid w:val="00826CFF"/>
+    <w:rsid w:val="008275E5"/>
+    <w:rsid w:val="00830A50"/>
+    <w:rsid w:val="00836153"/>
+    <w:rsid w:val="00840685"/>
+    <w:rsid w:val="008420BF"/>
+    <w:rsid w:val="00842487"/>
+    <w:rsid w:val="00853B81"/>
+    <w:rsid w:val="0085602A"/>
+    <w:rsid w:val="00863C7F"/>
+    <w:rsid w:val="00871929"/>
+    <w:rsid w:val="008728A3"/>
+    <w:rsid w:val="00872F69"/>
+    <w:rsid w:val="00876AD6"/>
+    <w:rsid w:val="00877985"/>
+    <w:rsid w:val="008843BC"/>
+    <w:rsid w:val="00885188"/>
+    <w:rsid w:val="0088785C"/>
+    <w:rsid w:val="00887867"/>
+    <w:rsid w:val="00891465"/>
+    <w:rsid w:val="00894E06"/>
+    <w:rsid w:val="008B0E3A"/>
+    <w:rsid w:val="008B14A5"/>
+    <w:rsid w:val="008B2DD6"/>
+    <w:rsid w:val="008B48B0"/>
+    <w:rsid w:val="008B748E"/>
+    <w:rsid w:val="008C2E42"/>
+    <w:rsid w:val="008C3327"/>
+    <w:rsid w:val="008C6126"/>
+    <w:rsid w:val="008D1193"/>
+    <w:rsid w:val="008D1772"/>
+    <w:rsid w:val="008D2710"/>
+    <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D6E93"/>
+    <w:rsid w:val="008E00C9"/>
+    <w:rsid w:val="008E3314"/>
+    <w:rsid w:val="008E3B7C"/>
+    <w:rsid w:val="008E3D0D"/>
+    <w:rsid w:val="008E65B6"/>
+    <w:rsid w:val="008E684E"/>
+    <w:rsid w:val="008F23E2"/>
+    <w:rsid w:val="008F446C"/>
+    <w:rsid w:val="008F5301"/>
+    <w:rsid w:val="00902036"/>
+    <w:rsid w:val="00902CD5"/>
+    <w:rsid w:val="00905783"/>
+    <w:rsid w:val="00906B1B"/>
+    <w:rsid w:val="009225F0"/>
+    <w:rsid w:val="00923ED2"/>
+    <w:rsid w:val="009245DE"/>
+    <w:rsid w:val="00930DA4"/>
+    <w:rsid w:val="009310D8"/>
+    <w:rsid w:val="00932156"/>
+    <w:rsid w:val="009343F8"/>
+    <w:rsid w:val="00935CF9"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rsid w:val="009414BB"/>
+    <w:rsid w:val="00943B88"/>
+    <w:rsid w:val="00946141"/>
+    <w:rsid w:val="009475EC"/>
+    <w:rsid w:val="009504EE"/>
+    <w:rsid w:val="0095084B"/>
+    <w:rsid w:val="00950F57"/>
+    <w:rsid w:val="0095114E"/>
+    <w:rsid w:val="00956FF5"/>
+    <w:rsid w:val="00961B7E"/>
+    <w:rsid w:val="00972D60"/>
+    <w:rsid w:val="009773B4"/>
+    <w:rsid w:val="00985F85"/>
+    <w:rsid w:val="0098738D"/>
+    <w:rsid w:val="00987CAC"/>
+    <w:rsid w:val="009904F7"/>
+    <w:rsid w:val="00995346"/>
+    <w:rsid w:val="009A5012"/>
+    <w:rsid w:val="009A7D69"/>
+    <w:rsid w:val="009B0AA5"/>
+    <w:rsid w:val="009B2863"/>
+    <w:rsid w:val="009B4AFB"/>
+    <w:rsid w:val="009B4B83"/>
+    <w:rsid w:val="009B511A"/>
+    <w:rsid w:val="009B5258"/>
+    <w:rsid w:val="009C12DB"/>
+    <w:rsid w:val="009C2FCF"/>
+    <w:rsid w:val="009C4A4D"/>
+    <w:rsid w:val="009C58A3"/>
+    <w:rsid w:val="009D1019"/>
+    <w:rsid w:val="009D18A0"/>
+    <w:rsid w:val="009D337D"/>
+    <w:rsid w:val="009D3AC0"/>
+    <w:rsid w:val="009D7D3C"/>
+    <w:rsid w:val="009D7ED2"/>
+    <w:rsid w:val="009E5943"/>
+    <w:rsid w:val="009E6134"/>
+    <w:rsid w:val="009E73A9"/>
+    <w:rsid w:val="009E7617"/>
+    <w:rsid w:val="009E78DB"/>
+    <w:rsid w:val="009F1147"/>
+    <w:rsid w:val="009F1E6B"/>
+    <w:rsid w:val="009F6313"/>
+    <w:rsid w:val="00A02215"/>
+    <w:rsid w:val="00A03B34"/>
+    <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A10807"/>
+    <w:rsid w:val="00A13CBC"/>
+    <w:rsid w:val="00A14541"/>
+    <w:rsid w:val="00A14C9C"/>
+    <w:rsid w:val="00A14E4D"/>
+    <w:rsid w:val="00A20EAD"/>
+    <w:rsid w:val="00A21351"/>
+    <w:rsid w:val="00A21C5C"/>
+    <w:rsid w:val="00A24384"/>
+    <w:rsid w:val="00A27AC3"/>
+    <w:rsid w:val="00A31C4C"/>
+    <w:rsid w:val="00A32C9B"/>
+    <w:rsid w:val="00A345E1"/>
+    <w:rsid w:val="00A40A9D"/>
+    <w:rsid w:val="00A41F88"/>
+    <w:rsid w:val="00A42A51"/>
+    <w:rsid w:val="00A42B8B"/>
+    <w:rsid w:val="00A4408F"/>
+    <w:rsid w:val="00A443CC"/>
+    <w:rsid w:val="00A46BA4"/>
+    <w:rsid w:val="00A47174"/>
+    <w:rsid w:val="00A558D5"/>
+    <w:rsid w:val="00A606BE"/>
+    <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A6495B"/>
+    <w:rsid w:val="00A71751"/>
+    <w:rsid w:val="00A7447F"/>
+    <w:rsid w:val="00A81193"/>
+    <w:rsid w:val="00A82096"/>
+    <w:rsid w:val="00A9298C"/>
+    <w:rsid w:val="00A932B8"/>
+    <w:rsid w:val="00A96D98"/>
+    <w:rsid w:val="00A9741D"/>
+    <w:rsid w:val="00A97E73"/>
+    <w:rsid w:val="00AA0E0F"/>
+    <w:rsid w:val="00AA1047"/>
+    <w:rsid w:val="00AA1221"/>
+    <w:rsid w:val="00AA2635"/>
+    <w:rsid w:val="00AA2954"/>
+    <w:rsid w:val="00AA6762"/>
+    <w:rsid w:val="00AB06C8"/>
+    <w:rsid w:val="00AB0B95"/>
+    <w:rsid w:val="00AB1F8E"/>
+    <w:rsid w:val="00AB5DE9"/>
+    <w:rsid w:val="00AB6D44"/>
+    <w:rsid w:val="00AC0A15"/>
+    <w:rsid w:val="00AC2109"/>
+    <w:rsid w:val="00AC697A"/>
+    <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD79B1"/>
+    <w:rsid w:val="00AE22DE"/>
+    <w:rsid w:val="00AE4C8B"/>
+    <w:rsid w:val="00AF211C"/>
+    <w:rsid w:val="00AF638D"/>
+    <w:rsid w:val="00B078E1"/>
+    <w:rsid w:val="00B1295A"/>
+    <w:rsid w:val="00B14549"/>
+    <w:rsid w:val="00B153C5"/>
+    <w:rsid w:val="00B15AF1"/>
+    <w:rsid w:val="00B23FB6"/>
+    <w:rsid w:val="00B2702F"/>
+    <w:rsid w:val="00B27535"/>
+    <w:rsid w:val="00B32338"/>
+    <w:rsid w:val="00B34907"/>
+    <w:rsid w:val="00B3725C"/>
+    <w:rsid w:val="00B37EDA"/>
+    <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B4148A"/>
+    <w:rsid w:val="00B41CB2"/>
+    <w:rsid w:val="00B504A6"/>
+    <w:rsid w:val="00B510A8"/>
+    <w:rsid w:val="00B61542"/>
+    <w:rsid w:val="00B6313C"/>
+    <w:rsid w:val="00B7169B"/>
+    <w:rsid w:val="00B73DA2"/>
+    <w:rsid w:val="00B74EFC"/>
+    <w:rsid w:val="00B843F5"/>
+    <w:rsid w:val="00B84DB6"/>
+    <w:rsid w:val="00B8571E"/>
+    <w:rsid w:val="00B86FFE"/>
+    <w:rsid w:val="00B91F15"/>
+    <w:rsid w:val="00B97A26"/>
+    <w:rsid w:val="00BA1301"/>
+    <w:rsid w:val="00BA2DB9"/>
+    <w:rsid w:val="00BA3CEB"/>
+    <w:rsid w:val="00BA713A"/>
+    <w:rsid w:val="00BB4337"/>
+    <w:rsid w:val="00BB5660"/>
+    <w:rsid w:val="00BB6E15"/>
+    <w:rsid w:val="00BC1AC1"/>
+    <w:rsid w:val="00BC4E56"/>
+    <w:rsid w:val="00BC6F2D"/>
+    <w:rsid w:val="00BD03F5"/>
+    <w:rsid w:val="00BD0952"/>
+    <w:rsid w:val="00BD2D78"/>
+    <w:rsid w:val="00BD510E"/>
+    <w:rsid w:val="00BD5EAA"/>
+    <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BE0E00"/>
+    <w:rsid w:val="00BE1123"/>
+    <w:rsid w:val="00BE632A"/>
+    <w:rsid w:val="00BE7148"/>
+    <w:rsid w:val="00BE7427"/>
+    <w:rsid w:val="00BE7778"/>
+    <w:rsid w:val="00BF0848"/>
+    <w:rsid w:val="00C01F1A"/>
+    <w:rsid w:val="00C043D2"/>
+    <w:rsid w:val="00C066A7"/>
+    <w:rsid w:val="00C07318"/>
+    <w:rsid w:val="00C107E1"/>
+    <w:rsid w:val="00C11765"/>
+    <w:rsid w:val="00C14B31"/>
+    <w:rsid w:val="00C17D60"/>
+    <w:rsid w:val="00C2009D"/>
+    <w:rsid w:val="00C23DE9"/>
+    <w:rsid w:val="00C23F69"/>
+    <w:rsid w:val="00C27827"/>
+    <w:rsid w:val="00C35293"/>
+    <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C4083F"/>
+    <w:rsid w:val="00C523EE"/>
+    <w:rsid w:val="00C5283F"/>
+    <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C55D92"/>
+    <w:rsid w:val="00C616F6"/>
+    <w:rsid w:val="00C623AA"/>
+    <w:rsid w:val="00C6254C"/>
+    <w:rsid w:val="00C738CA"/>
+    <w:rsid w:val="00C77D16"/>
+    <w:rsid w:val="00C81556"/>
+    <w:rsid w:val="00C83E0E"/>
+    <w:rsid w:val="00C85377"/>
+    <w:rsid w:val="00C927EB"/>
+    <w:rsid w:val="00C92F5A"/>
+    <w:rsid w:val="00C93BB3"/>
+    <w:rsid w:val="00CA07BD"/>
+    <w:rsid w:val="00CA649F"/>
+    <w:rsid w:val="00CB00D5"/>
+    <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CC4059"/>
+    <w:rsid w:val="00CD36EC"/>
+    <w:rsid w:val="00CD3DF5"/>
+    <w:rsid w:val="00CD442E"/>
+    <w:rsid w:val="00CE720A"/>
+    <w:rsid w:val="00CF23AE"/>
+    <w:rsid w:val="00CF3109"/>
+    <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00CF7676"/>
+    <w:rsid w:val="00D00BC1"/>
+    <w:rsid w:val="00D042BF"/>
+    <w:rsid w:val="00D07169"/>
+    <w:rsid w:val="00D10ADF"/>
+    <w:rsid w:val="00D11C5E"/>
+    <w:rsid w:val="00D12EEE"/>
+    <w:rsid w:val="00D20C09"/>
+    <w:rsid w:val="00D219DB"/>
+    <w:rsid w:val="00D22BE4"/>
+    <w:rsid w:val="00D24C05"/>
+    <w:rsid w:val="00D25EB1"/>
+    <w:rsid w:val="00D32124"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:rsid w:val="00D35D01"/>
+    <w:rsid w:val="00D35FF8"/>
+    <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D464CF"/>
+    <w:rsid w:val="00D471AD"/>
+    <w:rsid w:val="00D47BC4"/>
+    <w:rsid w:val="00D541D4"/>
+    <w:rsid w:val="00D54D56"/>
+    <w:rsid w:val="00D566ED"/>
+    <w:rsid w:val="00D6169E"/>
+    <w:rsid w:val="00D61DDD"/>
+    <w:rsid w:val="00D63522"/>
+    <w:rsid w:val="00D63E77"/>
+    <w:rsid w:val="00D655FB"/>
+    <w:rsid w:val="00D70A20"/>
+    <w:rsid w:val="00D72E68"/>
+    <w:rsid w:val="00D82211"/>
+    <w:rsid w:val="00D874A3"/>
+    <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D96BBB"/>
+    <w:rsid w:val="00D96C13"/>
+    <w:rsid w:val="00DA0A29"/>
+    <w:rsid w:val="00DA24E2"/>
+    <w:rsid w:val="00DA3953"/>
+    <w:rsid w:val="00DB0B30"/>
+    <w:rsid w:val="00DB372D"/>
+    <w:rsid w:val="00DB3FB9"/>
+    <w:rsid w:val="00DB5769"/>
+    <w:rsid w:val="00DB747A"/>
+    <w:rsid w:val="00DC16DC"/>
+    <w:rsid w:val="00DC1DFF"/>
+    <w:rsid w:val="00DC315A"/>
+    <w:rsid w:val="00DC322B"/>
+    <w:rsid w:val="00DC3CD3"/>
+    <w:rsid w:val="00DC5EF9"/>
+    <w:rsid w:val="00DC7BF6"/>
+    <w:rsid w:val="00DD09E6"/>
+    <w:rsid w:val="00DD3D47"/>
+    <w:rsid w:val="00DE09CB"/>
+    <w:rsid w:val="00DE1933"/>
+    <w:rsid w:val="00DE3193"/>
+    <w:rsid w:val="00DF16E6"/>
+    <w:rsid w:val="00DF190E"/>
+    <w:rsid w:val="00DF3351"/>
+    <w:rsid w:val="00DF42F7"/>
+    <w:rsid w:val="00DF7095"/>
+    <w:rsid w:val="00E007EE"/>
+    <w:rsid w:val="00E01C0E"/>
+    <w:rsid w:val="00E0249A"/>
+    <w:rsid w:val="00E0464E"/>
+    <w:rsid w:val="00E06522"/>
+    <w:rsid w:val="00E10905"/>
+    <w:rsid w:val="00E10914"/>
+    <w:rsid w:val="00E12295"/>
+    <w:rsid w:val="00E220EE"/>
+    <w:rsid w:val="00E2344F"/>
+    <w:rsid w:val="00E339DB"/>
+    <w:rsid w:val="00E43F17"/>
+    <w:rsid w:val="00E447B5"/>
+    <w:rsid w:val="00E45A43"/>
+    <w:rsid w:val="00E50BBE"/>
+    <w:rsid w:val="00E518E5"/>
+    <w:rsid w:val="00E529E6"/>
+    <w:rsid w:val="00E54B9E"/>
+    <w:rsid w:val="00E55050"/>
+    <w:rsid w:val="00E57963"/>
+    <w:rsid w:val="00E60145"/>
+    <w:rsid w:val="00E609E7"/>
+    <w:rsid w:val="00E64C18"/>
+    <w:rsid w:val="00E654BF"/>
+    <w:rsid w:val="00E67531"/>
+    <w:rsid w:val="00E74445"/>
+    <w:rsid w:val="00E74FBC"/>
+    <w:rsid w:val="00E75065"/>
+    <w:rsid w:val="00E84D15"/>
+    <w:rsid w:val="00E84EF9"/>
+    <w:rsid w:val="00E91865"/>
+    <w:rsid w:val="00E944AB"/>
+    <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E9513B"/>
+    <w:rsid w:val="00E9540F"/>
+    <w:rsid w:val="00E973D3"/>
+    <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA68FA"/>
+    <w:rsid w:val="00EA6F9B"/>
+    <w:rsid w:val="00EB031E"/>
+    <w:rsid w:val="00EB0916"/>
+    <w:rsid w:val="00EB7B61"/>
+    <w:rsid w:val="00EBE172"/>
+    <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00ED0DDA"/>
+    <w:rsid w:val="00EE3628"/>
+    <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00F05B4A"/>
+    <w:rsid w:val="00F05B7E"/>
+    <w:rsid w:val="00F063E4"/>
+    <w:rsid w:val="00F1112B"/>
+    <w:rsid w:val="00F16FE3"/>
+    <w:rsid w:val="00F3435C"/>
+    <w:rsid w:val="00F34F32"/>
+    <w:rsid w:val="00F411F2"/>
+    <w:rsid w:val="00F4292E"/>
+    <w:rsid w:val="00F449F3"/>
+    <w:rsid w:val="00F50546"/>
+    <w:rsid w:val="00F534DB"/>
+    <w:rsid w:val="00F55274"/>
+    <w:rsid w:val="00F55EB5"/>
+    <w:rsid w:val="00F62788"/>
+    <w:rsid w:val="00F64BC2"/>
+    <w:rsid w:val="00F653DF"/>
+    <w:rsid w:val="00F66A07"/>
+    <w:rsid w:val="00F71438"/>
+    <w:rsid w:val="00F7201F"/>
+    <w:rsid w:val="00F7321C"/>
+    <w:rsid w:val="00F770C9"/>
+    <w:rsid w:val="00F80689"/>
+    <w:rsid w:val="00F8283E"/>
+    <w:rsid w:val="00F86622"/>
+    <w:rsid w:val="00F900C2"/>
+    <w:rsid w:val="00F90C9C"/>
+    <w:rsid w:val="00FA1518"/>
+    <w:rsid w:val="00FA334F"/>
+    <w:rsid w:val="00FA487F"/>
+    <w:rsid w:val="00FA73A8"/>
+    <w:rsid w:val="00FB236A"/>
+    <w:rsid w:val="00FB396F"/>
+    <w:rsid w:val="00FB5514"/>
+    <w:rsid w:val="00FB6BE3"/>
+    <w:rsid w:val="00FB7599"/>
+    <w:rsid w:val="00FC0786"/>
+    <w:rsid w:val="00FC6174"/>
+    <w:rsid w:val="00FD0CF5"/>
+    <w:rsid w:val="00FD169C"/>
+    <w:rsid w:val="00FD297B"/>
+    <w:rsid w:val="00FD4F59"/>
+    <w:rsid w:val="00FE0B5D"/>
+    <w:rsid w:val="00FE2006"/>
+    <w:rsid w:val="00FE292D"/>
+    <w:rsid w:val="00FE3582"/>
+    <w:rsid w:val="00FE6839"/>
+    <w:rsid w:val="00FE6848"/>
+    <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="00FE7BA7"/>
+    <w:rsid w:val="00FF74BA"/>
+    <w:rsid w:val="033748AE"/>
+    <w:rsid w:val="07C43B1E"/>
+    <w:rsid w:val="0A414F34"/>
+    <w:rsid w:val="0E000C4C"/>
+    <w:rsid w:val="0F30F357"/>
+    <w:rsid w:val="10C90B5E"/>
+    <w:rsid w:val="159243C7"/>
+    <w:rsid w:val="17BBA940"/>
+    <w:rsid w:val="1965C8E8"/>
+    <w:rsid w:val="19BC7551"/>
+    <w:rsid w:val="20A729B9"/>
+    <w:rsid w:val="2CDDDA9F"/>
+    <w:rsid w:val="3272B78C"/>
+    <w:rsid w:val="33C5C74B"/>
+    <w:rsid w:val="345C4FF2"/>
+    <w:rsid w:val="3BBCB6FE"/>
+    <w:rsid w:val="466D5ABD"/>
+    <w:rsid w:val="46BAF361"/>
+    <w:rsid w:val="46F449B8"/>
+    <w:rsid w:val="483E8BAB"/>
+    <w:rsid w:val="4C1999A4"/>
+    <w:rsid w:val="4D49C6DA"/>
+    <w:rsid w:val="4ECB306A"/>
+    <w:rsid w:val="51DA79C1"/>
+    <w:rsid w:val="52C7EAF7"/>
+    <w:rsid w:val="52CBB4EF"/>
+    <w:rsid w:val="5412DFB1"/>
+    <w:rsid w:val="562EC2D6"/>
+    <w:rsid w:val="574FDDCA"/>
+    <w:rsid w:val="5FC6AAD0"/>
+    <w:rsid w:val="6D4E3509"/>
+    <w:rsid w:val="6D92BDF0"/>
+    <w:rsid w:val="6F3EDA64"/>
+    <w:rsid w:val="704ABB75"/>
+    <w:rsid w:val="7B1FC01D"/>
+    <w:rsid w:val="7E7118CD"/>
+    <w:rsid w:val="7E90457A"/>
+    <w:rsid w:val="7EF4A19A"/>
+    <w:rsid w:val="7FA1FD6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C9CA713"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{58AC12FA-E636-4402-9FC2-C7C3825418B3}"/>
+  <w14:docId w14:val="1E483B04"/>
+  <w15:docId w15:val="{898D4D00-0E6E-429E-8C66-FFBB4B8333F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3635,78 +6501,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3741,55 +6607,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3861,736 +6727,1884 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D6A81"/>
+    <w:rsid w:val="00A42A51"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004B10B9"/>
+    <w:rsid w:val="001258BB"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="2000" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00146453"/>
+    <w:rsid w:val="00516F57"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="280"/>
+      <w:spacing w:before="600" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="6B2976" w:themeColor="accent4"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:bCs/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007B650E"/>
+    <w:rsid w:val="00516F57"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="280"/>
+      <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00863C7F"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00830A50"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B54CA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004B10B9"/>
+    <w:rsid w:val="001258BB"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00146453"/>
+    <w:rsid w:val="00516F57"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="6B2976" w:themeColor="accent4"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:bCs/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet">
+    <w:name w:val="Table bullet"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A42A51"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00516F57"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00863C7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00863C7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00830A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B54CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B54CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B54CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="002A30E0"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:rPr>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph11,List Paragraph1,L,Bullet point,List Paragraph111,F5 List Paragraph,Dot pt,CV text,Table text,Medium Grid 1 - Accent 21,Numbered Paragraph,List Paragraph2,NFP GP Bulleted List,FooterText,numbered,列出段,0Bullet,Number"/>
+    <w:aliases w:val="Bullet points,#List Paragraph,List Paragraph1,List Paragraph11,Recommendation,L,Bullet point,Content descriptions,Bullet Point,NFP GP Bulleted List,List Paragraph Number,List Paragraph111,F5 List Paragraph,Dot pt,CV text,Table text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004A0A47"/>
+    <w:rsid w:val="004B54CA"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="table" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00940AC8"/>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:aliases w:val="Security markings"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00664E61"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Security markings Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00664E61"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA334F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="12" w:color="6B2976"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="6B2976"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA334F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="6B2976"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C037AE"/>
+    <w:rsid w:val="007219F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007219F1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007219F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="003820DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:aliases w:val="NDIS purple table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00761E08"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="120" w:beforeAutospacing="0" w:afterLines="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FEFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C5296D"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="120" w:before="120" w:beforeAutospacing="0" w:afterLines="120" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+      </w:pPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3C7DA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003820DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:spacing w:val="-3"/>
+      <w:kern w:val="1"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00574D04"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:before="480" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000712B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="660"/>
+        <w:tab w:val="right" w:pos="9016"/>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C54B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0040062A"/>
+    <w:rPr>
+      <w:color w:val="0432FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C54B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1540"/>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C54B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Securityinformation">
+    <w:name w:val="Security information"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SecurityinformationChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001258BB"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:ind w:right="96"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="accent6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00EC4364"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
-    <w:name w:val="Grid Table Light"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableDescription">
+    <w:name w:val="Table Description"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDescriptionChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00830A50"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDescriptionChar">
+    <w:name w:val="Table Description Char"/>
+    <w:link w:val="TableDescription"/>
+    <w:rsid w:val="00830A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SecurityinformationChar">
+    <w:name w:val="Security information Char"/>
+    <w:link w:val="Securityinformation"/>
+    <w:rsid w:val="001258BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="accent6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Coverpagetable">
+    <w:name w:val="Cover page table"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="40"/>
-    <w:rsid w:val="003747D3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00066632"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablelistbullet">
+    <w:name w:val="table list bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A42A51"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
+      <w:spacing w:val="-2"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="Intro paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00516F57"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:aliases w:val="Intro paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00516F57"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="6B2876" w:themeColor="text2"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
+    <w:name w:val="Current List5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
+    <w:name w:val="Current List6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003313CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F9F9F9" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9F9F9" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6B2876" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7EEF7"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...35 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...28 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A75646"/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A7AD2"/>
+    <w:rPr>
+      <w:color w:val="7F8285" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5AB0"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="501E58" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch1">
+    <w:name w:val="sch1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="sch2"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch2">
+    <w:name w:val="sch2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch3">
+    <w:name w:val="sch3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch4">
+    <w:name w:val="sch4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch5">
+    <w:name w:val="sch5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch6">
+    <w:name w:val="sch6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch7">
+    <w:name w:val="sch7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="OutlineList3">
+    <w:name w:val="OutlineList3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch8">
+    <w:name w:val="sch8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sch9">
+    <w:name w:val="sch9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="003476FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="220" w:line="264" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Bullet points Char,#List Paragraph Char,List Paragraph1 Char,List Paragraph11 Char,Recommendation Char,L Char,Bullet point Char,Content descriptions Char,Bullet Point Char,NFP GP Bulleted List Char,List Paragraph Number Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="003476FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A75646"/>
+    <w:rsid w:val="009E7617"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F03BDA"/>
+    <w:rsid w:val="009475EC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F03BDA"/>
+    <w:rsid w:val="009475EC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F03BDA"/>
+    <w:rsid w:val="009475EC"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F03BDA"/>
+    <w:rsid w:val="009475EC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F03BDA"/>
+    <w:rsid w:val="009475EC"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
-  </w:style>
-[...97 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="131488543">
+    <w:div w:id="709838927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="191386528">
+    <w:div w:id="1971324590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...68 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://relayservice.gov.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/strategies/pricing-work-plan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NDIS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Public\Documents\Custom%20Office%20Templates\NDIS%20universal%20template%20-%20branded.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="6B2976"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="6B2876"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="000000"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="7F8285"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Calibri">
+    <a:fontScheme name="Office">
       <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
-[...34 lines deleted...]
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
@@ -4703,114 +8717,638 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="98ed2103-25fa-4bbe-8c57-80dc1c477b92" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="65b65ad7-6a33-47e5-8768-956d06b4b4ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Edition xmlns="65b65ad7-6a33-47e5-8768-956d06b4b4ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100380D273B87EB5E4F8C190BBE90D6EEA8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="90da14c7c1852cf84c539457d0b8cf81">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65b65ad7-6a33-47e5-8768-956d06b4b4ae" xmlns:ns3="98ed2103-25fa-4bbe-8c57-80dc1c477b92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b9f8f0fab2aaa142285c2e69a07b5b11" ns2:_="" ns3:_="">
+    <xsd:import namespace="65b65ad7-6a33-47e5-8768-956d06b4b4ae"/>
+    <xsd:import namespace="98ed2103-25fa-4bbe-8c57-80dc1c477b92"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Edition" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="65b65ad7-6a33-47e5-8768-956d06b4b4ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Edition" ma:index="23" nillable="true" ma:displayName="Edition" ma:format="Dropdown" ma:internalName="Edition">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="98ed2103-25fa-4bbe-8c57-80dc1c477b92" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{079c47b1-b2c8-434b-9a56-789cc570d502}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="98ed2103-25fa-4bbe-8c57-80dc1c477b92">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898B9FCF-0193-4DC8-BA62-DE6B4D2EDB0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31689B0D-D11F-46D6-8965-1D744A93D2D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1476EFD-715D-496E-846D-4134CD6D3908}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A69E3B-2E69-4E76-90FF-9674736F98CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>NDIS universal template - branded.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6743</Characters>
+  <Pages>5</Pages>
+  <Words>1007</Words>
+  <Characters>5746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Australian Government</Company>
+  <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7910</CharactersWithSpaces>
+  <CharactersWithSpaces>6740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
+      <vt:variant>
+        <vt:i4>2490480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://relayservice.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.linkedin.com/company/national-disability-insurance-agency</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228349</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/user/DisabilityCare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194427</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.instagram.com/ndis_australia/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917586</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://twitter.com/NDIS</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439556</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.facebook.com/NDISAus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701698</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/strategies/pricing-work-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>CULLEN, David</dc:creator>
+  <dc:creator>Helmke, Julia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100380D273B87EB5E4F8C190BBE90D6EEA8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="NDIAAudience">
+    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocumentStatus">
+    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TaxCatchAll">
+    <vt:lpwstr>20;#;#12;#;#2;#;#1;#</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DocumentType_1">
+    <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ApprovedDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ReviewDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EffectiveDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ResponsibleTeam">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DocumentID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Subject matter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2023-05-16T05:14:11Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2023-02-13T04:35:24Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>587f7cff-7b1c-4aff-873b-f9364d6c2ac6</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>82dbecc2-2e41-4adf-86de-79f227606ed6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>